--- v0 (2025-10-04)
+++ v1 (2026-05-02)
@@ -12,187 +12,229 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SERRMA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
-    <t>Major host</t>
-[...47 lines deleted...]
-  <si>
     <t>Host</t>
+  </si>
+  <si>
+    <t>ALLCE</t>
+  </si>
+  <si>
+    <t>Allium cepa</t>
+  </si>
+  <si>
+    <t>* Ovcharenko L, Voznyuk T, Zaetz I, Potopalsky A, Reva O, Kozyrovska N (2011) Polybiotrophy of Serratia marcescens, a causative agent of an onion disease in arid zone of the South of Ukraine. Microorganisms in Industry and Environment. pp 106-110.</t>
   </si>
   <si>
     <t>CNISA</t>
   </si>
   <si>
     <t>Cannabis sativa</t>
   </si>
   <si>
     <t>* Schappe T, Ritchie DF, Thiessen LD (2020) First report of Serratia marcescens causing a leaf spot disease on industrial hemp (Cannabis sativa). Plant Disease 104(4), p 1248. 
 ------- In North Carolina (US).</t>
   </si>
   <si>
     <t>CPSAN</t>
   </si>
   <si>
     <t>Capsicum annuum</t>
   </si>
   <si>
     <t>* Gillis A, Rodríguez M, Santana MA (2014) Serratia marcescens associated with bell pepper (Capsicum annuum L.) soft-rot disease under greenhouse conditions. European journal of plant pathology 138:1-8.</t>
   </si>
   <si>
     <t>CIDSI</t>
   </si>
   <si>
     <t>Citrus x aurantium var. sinensis</t>
   </si>
   <si>
     <t>* Hasan MF, Islam MA, Sikdar B (2022) First report of Serratia marcescens associated with black rot of Citrus sinensis fruit, and evaluation of its biological control measures in Bangladesh. F1000Research 9, 1371. https://doi.org/10.12688/f1000research.27657.2</t>
   </si>
   <si>
+    <t>CUUPO</t>
+  </si>
+  <si>
+    <t>Cucurbita pepo var. styriaca</t>
+  </si>
+  <si>
+    <t>* Sedighian N, Taghavi SM, Osdaghi E, Shams-Bakhsh M (2018) Serratia marcescens associated with squash leaf chlorosis and necrotic spots in Iran. Journal of Plant Pathology 100, 85-89. https://doi.org/10.1007/s42161-018-0006-1
+------- causing leaf chlorosis and necrotic spots</t>
+  </si>
+  <si>
+    <t>HELAN</t>
+  </si>
+  <si>
+    <t>Helianthus annuus</t>
+  </si>
+  <si>
+    <t>* Ignatov AN, Khodykina MV, Polityko VA, Sukhacheva MV (2016) First report of Serratia marcescens causing yellow wilt disease on sunflower in Russia. New Disease Reports 33, 8. http://dx.doi.org/10.5197/j.2044-0588.2016.033.008</t>
+  </si>
+  <si>
+    <t>NELNU</t>
+  </si>
+  <si>
+    <t>Nelumbo nucifera</t>
+  </si>
+  <si>
+    <t>* Kuang W, Gong X, Lin Y, Chen L, Zheng X, Tang J, Shi X, Sun X, Zhang L, Cui R (2023) First report of Serratia marcescens causing seed necrosis on Nelumbo nucifera in China. Crop Protection 173, 106379.</t>
+  </si>
+  <si>
+    <t>NEROL</t>
+  </si>
+  <si>
+    <t>Nerium oleander</t>
+  </si>
+  <si>
+    <t>* Fodor A, Palkovics L, Anita VÉ (2022) First report of Serratia marcescens from oleander in Hungary. Phytopathologia Mediterranea 61(2), 311-317.</t>
+  </si>
+  <si>
+    <t>PHXDA</t>
+  </si>
+  <si>
+    <t>Phoenix dactylifera</t>
+  </si>
+  <si>
+    <t>* Abbasi A, Ilkhan L (2026) First report of Serratia marcescens causing central bud rot of date palm (Phoenix dactylifera L.) in Iran. Australasian Plant Pathology 55, 25.</t>
+  </si>
+  <si>
+    <t>LYPES</t>
+  </si>
+  <si>
+    <t>Solanum lycopersicum</t>
+  </si>
+  <si>
+    <t>* Yan K, Liu K, Chang J, Jing Z, Li J, Yu Y, Zhang S (2024) Inhibition Mechanism of Water-Soluble Chitosan–Curdlan Composite Coating on the Postharvest Pathogens of Serratia marcescens and Pseudomonas syringae in Cherry Tomatoes. Microorganisms 12, 1149. https://doi.org/10.3390/microorganisms12061149
+------- isolated from cherry tomatoes obtained from markets</t>
+  </si>
+  <si>
+    <t>ZEAMX</t>
+  </si>
+  <si>
+    <t>Zea mays</t>
+  </si>
+  <si>
+    <t>* Wang XQ, Bi T, Li XD, Zhang LQ, Lu SE (2015) First report of corn whorl rot caused by Serratia marcescens in China. Journal of Phytopathology 163(11/12), 1059-1063.</t>
+  </si>
+  <si>
+    <t>ZINOF</t>
+  </si>
+  <si>
+    <t>Zingiber officinale</t>
+  </si>
+  <si>
+    <t>* Huang K, Li H, Pang M, Zou Y, Yang D, Zhang W (2020) Serratia marcescens: a key pathogen caused ginger rhizomes soft rot disease. Journal of Plant Diseases and Protection 127, 379-391.</t>
+  </si>
+  <si>
+    <t>Doubtful host</t>
+  </si>
+  <si>
+    <t>CITLA</t>
+  </si>
+  <si>
+    <t>Citrullus lanatus</t>
+  </si>
+  <si>
+    <t>* Sikora EJ, Bruton BD, Wayadande AC, Fletcher J (2012) First report of the cucurbit yellow vine disease caused by Serratia marcescens in watermelon and yellow squash in Alabama. Plant Disease 96(5), p 761.
+------- Cucurbit yellow vine disease was previously thought to be caused by S. marescens, but has been reallocated to S. ureilytica by Mphande et al. (2025). Consequently this host is considered unreliable [2026-04]</t>
+  </si>
+  <si>
+    <t>CUMME</t>
+  </si>
+  <si>
+    <t>Cucumis melo</t>
+  </si>
+  <si>
+    <t>* Rodriguez-Herrera KD, Ma X, Swingle B, Pethybridge SJ, Gonzalez-Giron JL, Herrmann TQ, Damann K, Smart CD (2023) First report of Cucurbit Yellow Vine Disease caused by Serratia marcescens on cucurbits in New York. Plant Disease 107(10), 3276. https://doi.org/10.1094/PDIS-06-23-1051-PDN
+------- Cucurbit yellow vine disease was previously thought to be caused by S. marescens, but has been reallocated to S. ureilytica by Mphande et al. (2025). Consequently this host is considered unreliable [2026-04]</t>
+  </si>
+  <si>
+    <t>CUMMC</t>
+  </si>
+  <si>
+    <t>Cucumis melo subsp. melo var. cantaloupensis</t>
+  </si>
+  <si>
+    <t>------- Cucurbit yellow vine disease was previously thought to be caused by S. marescens, but has been reallocated to S. ureilytica by Mphande et al. (2025). Consequently this host is considered unreliable [2026-04]</t>
+  </si>
+  <si>
     <t>CUUMA</t>
   </si>
   <si>
     <t>Cucurbita maxima</t>
   </si>
   <si>
-    <t>* Mphande K, Beattie GA, Gleason ML (2024) First report of cucurbit yellow vine disease caused by Serratia marcescens on cucurbit crops in Iowa. Plant Disease 108(4), 1093. https://doi.org/10.1094/PDIS-12-23-2716-PDN</t>
-[...35 lines deleted...]
-    <t>* Huang K, Li H, Pang M, Zou Y, Yang D, Zhang W (2020) Serratia marcescens: a key pathogen caused ginger rhizomes soft rot disease. Journal of Plant Diseases and Protection 127, 379-391.</t>
+    <t>* Mphande K, Beattie GA, Gleason ML (2024) First report of cucurbit yellow vine disease caused by Serratia marcescens on cucurbit crops in Iowa. Plant Disease 108(4), 1093. https://doi.org/10.1094/PDIS-12-23-2716-PDN
+------- Cucurbit yellow vine disease was previously thought to be caused by S. marescens, but has been reallocated to S. ureilytica by Mphande et al. (2025). Consequently this host is considered unreliable [2026-04]</t>
+  </si>
+  <si>
+    <t>CUUPE</t>
+  </si>
+  <si>
+    <t>Cucurbita pepo</t>
+  </si>
+  <si>
+    <t>* Sikora EJ, Bruton BD, Wayadande AC, Fletcher J (2012) First report of the cucurbit yellow vine disease caused by Serratia marcescens in watermelon and yellow squash in Alabama. Plant Disease 96(5), p 761.
+* Rodriguez-Herrera KD, Ma X, Swingle B, Pethybridge SJ, Gonzalez-Giron JL, Herrmann TQ, Damann K, Smart CD (2023) First report of Cucurbit Yellow Vine Disease caused by Serratia marcescens on cucurbits in New York. Plant Disease 107(10), 3276. https://doi.org/10.1094/PDIS-06-23-1051-PDN
+------- Cucurbit yellow vine disease was previously thought to be caused by S. marescens, but has been reallocated to S. ureilytica by Mphande et al. (2025). Consequently this host is considered unreliable [2026-04]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -496,62 +538,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D15"/>
+  <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="52.987" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="340.774" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="356.199" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -562,200 +604,248 @@
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
-      <c r="D4"/>
+      <c r="D4" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="D5"/>
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D7"/>
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">