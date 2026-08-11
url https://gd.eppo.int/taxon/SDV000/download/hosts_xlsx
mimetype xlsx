--- v0 (2025-10-01)
+++ v1 (2026-08-11)
@@ -363,58 +363,58 @@
   </si>
   <si>
     <t>* Tanaka H, Imada J (1974) Mechanical transmission of viruses of satsuma dwarf, citrus mosaic, navel infectious mottling and natsudaidai dwarf to herbaceous plants. In: Weathers LG, Cohen M (eds.) Proceedings of the 6th Conference of IOCV, Riverside, California (US), pp. 141-145. 
 ------- Susceptible to NIMV.</t>
   </si>
   <si>
     <t>NIOTA</t>
   </si>
   <si>
     <t>Nicotiana tabacum</t>
   </si>
   <si>
     <t>* Tanaka H, Imada J (1974) Mechanical transmission of viruses of satsuma dwarf, citrus mosaic, navel infectious mottling and natsudaidai dwarf to herbaceous plants. In: Weathers LG, Cohen M (eds.) Proceedings of the 6th Conference of IOCV, Riverside, California (US), pp. 141-145. 
 ------- Suceptible to SDV, CiMV and NIMV.</t>
   </si>
   <si>
     <t>PHSVX</t>
   </si>
   <si>
     <t>Phaseolus vulgaris</t>
   </si>
   <si>
     <t>* Iwanami T, Koizumi M, Ieki H (1993) Diversity of properties among satsuma dwarf virus and related viruses. Annals of the Phytopathological Society of Japan 59, 642-650.</t>
   </si>
   <si>
-    <t>PHYFL</t>
-[...2 lines deleted...]
-    <t>Physalis floridana</t>
+    <t>PHYPU</t>
+  </si>
+  <si>
+    <t>Physalis pubescens</t>
   </si>
   <si>
     <t>* Tanaka H, Imada J (1974) Mechanical transmission of viruses of satsuma dwarf, citrus mosaic, navel infectious mottling and natsudaidai dwarf to herbaceous plants. In: Weathers LG, Cohen M (eds.) Proceedings of the 6th Conference of IOCV, Riverside, California (US), pp. 141-145. 
-------- Susceptible to SDV, CiMV and NIMV.</t>
+------- as Physalis floridana. Susceptible to SDV, CiMV and NIMV.</t>
   </si>
   <si>
     <t>PIBSX</t>
   </si>
   <si>
     <t>Pisum sativum</t>
   </si>
   <si>
     <t>SEGIN</t>
   </si>
   <si>
     <t>Sesamum indicum</t>
   </si>
   <si>
     <t>* Iwanami T, Koizumi M, Ieki H (1993) Diversity of properties among satsuma dwarf virus and related viruses. Annals of the Phytopathological Society of Japan 59, 642-650.
 * Tanaka H, Imada J (1974) Mechanical transmission of viruses of satsuma dwarf, citrus mosaic, navel infectious mottling and natsudaidai dwarf to herbaceous plants. In: Weathers LG, Cohen M (eds.) Proceedings of the 6th Conference of IOCV, Riverside, California (US), pp. 141-145.</t>
   </si>
   <si>
     <t>SWNGL</t>
   </si>
   <si>
     <t>Swinglea glutinosa</t>
   </si>
   <si>
     <t>PHSAU</t>