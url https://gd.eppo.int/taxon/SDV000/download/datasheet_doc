--- v7 (2026-03-30)
+++ v8 (2026-04-21)
@@ -369,51 +369,51 @@
               <w:t xml:space="preserve">Satsuma dwarf virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oleocellosis-like symptoms of Satsuma orange, Summer orange dwarf, dwarf disease of satsuma</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752369ca8ad222eee" w:history="1">
+            <w:hyperlink r:id="rId664669e76bbe78c08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -429,51 +429,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId830269ca8ad222f56" w:history="1">
+            <w:hyperlink r:id="rId803769e76bbe78c6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -487,86 +487,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SDV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11476199" name="name997769ca8ad223568" descr="1536.jpg"/>
+                  <wp:docPr id="90250994" name="name570269e76bbe7908e" descr="1536.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1536.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId757669ca8ad223566" cstate="print"/>
+                          <a:blip r:embed="rId266869e76bbe7908b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId628769ca8ad22368f" w:history="1">
+            <w:hyperlink r:id="rId146369e76bbe79156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1741,63 +1741,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Satsuma dwarf virus is present in China, Iran, Japan and the Korean peninsula. It has a restricted distribution in Turkey where it is presumed to have been introduced with budwood imported from the Far East (Onelge and Cınar, 2010). One report from Peru (IOCV website, 2017) has been retracted its author (Iwanami, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8353497" name="name905469ca8ad224ae2" descr="SDV000_distribution_map.jpg"/>
+            <wp:docPr id="91431934" name="name665169e76bbe7a3fd" descr="SDV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SDV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId260069ca8ad224add" cstate="print"/>
+                    <a:blip r:embed="rId236069e76bbe7a3fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3292,51 +3292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Çınar A &amp; Önelge N (2010) Virus and virus-like diseases in turkey citriculture. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proc. 20 th Conf. IOCV.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IOCV, Riverside (CA). pp. 233–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229069ca8ad2260d7" w:history="1">
+      <w:hyperlink r:id="rId507669e76bbe7b067" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/uc/item/0bn1239x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3389,51 +3389,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-399.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dang T, Ramirez B, Osman F, Bodahi S &amp; Vidalakis G (2016) QuantiGene Plex: A non-PCR, high throughput, multiplex detection assay for citrus pathogens. Abstract of the 20th Conference of the International Organization of Citrus Virologists, Chongqing (CN) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId253969ca8ad2261a7" w:history="1">
+      <w:hyperlink r:id="rId101269e76bbe7b124" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/uc/item/12c1x3hz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3468,51 +3468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId992169ca8ad226263" w:history="1">
+      <w:hyperlink r:id="rId221869e76bbe7b1a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.201d7.5032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3547,51 +3547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 737-755. Edited as an EPPO Standard in 1998. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId566269ca8ad2262e6" w:history="1">
+      <w:hyperlink r:id="rId660169e76bbe7b22a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3617,51 +3617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560769ca8ad2263c7" w:history="1">
+      <w:hyperlink r:id="rId862969e76bbe7b29d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5240,51 +5240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sadwavirus citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId182669ca8ad227578" w:history="1">
+      <w:hyperlink r:id="rId412069e76bbe7bd42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5359,63 +5359,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71153549" name="name670769ca8ad2276f4" descr="eu_funding_250.png"/>
+            <wp:docPr id="25920074" name="name630869e76bbe7be4a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId754369ca8ad2276f2" cstate="print"/>
+                    <a:blip r:embed="rId775169e76bbe7be49" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5513,137 +5513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28403242">
+  <w:abstractNum w:abstractNumId="96034577">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85467646">
+    <w:lvl w:ilvl="0" w:tplc="11706539">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85467646" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11706539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85467646" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11706539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85467646" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11706539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85467646" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11706539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85467646" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11706539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85467646" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11706539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85467646" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11706539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85467646" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11706539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28403241">
+  <w:abstractNum w:abstractNumId="96034576">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57827747">
+    <w:lvl w:ilvl="0" w:tplc="93840084">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6395,55 +6395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28403241">
-    <w:abstractNumId w:val="28403241"/>
+  <w:num w:numId="96034576">
+    <w:abstractNumId w:val="96034576"/>
   </w:num>
-  <w:num w:numId="28403242">
-    <w:abstractNumId w:val="28403242"/>
+  <w:num w:numId="96034577">
+    <w:abstractNumId w:val="96034577"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17993,51 +17993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId419939191" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId692207940" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId752369ca8ad222eee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/" TargetMode="External"/><Relationship Id="rId830269ca8ad222f56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/categorization" TargetMode="External"/><Relationship Id="rId628769ca8ad22368f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/photos" TargetMode="External"/><Relationship Id="rId229069ca8ad2260d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/0bn1239x" TargetMode="External"/><Relationship Id="rId253969ca8ad2261a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/12c1x3hz" TargetMode="External"/><Relationship Id="rId992169ca8ad226263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.201d7.5032" TargetMode="External"/><Relationship Id="rId566269ca8ad2262e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf" TargetMode="External"/><Relationship Id="rId560769ca8ad2263c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId182669ca8ad227578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId757669ca8ad223566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId757669ca8ad223566.jpg"/><Relationship Id="rId260069ca8ad224add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId260069ca8ad224add.jpg"/><Relationship Id="rId754369ca8ad2276f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId754369ca8ad2276f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId468794067" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId832315131" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId664669e76bbe78c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/" TargetMode="External"/><Relationship Id="rId803769e76bbe78c6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/categorization" TargetMode="External"/><Relationship Id="rId146369e76bbe79156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/photos" TargetMode="External"/><Relationship Id="rId507669e76bbe7b067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/0bn1239x" TargetMode="External"/><Relationship Id="rId101269e76bbe7b124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/12c1x3hz" TargetMode="External"/><Relationship Id="rId221869e76bbe7b1a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.201d7.5032" TargetMode="External"/><Relationship Id="rId660169e76bbe7b22a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf" TargetMode="External"/><Relationship Id="rId862969e76bbe7b29d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId412069e76bbe7bd42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId266869e76bbe7908b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId266869e76bbe7908b.jpg"/><Relationship Id="rId236069e76bbe7a3fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId236069e76bbe7a3fa.jpg"/><Relationship Id="rId775169e76bbe7be49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId775169e76bbe7be49.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>