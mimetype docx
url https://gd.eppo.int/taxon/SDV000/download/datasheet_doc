--- v8 (2026-04-21)
+++ v9 (2026-05-12)
@@ -369,51 +369,51 @@
               <w:t xml:space="preserve">Satsuma dwarf virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oleocellosis-like symptoms of Satsuma orange, Summer orange dwarf, dwarf disease of satsuma</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664669e76bbe78c08" w:history="1">
+            <w:hyperlink r:id="rId88526a03af9d764d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -429,51 +429,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId803769e76bbe78c6f" w:history="1">
+            <w:hyperlink r:id="rId39406a03af9d7653e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -487,86 +487,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SDV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90250994" name="name570269e76bbe7908e" descr="1536.jpg"/>
+                  <wp:docPr id="1976001" name="name65256a03af9d77320" descr="1536.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1536.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId266869e76bbe7908b" cstate="print"/>
+                          <a:blip r:embed="rId77396a03af9d7731e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId146369e76bbe79156" w:history="1">
+            <w:hyperlink r:id="rId39526a03af9d77528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1741,63 +1741,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Satsuma dwarf virus is present in China, Iran, Japan and the Korean peninsula. It has a restricted distribution in Turkey where it is presumed to have been introduced with budwood imported from the Far East (Onelge and Cınar, 2010). One report from Peru (IOCV website, 2017) has been retracted its author (Iwanami, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91431934" name="name665169e76bbe7a3fd" descr="SDV000_distribution_map.jpg"/>
+            <wp:docPr id="53228762" name="name70006a03af9d78ae6" descr="SDV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SDV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId236069e76bbe7a3fa" cstate="print"/>
+                    <a:blip r:embed="rId19826a03af9d78ae3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3292,51 +3292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Çınar A &amp; Önelge N (2010) Virus and virus-like diseases in turkey citriculture. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proc. 20 th Conf. IOCV.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IOCV, Riverside (CA). pp. 233–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId507669e76bbe7b067" w:history="1">
+      <w:hyperlink r:id="rId77606a03af9d79735" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/uc/item/0bn1239x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3389,51 +3389,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-399.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dang T, Ramirez B, Osman F, Bodahi S &amp; Vidalakis G (2016) QuantiGene Plex: A non-PCR, high throughput, multiplex detection assay for citrus pathogens. Abstract of the 20th Conference of the International Organization of Citrus Virologists, Chongqing (CN) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101269e76bbe7b124" w:history="1">
+      <w:hyperlink r:id="rId69296a03af9d797e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/uc/item/12c1x3hz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3468,51 +3468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId221869e76bbe7b1a8" w:history="1">
+      <w:hyperlink r:id="rId20156a03af9d7986b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.201d7.5032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3547,51 +3547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 737-755. Edited as an EPPO Standard in 1998. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId660169e76bbe7b22a" w:history="1">
+      <w:hyperlink r:id="rId95446a03af9d798ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3617,51 +3617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862969e76bbe7b29d" w:history="1">
+      <w:hyperlink r:id="rId70406a03af9d79972" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5240,51 +5240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sadwavirus citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId412069e76bbe7bd42" w:history="1">
+      <w:hyperlink r:id="rId84666a03af9d7a520" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5359,63 +5359,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25920074" name="name630869e76bbe7be4a" descr="eu_funding_250.png"/>
+            <wp:docPr id="65176615" name="name80726a03af9d7a665" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId775169e76bbe7be49" cstate="print"/>
+                    <a:blip r:embed="rId21136a03af9d7a664" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5513,137 +5513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96034577">
+  <w:abstractNum w:abstractNumId="45662106">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11706539">
+    <w:lvl w:ilvl="0" w:tplc="22531073">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11706539" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22531073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11706539" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22531073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11706539" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22531073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11706539" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22531073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11706539" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22531073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11706539" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22531073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11706539" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22531073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11706539" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22531073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96034576">
+  <w:abstractNum w:abstractNumId="45662105">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93840084">
+    <w:lvl w:ilvl="0" w:tplc="69599236">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6395,55 +6395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96034576">
-    <w:abstractNumId w:val="96034576"/>
+  <w:num w:numId="45662105">
+    <w:abstractNumId w:val="45662105"/>
   </w:num>
-  <w:num w:numId="96034577">
-    <w:abstractNumId w:val="96034577"/>
+  <w:num w:numId="45662106">
+    <w:abstractNumId w:val="45662106"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17993,51 +17993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId468794067" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId832315131" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId664669e76bbe78c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/" TargetMode="External"/><Relationship Id="rId803769e76bbe78c6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/categorization" TargetMode="External"/><Relationship Id="rId146369e76bbe79156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/photos" TargetMode="External"/><Relationship Id="rId507669e76bbe7b067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/0bn1239x" TargetMode="External"/><Relationship Id="rId101269e76bbe7b124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/12c1x3hz" TargetMode="External"/><Relationship Id="rId221869e76bbe7b1a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.201d7.5032" TargetMode="External"/><Relationship Id="rId660169e76bbe7b22a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf" TargetMode="External"/><Relationship Id="rId862969e76bbe7b29d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId412069e76bbe7bd42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId266869e76bbe7908b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId266869e76bbe7908b.jpg"/><Relationship Id="rId236069e76bbe7a3fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId236069e76bbe7a3fa.jpg"/><Relationship Id="rId775169e76bbe7be49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId775169e76bbe7be49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId738245162" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId604708036" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88526a03af9d764d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/" TargetMode="External"/><Relationship Id="rId39406a03af9d7653e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/categorization" TargetMode="External"/><Relationship Id="rId39526a03af9d77528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/photos" TargetMode="External"/><Relationship Id="rId77606a03af9d79735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/0bn1239x" TargetMode="External"/><Relationship Id="rId69296a03af9d797e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/12c1x3hz" TargetMode="External"/><Relationship Id="rId20156a03af9d7986b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.201d7.5032" TargetMode="External"/><Relationship Id="rId95446a03af9d798ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf" TargetMode="External"/><Relationship Id="rId70406a03af9d79972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId84666a03af9d7a520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77396a03af9d7731e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77396a03af9d7731e.jpg"/><Relationship Id="rId19826a03af9d78ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19826a03af9d78ae3.jpg"/><Relationship Id="rId21136a03af9d7a664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21136a03af9d7a664.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>