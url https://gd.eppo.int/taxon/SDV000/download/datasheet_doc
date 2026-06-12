--- v9 (2026-05-12)
+++ v10 (2026-06-12)
@@ -369,51 +369,51 @@
               <w:t xml:space="preserve">Satsuma dwarf virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oleocellosis-like symptoms of Satsuma orange, Summer orange dwarf, dwarf disease of satsuma</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88526a03af9d764d5" w:history="1">
+            <w:hyperlink r:id="rId91076a2bba03a4467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -429,51 +429,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39406a03af9d7653e" w:history="1">
+            <w:hyperlink r:id="rId84396a2bba03a44e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -487,86 +487,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SDV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1976001" name="name65256a03af9d77320" descr="1536.jpg"/>
+                  <wp:docPr id="85161930" name="name67216a2bba03a4b3d" descr="1536.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1536.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77396a03af9d7731e" cstate="print"/>
+                          <a:blip r:embed="rId26386a2bba03a4b3a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39526a03af9d77528" w:history="1">
+            <w:hyperlink r:id="rId44896a2bba03a4c7f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1741,63 +1741,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Satsuma dwarf virus is present in China, Iran, Japan and the Korean peninsula. It has a restricted distribution in Turkey where it is presumed to have been introduced with budwood imported from the Far East (Onelge and Cınar, 2010). One report from Peru (IOCV website, 2017) has been retracted its author (Iwanami, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53228762" name="name70006a03af9d78ae6" descr="SDV000_distribution_map.jpg"/>
+            <wp:docPr id="50671146" name="name99826a2bba03a5d7f" descr="SDV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SDV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19826a03af9d78ae3" cstate="print"/>
+                    <a:blip r:embed="rId20426a2bba03a5d7b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3292,51 +3292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Çınar A &amp; Önelge N (2010) Virus and virus-like diseases in turkey citriculture. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proc. 20 th Conf. IOCV.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IOCV, Riverside (CA). pp. 233–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77606a03af9d79735" w:history="1">
+      <w:hyperlink r:id="rId72986a2bba03a69fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/uc/item/0bn1239x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3389,51 +3389,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-399.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dang T, Ramirez B, Osman F, Bodahi S &amp; Vidalakis G (2016) QuantiGene Plex: A non-PCR, high throughput, multiplex detection assay for citrus pathogens. Abstract of the 20th Conference of the International Organization of Citrus Virologists, Chongqing (CN) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69296a03af9d797e9" w:history="1">
+      <w:hyperlink r:id="rId82876a2bba03a6aa1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/uc/item/12c1x3hz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3468,51 +3468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20156a03af9d7986b" w:history="1">
+      <w:hyperlink r:id="rId56586a2bba03a6b20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.201d7.5032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3547,51 +3547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 737-755. Edited as an EPPO Standard in 1998. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95446a03af9d798ea" w:history="1">
+      <w:hyperlink r:id="rId10996a2bba03a6baa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3617,51 +3617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70406a03af9d79972" w:history="1">
+      <w:hyperlink r:id="rId64036a2bba03a6c3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5240,51 +5240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sadwavirus citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84666a03af9d7a520" w:history="1">
+      <w:hyperlink r:id="rId63566a2bba03a77f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5359,63 +5359,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65176615" name="name80726a03af9d7a665" descr="eu_funding_250.png"/>
+            <wp:docPr id="98753429" name="name72436a2bba03a7980" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21136a03af9d7a664" cstate="print"/>
+                    <a:blip r:embed="rId92956a2bba03a797e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5513,137 +5513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45662106">
+  <w:abstractNum w:abstractNumId="16923824">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22531073">
+    <w:lvl w:ilvl="0" w:tplc="25274559">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22531073" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25274559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22531073" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25274559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22531073" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25274559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22531073" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25274559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22531073" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25274559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22531073" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25274559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22531073" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25274559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22531073" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25274559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45662105">
+  <w:abstractNum w:abstractNumId="16923823">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69599236">
+    <w:lvl w:ilvl="0" w:tplc="13992606">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6395,55 +6395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45662105">
-    <w:abstractNumId w:val="45662105"/>
+  <w:num w:numId="16923823">
+    <w:abstractNumId w:val="16923823"/>
   </w:num>
-  <w:num w:numId="45662106">
-    <w:abstractNumId w:val="45662106"/>
+  <w:num w:numId="16923824">
+    <w:abstractNumId w:val="16923824"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17993,51 +17993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId738245162" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId604708036" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88526a03af9d764d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/" TargetMode="External"/><Relationship Id="rId39406a03af9d7653e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/categorization" TargetMode="External"/><Relationship Id="rId39526a03af9d77528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/photos" TargetMode="External"/><Relationship Id="rId77606a03af9d79735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/0bn1239x" TargetMode="External"/><Relationship Id="rId69296a03af9d797e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/12c1x3hz" TargetMode="External"/><Relationship Id="rId20156a03af9d7986b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.201d7.5032" TargetMode="External"/><Relationship Id="rId95446a03af9d798ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf" TargetMode="External"/><Relationship Id="rId70406a03af9d79972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId84666a03af9d7a520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77396a03af9d7731e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77396a03af9d7731e.jpg"/><Relationship Id="rId19826a03af9d78ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19826a03af9d78ae3.jpg"/><Relationship Id="rId21136a03af9d7a664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21136a03af9d7a664.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId243036460" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId474035939" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91076a2bba03a4467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/" TargetMode="External"/><Relationship Id="rId84396a2bba03a44e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/categorization" TargetMode="External"/><Relationship Id="rId44896a2bba03a4c7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/photos" TargetMode="External"/><Relationship Id="rId72986a2bba03a69fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/0bn1239x" TargetMode="External"/><Relationship Id="rId82876a2bba03a6aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/12c1x3hz" TargetMode="External"/><Relationship Id="rId56586a2bba03a6b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.201d7.5032" TargetMode="External"/><Relationship Id="rId10996a2bba03a6baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf" TargetMode="External"/><Relationship Id="rId64036a2bba03a6c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId63566a2bba03a77f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26386a2bba03a4b3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26386a2bba03a4b3a.jpg"/><Relationship Id="rId20426a2bba03a5d7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20426a2bba03a5d7b.jpg"/><Relationship Id="rId92956a2bba03a797e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92956a2bba03a797e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>