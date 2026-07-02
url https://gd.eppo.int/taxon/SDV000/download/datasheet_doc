--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -369,51 +369,51 @@
               <w:t xml:space="preserve">Satsuma dwarf virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oleocellosis-like symptoms of Satsuma orange, Summer orange dwarf, dwarf disease of satsuma</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91076a2bba03a4467" w:history="1">
+            <w:hyperlink r:id="rId53196a462edb27162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -429,51 +429,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84396a2bba03a44e3" w:history="1">
+            <w:hyperlink r:id="rId35876a462edb271c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -487,86 +487,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SDV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85161930" name="name67216a2bba03a4b3d" descr="1536.jpg"/>
+                  <wp:docPr id="39958937" name="name96276a462edb27546" descr="1536.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1536.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26386a2bba03a4b3a" cstate="print"/>
+                          <a:blip r:embed="rId47926a462edb27545" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44896a2bba03a4c7f" w:history="1">
+            <w:hyperlink r:id="rId82086a462edb27629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1741,63 +1741,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Satsuma dwarf virus is present in China, Iran, Japan and the Korean peninsula. It has a restricted distribution in Turkey where it is presumed to have been introduced with budwood imported from the Far East (Onelge and Cınar, 2010). One report from Peru (IOCV website, 2017) has been retracted its author (Iwanami, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50671146" name="name99826a2bba03a5d7f" descr="SDV000_distribution_map.jpg"/>
+            <wp:docPr id="2000189" name="name78586a462edb2880a" descr="SDV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SDV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20426a2bba03a5d7b" cstate="print"/>
+                    <a:blip r:embed="rId17016a462edb28808" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3292,51 +3292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Çınar A &amp; Önelge N (2010) Virus and virus-like diseases in turkey citriculture. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proc. 20 th Conf. IOCV.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IOCV, Riverside (CA). pp. 233–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72986a2bba03a69fd" w:history="1">
+      <w:hyperlink r:id="rId76526a462edb29415" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/uc/item/0bn1239x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3389,51 +3389,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-399.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dang T, Ramirez B, Osman F, Bodahi S &amp; Vidalakis G (2016) QuantiGene Plex: A non-PCR, high throughput, multiplex detection assay for citrus pathogens. Abstract of the 20th Conference of the International Organization of Citrus Virologists, Chongqing (CN) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82876a2bba03a6aa1" w:history="1">
+      <w:hyperlink r:id="rId24226a462edb294ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/uc/item/12c1x3hz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3468,51 +3468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56586a2bba03a6b20" w:history="1">
+      <w:hyperlink r:id="rId37216a462edb2953c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.201d7.5032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3547,51 +3547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 737-755. Edited as an EPPO Standard in 1998. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10996a2bba03a6baa" w:history="1">
+      <w:hyperlink r:id="rId75356a462edb295bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3617,51 +3617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64036a2bba03a6c3b" w:history="1">
+      <w:hyperlink r:id="rId22396a462edb2962d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5240,51 +5240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sadwavirus citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63566a2bba03a77f3" w:history="1">
+      <w:hyperlink r:id="rId27096a462edb2a337" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5359,63 +5359,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98753429" name="name72436a2bba03a7980" descr="eu_funding_250.png"/>
+            <wp:docPr id="6552976" name="name58466a462edb2a537" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92956a2bba03a797e" cstate="print"/>
+                    <a:blip r:embed="rId67136a462edb2a536" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5513,137 +5513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16923824">
+  <w:abstractNum w:abstractNumId="23277619">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25274559">
+    <w:lvl w:ilvl="0" w:tplc="55073152">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25274559" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55073152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25274559" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55073152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25274559" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55073152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25274559" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55073152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25274559" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55073152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25274559" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55073152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25274559" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55073152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25274559" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55073152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16923823">
+  <w:abstractNum w:abstractNumId="23277618">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13992606">
+    <w:lvl w:ilvl="0" w:tplc="49960459">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6395,55 +6395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16923823">
-    <w:abstractNumId w:val="16923823"/>
+  <w:num w:numId="23277618">
+    <w:abstractNumId w:val="23277618"/>
   </w:num>
-  <w:num w:numId="16923824">
-    <w:abstractNumId w:val="16923824"/>
+  <w:num w:numId="23277619">
+    <w:abstractNumId w:val="23277619"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17993,51 +17993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId243036460" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId474035939" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91076a2bba03a4467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/" TargetMode="External"/><Relationship Id="rId84396a2bba03a44e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/categorization" TargetMode="External"/><Relationship Id="rId44896a2bba03a4c7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/photos" TargetMode="External"/><Relationship Id="rId72986a2bba03a69fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/0bn1239x" TargetMode="External"/><Relationship Id="rId82876a2bba03a6aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/12c1x3hz" TargetMode="External"/><Relationship Id="rId56586a2bba03a6b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.201d7.5032" TargetMode="External"/><Relationship Id="rId10996a2bba03a6baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf" TargetMode="External"/><Relationship Id="rId64036a2bba03a6c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId63566a2bba03a77f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26386a2bba03a4b3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26386a2bba03a4b3a.jpg"/><Relationship Id="rId20426a2bba03a5d7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20426a2bba03a5d7b.jpg"/><Relationship Id="rId92956a2bba03a797e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92956a2bba03a797e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId722105290" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId429439857" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53196a462edb27162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/" TargetMode="External"/><Relationship Id="rId35876a462edb271c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/categorization" TargetMode="External"/><Relationship Id="rId82086a462edb27629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/photos" TargetMode="External"/><Relationship Id="rId76526a462edb29415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/0bn1239x" TargetMode="External"/><Relationship Id="rId24226a462edb294ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/12c1x3hz" TargetMode="External"/><Relationship Id="rId37216a462edb2953c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.201d7.5032" TargetMode="External"/><Relationship Id="rId75356a462edb295bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf" TargetMode="External"/><Relationship Id="rId22396a462edb2962d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId27096a462edb2a337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47926a462edb27545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47926a462edb27545.jpg"/><Relationship Id="rId17016a462edb28808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17016a462edb28808.jpg"/><Relationship Id="rId67136a462edb2a536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67136a462edb2a536.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>