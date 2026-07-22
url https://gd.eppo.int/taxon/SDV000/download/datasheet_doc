--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -369,51 +369,51 @@
               <w:t xml:space="preserve">Satsuma dwarf virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oleocellosis-like symptoms of Satsuma orange, Summer orange dwarf, dwarf disease of satsuma</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53196a462edb27162" w:history="1">
+            <w:hyperlink r:id="rId45546a60cd880f31d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -429,51 +429,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35876a462edb271c9" w:history="1">
+            <w:hyperlink r:id="rId46426a60cd880f387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -487,86 +487,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SDV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39958937" name="name96276a462edb27546" descr="1536.jpg"/>
+                  <wp:docPr id="57180520" name="name56706a60cd880f4b6" descr="1536.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1536.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47926a462edb27545" cstate="print"/>
+                          <a:blip r:embed="rId87636a60cd880f4b5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82086a462edb27629" w:history="1">
+            <w:hyperlink r:id="rId49536a60cd880f5e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1741,63 +1741,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Satsuma dwarf virus is present in China, Iran, Japan and the Korean peninsula. It has a restricted distribution in Turkey where it is presumed to have been introduced with budwood imported from the Far East (Onelge and Cınar, 2010). One report from Peru (IOCV website, 2017) has been retracted its author (Iwanami, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2000189" name="name78586a462edb2880a" descr="SDV000_distribution_map.jpg"/>
+            <wp:docPr id="23877393" name="name32276a60cd88108a6" descr="SDV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SDV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17016a462edb28808" cstate="print"/>
+                    <a:blip r:embed="rId10886a60cd88108a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3292,51 +3292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Çınar A &amp; Önelge N (2010) Virus and virus-like diseases in turkey citriculture. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proc. 20 th Conf. IOCV.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IOCV, Riverside (CA). pp. 233–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76526a462edb29415" w:history="1">
+      <w:hyperlink r:id="rId33656a60cd8811476" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/uc/item/0bn1239x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3389,51 +3389,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-399.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dang T, Ramirez B, Osman F, Bodahi S &amp; Vidalakis G (2016) QuantiGene Plex: A non-PCR, high throughput, multiplex detection assay for citrus pathogens. Abstract of the 20th Conference of the International Organization of Citrus Virologists, Chongqing (CN) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24226a462edb294ba" w:history="1">
+      <w:hyperlink r:id="rId47906a60cd8811536" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/uc/item/12c1x3hz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3468,51 +3468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37216a462edb2953c" w:history="1">
+      <w:hyperlink r:id="rId54766a60cd88115e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.201d7.5032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3547,51 +3547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 737-755. Edited as an EPPO Standard in 1998. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75356a462edb295bb" w:history="1">
+      <w:hyperlink r:id="rId83306a60cd8811663" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3617,51 +3617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22396a462edb2962d" w:history="1">
+      <w:hyperlink r:id="rId34956a60cd88116e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5240,51 +5240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sadwavirus citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27096a462edb2a337" w:history="1">
+      <w:hyperlink r:id="rId14656a60cd8812176" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5359,63 +5359,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6552976" name="name58466a462edb2a537" descr="eu_funding_250.png"/>
+            <wp:docPr id="70598358" name="name34656a60cd88122c0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67136a462edb2a536" cstate="print"/>
+                    <a:blip r:embed="rId48286a60cd88122bf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5513,137 +5513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23277619">
+  <w:abstractNum w:abstractNumId="18093547">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55073152">
+    <w:lvl w:ilvl="0" w:tplc="23311739">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55073152" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23311739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55073152" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23311739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55073152" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23311739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55073152" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23311739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55073152" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23311739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55073152" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23311739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55073152" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23311739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55073152" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23311739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23277618">
+  <w:abstractNum w:abstractNumId="18093546">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49960459">
+    <w:lvl w:ilvl="0" w:tplc="25216914">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6395,55 +6395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23277618">
-    <w:abstractNumId w:val="23277618"/>
+  <w:num w:numId="18093546">
+    <w:abstractNumId w:val="18093546"/>
   </w:num>
-  <w:num w:numId="23277619">
-    <w:abstractNumId w:val="23277619"/>
+  <w:num w:numId="18093547">
+    <w:abstractNumId w:val="18093547"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17993,51 +17993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId722105290" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId429439857" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53196a462edb27162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/" TargetMode="External"/><Relationship Id="rId35876a462edb271c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/categorization" TargetMode="External"/><Relationship Id="rId82086a462edb27629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/photos" TargetMode="External"/><Relationship Id="rId76526a462edb29415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/0bn1239x" TargetMode="External"/><Relationship Id="rId24226a462edb294ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/12c1x3hz" TargetMode="External"/><Relationship Id="rId37216a462edb2953c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.201d7.5032" TargetMode="External"/><Relationship Id="rId75356a462edb295bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf" TargetMode="External"/><Relationship Id="rId22396a462edb2962d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId27096a462edb2a337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47926a462edb27545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47926a462edb27545.jpg"/><Relationship Id="rId17016a462edb28808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17016a462edb28808.jpg"/><Relationship Id="rId67136a462edb2a536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67136a462edb2a536.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId406733982" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId225693786" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45546a60cd880f31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/" TargetMode="External"/><Relationship Id="rId46426a60cd880f387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/categorization" TargetMode="External"/><Relationship Id="rId49536a60cd880f5e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/photos" TargetMode="External"/><Relationship Id="rId33656a60cd8811476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/0bn1239x" TargetMode="External"/><Relationship Id="rId47906a60cd8811536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/12c1x3hz" TargetMode="External"/><Relationship Id="rId54766a60cd88115e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.201d7.5032" TargetMode="External"/><Relationship Id="rId83306a60cd8811663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf" TargetMode="External"/><Relationship Id="rId34956a60cd88116e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId14656a60cd8812176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87636a60cd880f4b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87636a60cd880f4b5.jpg"/><Relationship Id="rId10886a60cd88108a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10886a60cd88108a4.jpg"/><Relationship Id="rId48286a60cd88122bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48286a60cd88122bf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>