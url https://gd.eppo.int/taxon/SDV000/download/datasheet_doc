--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -369,51 +369,51 @@
               <w:t xml:space="preserve">Satsuma dwarf virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oleocellosis-like symptoms of Satsuma orange, Summer orange dwarf, dwarf disease of satsuma</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45546a60cd880f31d" w:history="1">
+            <w:hyperlink r:id="rId41536a7b54337ea63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -429,51 +429,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46426a60cd880f387" w:history="1">
+            <w:hyperlink r:id="rId33436a7b54337eacc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -487,86 +487,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SDV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57180520" name="name56706a60cd880f4b6" descr="1536.jpg"/>
+                  <wp:docPr id="38598005" name="name70976a7b54337f44c" descr="1536.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1536.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87636a60cd880f4b5" cstate="print"/>
+                          <a:blip r:embed="rId50986a7b54337f44a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49536a60cd880f5e7" w:history="1">
+            <w:hyperlink r:id="rId98136a7b54337f599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1741,63 +1741,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Satsuma dwarf virus is present in China, Iran, Japan and the Korean peninsula. It has a restricted distribution in Turkey where it is presumed to have been introduced with budwood imported from the Far East (Onelge and Cınar, 2010). One report from Peru (IOCV website, 2017) has been retracted its author (Iwanami, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23877393" name="name32276a60cd88108a6" descr="SDV000_distribution_map.jpg"/>
+            <wp:docPr id="94403076" name="name21126a7b543380b86" descr="SDV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SDV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10886a60cd88108a4" cstate="print"/>
+                    <a:blip r:embed="rId30156a7b543380b83" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3292,51 +3292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Çınar A &amp; Önelge N (2010) Virus and virus-like diseases in turkey citriculture. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proc. 20 th Conf. IOCV.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IOCV, Riverside (CA). pp. 233–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33656a60cd8811476" w:history="1">
+      <w:hyperlink r:id="rId65796a7b543381834" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/uc/item/0bn1239x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3389,51 +3389,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-399.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dang T, Ramirez B, Osman F, Bodahi S &amp; Vidalakis G (2016) QuantiGene Plex: A non-PCR, high throughput, multiplex detection assay for citrus pathogens. Abstract of the 20th Conference of the International Organization of Citrus Virologists, Chongqing (CN) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47906a60cd8811536" w:history="1">
+      <w:hyperlink r:id="rId36356a7b5433818de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/uc/item/12c1x3hz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3468,51 +3468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54766a60cd88115e2" w:history="1">
+      <w:hyperlink r:id="rId65596a7b543381962" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.201d7.5032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3547,51 +3547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 737-755. Edited as an EPPO Standard in 1998. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83306a60cd8811663" w:history="1">
+      <w:hyperlink r:id="rId11526a7b5433819e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3617,51 +3617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34956a60cd88116e2" w:history="1">
+      <w:hyperlink r:id="rId71976a7b543381a51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5240,51 +5240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sadwavirus citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14656a60cd8812176" w:history="1">
+      <w:hyperlink r:id="rId20216a7b5433824f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5359,63 +5359,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70598358" name="name34656a60cd88122c0" descr="eu_funding_250.png"/>
+            <wp:docPr id="61913309" name="name27796a7b5433826ae" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48286a60cd88122bf" cstate="print"/>
+                    <a:blip r:embed="rId28036a7b5433826ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5513,137 +5513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18093547">
+  <w:abstractNum w:abstractNumId="25048621">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23311739">
+    <w:lvl w:ilvl="0" w:tplc="92578571">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23311739" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92578571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23311739" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92578571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23311739" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92578571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23311739" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92578571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23311739" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92578571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23311739" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92578571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23311739" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92578571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23311739" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92578571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18093546">
+  <w:abstractNum w:abstractNumId="25048620">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25216914">
+    <w:lvl w:ilvl="0" w:tplc="82044436">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6395,55 +6395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18093546">
-    <w:abstractNumId w:val="18093546"/>
+  <w:num w:numId="25048620">
+    <w:abstractNumId w:val="25048620"/>
   </w:num>
-  <w:num w:numId="18093547">
-    <w:abstractNumId w:val="18093547"/>
+  <w:num w:numId="25048621">
+    <w:abstractNumId w:val="25048621"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17993,51 +17993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId406733982" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId225693786" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45546a60cd880f31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/" TargetMode="External"/><Relationship Id="rId46426a60cd880f387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/categorization" TargetMode="External"/><Relationship Id="rId49536a60cd880f5e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/photos" TargetMode="External"/><Relationship Id="rId33656a60cd8811476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/0bn1239x" TargetMode="External"/><Relationship Id="rId47906a60cd8811536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/12c1x3hz" TargetMode="External"/><Relationship Id="rId54766a60cd88115e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.201d7.5032" TargetMode="External"/><Relationship Id="rId83306a60cd8811663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf" TargetMode="External"/><Relationship Id="rId34956a60cd88116e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId14656a60cd8812176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87636a60cd880f4b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87636a60cd880f4b5.jpg"/><Relationship Id="rId10886a60cd88108a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10886a60cd88108a4.jpg"/><Relationship Id="rId48286a60cd88122bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48286a60cd88122bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId798701000" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId385433024" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41536a7b54337ea63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/" TargetMode="External"/><Relationship Id="rId33436a7b54337eacc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/categorization" TargetMode="External"/><Relationship Id="rId98136a7b54337f599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/photos" TargetMode="External"/><Relationship Id="rId65796a7b543381834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/0bn1239x" TargetMode="External"/><Relationship Id="rId36356a7b5433818de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/12c1x3hz" TargetMode="External"/><Relationship Id="rId65596a7b543381962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.201d7.5032" TargetMode="External"/><Relationship Id="rId11526a7b5433819e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf" TargetMode="External"/><Relationship Id="rId71976a7b543381a51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId20216a7b5433824f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50986a7b54337f44a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50986a7b54337f44a.jpg"/><Relationship Id="rId30156a7b543380b83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30156a7b543380b83.jpg"/><Relationship Id="rId28036a7b5433826ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28036a7b5433826ac.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>