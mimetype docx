--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -369,51 +369,51 @@
               <w:t xml:space="preserve">Satsuma dwarf virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oleocellosis-like symptoms of Satsuma orange, Summer orange dwarf, dwarf disease of satsuma</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41536a7b54337ea63" w:history="1">
+            <w:hyperlink r:id="rId42316a9649ee15e6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -429,51 +429,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33436a7b54337eacc" w:history="1">
+            <w:hyperlink r:id="rId84546a9649ee15ed7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -487,86 +487,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SDV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38598005" name="name70976a7b54337f44c" descr="1536.jpg"/>
+                  <wp:docPr id="99994688" name="name45806a9649ee1686a" descr="1536.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1536.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50986a7b54337f44a" cstate="print"/>
+                          <a:blip r:embed="rId15196a9649ee16867" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98136a7b54337f599" w:history="1">
+            <w:hyperlink r:id="rId46866a9649ee169a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1741,63 +1741,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Satsuma dwarf virus is present in China, Iran, Japan and the Korean peninsula. It has a restricted distribution in Turkey where it is presumed to have been introduced with budwood imported from the Far East (Onelge and Cınar, 2010). One report from Peru (IOCV website, 2017) has been retracted its author (Iwanami, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94403076" name="name21126a7b543380b86" descr="SDV000_distribution_map.jpg"/>
+            <wp:docPr id="71413659" name="name36546a9649ee17b76" descr="SDV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SDV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30156a7b543380b83" cstate="print"/>
+                    <a:blip r:embed="rId66256a9649ee17b73" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3292,51 +3292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Çınar A &amp; Önelge N (2010) Virus and virus-like diseases in turkey citriculture. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proc. 20 th Conf. IOCV.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IOCV, Riverside (CA). pp. 233–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65796a7b543381834" w:history="1">
+      <w:hyperlink r:id="rId13696a9649ee187c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/uc/item/0bn1239x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3389,51 +3389,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-399.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dang T, Ramirez B, Osman F, Bodahi S &amp; Vidalakis G (2016) QuantiGene Plex: A non-PCR, high throughput, multiplex detection assay for citrus pathogens. Abstract of the 20th Conference of the International Organization of Citrus Virologists, Chongqing (CN) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36356a7b5433818de" w:history="1">
+      <w:hyperlink r:id="rId53926a9649ee18868" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/uc/item/12c1x3hz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3468,51 +3468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65596a7b543381962" w:history="1">
+      <w:hyperlink r:id="rId57436a9649ee188e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.201d7.5032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3547,51 +3547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 737-755. Edited as an EPPO Standard in 1998. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11526a7b5433819e0" w:history="1">
+      <w:hyperlink r:id="rId43906a9649ee18967" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3617,51 +3617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71976a7b543381a51" w:history="1">
+      <w:hyperlink r:id="rId88646a9649ee189d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 March 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5240,51 +5240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sadwavirus citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20216a7b5433824f2" w:history="1">
+      <w:hyperlink r:id="rId21226a9649ee19605" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5359,63 +5359,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61913309" name="name27796a7b5433826ae" descr="eu_funding_250.png"/>
+            <wp:docPr id="43083357" name="name30766a9649ee1976d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28036a7b5433826ac" cstate="print"/>
+                    <a:blip r:embed="rId90066a9649ee1976c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5513,137 +5513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25048621">
+  <w:abstractNum w:abstractNumId="75816713">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92578571">
+    <w:lvl w:ilvl="0" w:tplc="50671654">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92578571" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50671654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92578571" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50671654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92578571" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50671654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92578571" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50671654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92578571" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50671654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92578571" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50671654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92578571" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50671654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92578571" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50671654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25048620">
+  <w:abstractNum w:abstractNumId="75816712">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82044436">
+    <w:lvl w:ilvl="0" w:tplc="31995483">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6395,55 +6395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25048620">
-    <w:abstractNumId w:val="25048620"/>
+  <w:num w:numId="75816712">
+    <w:abstractNumId w:val="75816712"/>
   </w:num>
-  <w:num w:numId="25048621">
-    <w:abstractNumId w:val="25048621"/>
+  <w:num w:numId="75816713">
+    <w:abstractNumId w:val="75816713"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17993,51 +17993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId798701000" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId385433024" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41536a7b54337ea63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/" TargetMode="External"/><Relationship Id="rId33436a7b54337eacc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/categorization" TargetMode="External"/><Relationship Id="rId98136a7b54337f599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/photos" TargetMode="External"/><Relationship Id="rId65796a7b543381834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/0bn1239x" TargetMode="External"/><Relationship Id="rId36356a7b5433818de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/12c1x3hz" TargetMode="External"/><Relationship Id="rId65596a7b543381962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.201d7.5032" TargetMode="External"/><Relationship Id="rId11526a7b5433819e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf" TargetMode="External"/><Relationship Id="rId71976a7b543381a51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId20216a7b5433824f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50986a7b54337f44a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50986a7b54337f44a.jpg"/><Relationship Id="rId30156a7b543380b83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30156a7b543380b83.jpg"/><Relationship Id="rId28036a7b5433826ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28036a7b5433826ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId545303329" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId640783543" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42316a9649ee15e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/" TargetMode="External"/><Relationship Id="rId84546a9649ee15ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/categorization" TargetMode="External"/><Relationship Id="rId46866a9649ee169a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SDV000/photos" TargetMode="External"/><Relationship Id="rId13696a9649ee187c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/0bn1239x" TargetMode="External"/><Relationship Id="rId53926a9649ee18868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/uc/item/12c1x3hz" TargetMode="External"/><Relationship Id="rId57436a9649ee188e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.201d7.5032" TargetMode="External"/><Relationship Id="rId43906a9649ee18967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/91/pm4-012-1-en.pdf" TargetMode="External"/><Relationship Id="rId88646a9649ee189d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId21226a9649ee19605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15196a9649ee16867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15196a9649ee16867.jpg"/><Relationship Id="rId66256a9649ee17b73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66256a9649ee17b73.jpg"/><Relationship Id="rId90066a9649ee1976c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90066a9649ee1976c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>