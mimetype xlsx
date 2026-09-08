--- v0 (2025-10-09)
+++ v1 (2026-09-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SCMV00" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>SACOF</t>
   </si>
   <si>
     <t>Saccharum officinarum</t>
   </si>
   <si>
     <t>* Nisa SG, Farooq MA, Iqbal U, Fatima A, Ahmad Z, Tabassam S, Waseem S, Tassadaq S, Haroon U, Chaudhary HJ, Munis MF (2022) Incidence and detection of wilting pathogen and Sugarcane mosaic virus (SCMV) in Pakistan. Journal of Phytopathology 170 (7-8), 453-461.</t>
   </si>
   <si>
@@ -96,50 +96,60 @@
     <t>SORHA</t>
   </si>
   <si>
     <t>Sorghum halepense</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>CNNSS</t>
   </si>
   <si>
     <t>Canna sp.</t>
   </si>
   <si>
     <t>* Tang W, Xu XH, Sun HW, Li F, Gao R, Yang SK, Lu XB, Li XD (2016) First report of Sugarcane mosaic virus infecting Canna spp. in China. Plant Disease 100(12), p 2541.</t>
   </si>
   <si>
     <t>CUUMO</t>
   </si>
   <si>
     <t>Cucurbita moschata</t>
   </si>
   <si>
     <t>* Zhao H, Zhang H, Yang Z, Wang T, Liu Y, Cheng G, Xu J (2019) First report of Sugarcane mosaic virus on pumpkin plants exhibiting mosaic and mottling symptoms in China. Plant Disease 103(7), 1802. https://doi.org/10.1094/PDIS-02-19-0338-PDN</t>
+  </si>
+  <si>
+    <t>CYGCI</t>
+  </si>
+  <si>
+    <t>Cymbopogon citratus</t>
+  </si>
+  <si>
+    <t>* Bello VH, Rezende JA (2026) First report of sugarcane mosaic virus infecting lemon grass (Cymbopogon citratus) plants in Brazil. Journal of Plant Pathology (early view).  https://doi.org/10.1007/s42161-026-02290-0
+------- asymptomatic</t>
   </si>
   <si>
     <t>CYGNA</t>
   </si>
   <si>
     <t>Cymbopogon nardus</t>
   </si>
   <si>
     <t>* Bello VH, Carpim L, Kitajima EW, Rezende JA (2023) Characterization of sugarcane mosaic virus from Cymbopogon spp. plants in Brazil. Journal of Phytopathology 171(11-12), 763-767.
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CYGWI</t>
   </si>
   <si>
     <t>Cymbopogon winterianus</t>
   </si>
   <si>
     <t>ELEIN</t>
   </si>
   <si>
     <t>Eleusine indica</t>
   </si>
   <si>
     <t>* Guo YF, Jiang T (2024) First report of Sugarcane Mosaic Virus infecting goose grass in Shandong Province, China. Plant Disease 108(5), 1409. https://doi.org/10.1094/PDIS-11-23-2514-PDN</t>
@@ -496,51 +506,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D15"/>
+  <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="324.349" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -661,107 +671,121 @@
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">