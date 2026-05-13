--- v2 (2026-02-11)
+++ v3 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SCITDO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="627">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="630">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CAHSI</t>
   </si>
   <si>
     <t>Camellia sinensis</t>
   </si>
   <si>
     <t xml:space="preserve">* Deka B, Babu A, Sarkar S (2020) Scirtothrips dorsalis, Hood (Thysanoptera: Thripidae): A major pest of tea plantations in North East India. Journal of Entomology and Zoology Studies 8(4), 1222-1228.
 * Sreerama Kumar P,  Rachana RR (2021) Scirtothrips dorsalis (Thysanoptera: Thripidae) is a pest of celery, Apium graveolens (Apiales: Apiaceae): first report and diagnostic characters. Journal of Integrated Pest Management 12(1), 46. https://doi.org/10.1093/jipm/pmab039
 ------- Confirmed host.
@@ -1221,50 +1221,59 @@
   </si>
   <si>
     <t>Ligustrum sp.</t>
   </si>
   <si>
     <t>LIQST</t>
   </si>
   <si>
     <t>Liquidambar styraciflua</t>
   </si>
   <si>
     <t>LIHCH</t>
   </si>
   <si>
     <t>Litchi chinensis</t>
   </si>
   <si>
     <t>* Kumar V,  Seal DR, Kakkar G, McKenzie CL,  Osborne LS (2012) New tropical fruit hosts of Scirtothrips dorsalis (Thysanoptera: Thripidae) and its relative abundance on them in South Florida. Florida Entomologist, 95(1):205-207.
 ------- confirmed host (larvae and adults)</t>
   </si>
   <si>
     <t>LYSRU</t>
   </si>
   <si>
     <t>Lysimachia ruhmeriana</t>
+  </si>
+  <si>
+    <t>MCDIN</t>
+  </si>
+  <si>
+    <t>Macadamia integrifolia</t>
+  </si>
+  <si>
+    <t>* Alves EC, Marinho-Prado JS, Silva NM, Souza B, Moriya LM, Piza PL, Lima ÉF (2026) Spread of the polyphagous pest Scirtothrips dorsalis (Thysanoptera: Thripidae) in Brazilian crops. Phytoparasitica 54(2), 45. https://doi.org/10.1007/s12600-026-01380-0</t>
   </si>
   <si>
     <t>MAGGR</t>
   </si>
   <si>
     <t>Magnolia grandiflora</t>
   </si>
   <si>
     <t>MLPGL</t>
   </si>
   <si>
     <t>Malpighia glabra</t>
   </si>
   <si>
     <t>MNGIN</t>
   </si>
   <si>
     <t>Mangifera indica</t>
   </si>
   <si>
     <t>* Sreerama Kumar P,  Rachana RR (2021) Scirtothrips dorsalis (Thysanoptera: Thripidae) is a pest of celery, Apium graveolens (Apiales: Apiaceae): first report and diagnostic characters. Journal of Integrated Pest Management 12(1), 46. https://doi.org/10.1093/jipm/pmab039
 ------- Confirmed host.
 * Kumar V,  Seal DR, Kakkar G, McKenzie CL,  Osborne LS (2012) New tropical fruit hosts of Scirtothrips dorsalis (Thysanoptera: Thripidae) and its relative abundance on them in South Florida. Florida Entomologist, 95(1):205-207.
 ------- Confirmed host (larvae and adults).
 * Ravelo EE, Vaca JU, Arévalo EP, Delgado L, Díaz MF, Piñeros L, Castro AP, Brochero H, Goldarazena A (2018) Presence and distribution of Scirtothrips dorsalis Hood (Thysanoptera: Thripidae) in Colombia. Journal of Insect Science 18, 7. https://doi.org/10.1093/jisesa/iey092</t>
@@ -2350,51 +2359,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D264"/>
+  <dimension ref="A1:D265"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="418.755" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -4563,1321 +4572,1321 @@
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>50</v>
       </c>
       <c r="B157" t="s">
         <v>379</v>
       </c>
       <c r="C157" t="s">
         <v>380</v>
       </c>
       <c r="D157" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>50</v>
       </c>
       <c r="B158" t="s">
         <v>381</v>
       </c>
       <c r="C158" t="s">
         <v>382</v>
       </c>
       <c r="D158" t="s">
-        <v>137</v>
+        <v>383</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>50</v>
       </c>
       <c r="B159" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C159" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D159" t="s">
-        <v>59</v>
+        <v>137</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>50</v>
       </c>
       <c r="B160" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C160" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D160" t="s">
-        <v>387</v>
+        <v>59</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>50</v>
       </c>
       <c r="B161" t="s">
         <v>388</v>
       </c>
       <c r="C161" t="s">
         <v>389</v>
       </c>
       <c r="D161" t="s">
-        <v>199</v>
+        <v>390</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>50</v>
       </c>
       <c r="B162" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C162" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D162" t="s">
-        <v>378</v>
+        <v>199</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
         <v>50</v>
       </c>
       <c r="B163" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C163" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D163" t="s">
-        <v>59</v>
+        <v>378</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>50</v>
       </c>
       <c r="B164" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C164" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D164" t="s">
-        <v>396</v>
+        <v>59</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>50</v>
       </c>
       <c r="B165" t="s">
         <v>397</v>
       </c>
       <c r="C165" t="s">
         <v>398</v>
       </c>
       <c r="D165" t="s">
-        <v>59</v>
+        <v>399</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>50</v>
       </c>
       <c r="B166" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C166" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D166" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>50</v>
       </c>
       <c r="B167" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C167" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D167" t="s">
-        <v>403</v>
+        <v>59</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>50</v>
       </c>
       <c r="B168" t="s">
         <v>404</v>
       </c>
       <c r="C168" t="s">
         <v>405</v>
       </c>
       <c r="D168" t="s">
-        <v>346</v>
+        <v>406</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
         <v>50</v>
       </c>
       <c r="B169" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C169" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D169" t="s">
-        <v>28</v>
+        <v>346</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>50</v>
       </c>
       <c r="B170" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C170" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D170" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>50</v>
       </c>
       <c r="B171" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C171" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D171" t="s">
-        <v>412</v>
+        <v>59</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>50</v>
       </c>
       <c r="B172" t="s">
         <v>413</v>
       </c>
       <c r="C172" t="s">
         <v>414</v>
       </c>
       <c r="D172" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>50</v>
       </c>
       <c r="B173" t="s">
         <v>416</v>
       </c>
       <c r="C173" t="s">
         <v>417</v>
       </c>
       <c r="D173" t="s">
-        <v>59</v>
+        <v>418</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>50</v>
       </c>
       <c r="B174" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C174" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D174" t="s">
-        <v>420</v>
+        <v>59</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
         <v>50</v>
       </c>
       <c r="B175" t="s">
         <v>421</v>
       </c>
       <c r="C175" t="s">
         <v>422</v>
       </c>
       <c r="D175" t="s">
-        <v>59</v>
+        <v>423</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
         <v>50</v>
       </c>
       <c r="B176" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C176" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D176" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
         <v>50</v>
       </c>
       <c r="B177" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C177" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D177" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
         <v>50</v>
       </c>
       <c r="B178" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C178" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D178" t="s">
-        <v>429</v>
+        <v>59</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
         <v>50</v>
       </c>
       <c r="B179" t="s">
         <v>430</v>
       </c>
       <c r="C179" t="s">
         <v>431</v>
       </c>
       <c r="D179" t="s">
-        <v>47</v>
+        <v>432</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
         <v>50</v>
       </c>
       <c r="B180" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C180" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D180" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
         <v>50</v>
       </c>
       <c r="B181" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C181" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D181" t="s">
-        <v>148</v>
+        <v>59</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
         <v>50</v>
       </c>
       <c r="B182" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C182" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D182" t="s">
-        <v>343</v>
+        <v>148</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
         <v>50</v>
       </c>
       <c r="B183" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C183" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D183" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
         <v>50</v>
       </c>
       <c r="B184" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C184" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D184" t="s">
-        <v>442</v>
+        <v>343</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
         <v>50</v>
       </c>
       <c r="B185" t="s">
         <v>443</v>
       </c>
       <c r="C185" t="s">
         <v>444</v>
       </c>
       <c r="D185" t="s">
-        <v>343</v>
+        <v>445</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
         <v>50</v>
       </c>
       <c r="B186" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C186" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D186" t="s">
-        <v>225</v>
+        <v>343</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
         <v>50</v>
       </c>
       <c r="B187" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C187" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D187" t="s">
-        <v>53</v>
+        <v>225</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
         <v>50</v>
       </c>
       <c r="B188" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C188" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D188" t="s">
-        <v>137</v>
+        <v>53</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
         <v>50</v>
       </c>
       <c r="B189" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C189" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D189" t="s">
-        <v>453</v>
+        <v>137</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
         <v>50</v>
       </c>
       <c r="B190" t="s">
         <v>454</v>
       </c>
       <c r="C190" t="s">
         <v>455</v>
       </c>
       <c r="D190" t="s">
-        <v>137</v>
+        <v>456</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
         <v>50</v>
       </c>
       <c r="B191" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C191" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D191" t="s">
-        <v>343</v>
+        <v>137</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
         <v>50</v>
       </c>
       <c r="B192" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C192" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D192" t="s">
-        <v>53</v>
+        <v>343</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
         <v>50</v>
       </c>
       <c r="B193" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C193" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D193" t="s">
-        <v>343</v>
+        <v>53</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
         <v>50</v>
       </c>
       <c r="B194" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C194" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D194" t="s">
-        <v>59</v>
+        <v>343</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
         <v>50</v>
       </c>
       <c r="B195" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C195" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D195" t="s">
-        <v>466</v>
+        <v>59</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
         <v>50</v>
       </c>
       <c r="B196" t="s">
         <v>467</v>
       </c>
       <c r="C196" t="s">
         <v>468</v>
       </c>
       <c r="D196" t="s">
-        <v>59</v>
+        <v>469</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
         <v>50</v>
       </c>
       <c r="B197" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C197" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D197" t="s">
-        <v>378</v>
+        <v>59</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
         <v>50</v>
       </c>
       <c r="B198" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C198" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D198" t="s">
-        <v>473</v>
+        <v>378</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
         <v>50</v>
       </c>
       <c r="B199" t="s">
         <v>474</v>
       </c>
       <c r="C199" t="s">
         <v>475</v>
       </c>
       <c r="D199" t="s">
-        <v>148</v>
+        <v>476</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
         <v>50</v>
       </c>
       <c r="B200" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C200" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D200" t="s">
-        <v>183</v>
+        <v>148</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
         <v>50</v>
       </c>
       <c r="B201" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C201" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D201" t="s">
-        <v>23</v>
+        <v>183</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
         <v>50</v>
       </c>
       <c r="B202" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C202" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D202" t="s">
-        <v>482</v>
+        <v>23</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
         <v>50</v>
       </c>
       <c r="B203" t="s">
         <v>483</v>
       </c>
       <c r="C203" t="s">
         <v>484</v>
       </c>
       <c r="D203" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
         <v>50</v>
       </c>
       <c r="B204" t="s">
         <v>486</v>
       </c>
       <c r="C204" t="s">
         <v>487</v>
       </c>
       <c r="D204" t="s">
-        <v>59</v>
+        <v>488</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
         <v>50</v>
       </c>
       <c r="B205" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C205" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D205" t="s">
-        <v>490</v>
+        <v>59</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
         <v>50</v>
       </c>
       <c r="B206" t="s">
         <v>491</v>
       </c>
       <c r="C206" t="s">
         <v>492</v>
       </c>
       <c r="D206" t="s">
-        <v>343</v>
+        <v>493</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
         <v>50</v>
       </c>
       <c r="B207" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C207" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D207" t="s">
-        <v>137</v>
+        <v>343</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
         <v>50</v>
       </c>
       <c r="B208" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C208" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D208" t="s">
-        <v>225</v>
+        <v>137</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
         <v>50</v>
       </c>
       <c r="B209" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C209" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D209" t="s">
-        <v>343</v>
+        <v>225</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
         <v>50</v>
       </c>
       <c r="B210" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C210" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D210" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
         <v>50</v>
       </c>
       <c r="B211" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C211" t="s">
-        <v>502</v>
-[...1 lines deleted...]
-      <c r="D211"/>
+        <v>503</v>
+      </c>
+      <c r="D211" t="s">
+        <v>343</v>
+      </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
         <v>50</v>
       </c>
       <c r="B212" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C212" t="s">
-        <v>504</v>
-[...1 lines deleted...]
-      <c r="D212" t="s">
         <v>505</v>
       </c>
+      <c r="D212"/>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
         <v>50</v>
       </c>
       <c r="B213" t="s">
         <v>506</v>
       </c>
       <c r="C213" t="s">
         <v>507</v>
       </c>
       <c r="D213" t="s">
-        <v>59</v>
+        <v>508</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
         <v>50</v>
       </c>
       <c r="B214" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C214" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D214" t="s">
-        <v>510</v>
+        <v>59</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
         <v>50</v>
       </c>
       <c r="B215" t="s">
         <v>511</v>
       </c>
       <c r="C215" t="s">
         <v>512</v>
       </c>
       <c r="D215" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
         <v>50</v>
       </c>
       <c r="B216" t="s">
         <v>514</v>
       </c>
       <c r="C216" t="s">
         <v>515</v>
       </c>
       <c r="D216" t="s">
-        <v>343</v>
+        <v>516</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
         <v>50</v>
       </c>
       <c r="B217" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C217" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="D217" t="s">
-        <v>53</v>
+        <v>343</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
         <v>50</v>
       </c>
       <c r="B218" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C218" t="s">
-        <v>519</v>
-[...1 lines deleted...]
-      <c r="D218"/>
+        <v>520</v>
+      </c>
+      <c r="D218" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
         <v>50</v>
       </c>
       <c r="B219" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C219" t="s">
-        <v>521</v>
-[...1 lines deleted...]
-      <c r="D219" t="s">
         <v>522</v>
       </c>
+      <c r="D219"/>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
         <v>50</v>
       </c>
       <c r="B220" t="s">
         <v>523</v>
       </c>
       <c r="C220" t="s">
         <v>524</v>
       </c>
       <c r="D220" t="s">
-        <v>53</v>
+        <v>525</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
         <v>50</v>
       </c>
       <c r="B221" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C221" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D221" t="s">
-        <v>378</v>
+        <v>53</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
         <v>50</v>
       </c>
       <c r="B222" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C222" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D222" t="s">
-        <v>137</v>
+        <v>378</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
         <v>50</v>
       </c>
       <c r="B223" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C223" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D223" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
         <v>50</v>
       </c>
       <c r="B224" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C224" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D224" t="s">
-        <v>533</v>
+        <v>148</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
         <v>50</v>
       </c>
       <c r="B225" t="s">
         <v>534</v>
       </c>
       <c r="C225" t="s">
         <v>535</v>
       </c>
       <c r="D225" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
         <v>50</v>
       </c>
       <c r="B226" t="s">
         <v>537</v>
       </c>
       <c r="C226" t="s">
         <v>538</v>
       </c>
       <c r="D226" t="s">
-        <v>59</v>
+        <v>539</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
         <v>50</v>
       </c>
       <c r="B227" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C227" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D227" t="s">
-        <v>541</v>
+        <v>59</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
         <v>50</v>
       </c>
       <c r="B228" t="s">
         <v>542</v>
       </c>
       <c r="C228" t="s">
         <v>543</v>
       </c>
       <c r="D228" t="s">
-        <v>59</v>
+        <v>544</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
         <v>50</v>
       </c>
       <c r="B229" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C229" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D229" t="s">
-        <v>378</v>
+        <v>59</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
         <v>50</v>
       </c>
       <c r="B230" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C230" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D230" t="s">
-        <v>289</v>
+        <v>378</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
         <v>50</v>
       </c>
       <c r="B231" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C231" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D231" t="s">
-        <v>59</v>
+        <v>289</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
         <v>50</v>
       </c>
       <c r="B232" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C232" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D232" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
         <v>50</v>
       </c>
       <c r="B233" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C233" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D233" t="s">
-        <v>343</v>
+        <v>53</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
         <v>50</v>
       </c>
       <c r="B234" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C234" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D234" t="s">
-        <v>72</v>
+        <v>343</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
         <v>50</v>
       </c>
       <c r="B235" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C235" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D235" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
         <v>50</v>
       </c>
       <c r="B236" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C236" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D236" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
         <v>50</v>
       </c>
       <c r="B237" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C237" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D237" t="s">
-        <v>562</v>
+        <v>59</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
         <v>50</v>
       </c>
       <c r="B238" t="s">
         <v>563</v>
       </c>
       <c r="C238" t="s">
         <v>564</v>
       </c>
       <c r="D238" t="s">
-        <v>59</v>
+        <v>565</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
         <v>50</v>
       </c>
       <c r="B239" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C239" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D239" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
         <v>50</v>
       </c>
       <c r="B240" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C240" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D240" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
         <v>50</v>
       </c>
       <c r="B241" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C241" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D241" t="s">
-        <v>571</v>
+        <v>59</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
         <v>50</v>
       </c>
       <c r="B242" t="s">
         <v>572</v>
       </c>
       <c r="C242" t="s">
         <v>573</v>
       </c>
       <c r="D242" t="s">
-        <v>59</v>
+        <v>574</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
         <v>50</v>
       </c>
       <c r="B243" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C243" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D243" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
         <v>50</v>
       </c>
       <c r="B244" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C244" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D244" t="s">
-        <v>343</v>
+        <v>59</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
         <v>50</v>
       </c>
       <c r="B245" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C245" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D245" t="s">
-        <v>59</v>
+        <v>343</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
         <v>50</v>
       </c>
       <c r="B246" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C246" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D246" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
         <v>50</v>
       </c>
       <c r="B247" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C247" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D247" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
         <v>50</v>
       </c>
       <c r="B248" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C248" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D248" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
         <v>50</v>
       </c>
       <c r="B249" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C249" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D249" t="s">
-        <v>588</v>
+        <v>59</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
         <v>50</v>
       </c>
       <c r="B250" t="s">
         <v>589</v>
       </c>
       <c r="C250" t="s">
         <v>590</v>
       </c>
       <c r="D250" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" t="s">
         <v>50</v>
       </c>
       <c r="B251" t="s">
         <v>592</v>
       </c>
       <c r="C251" t="s">
         <v>593</v>
@@ -5889,203 +5898,217 @@
     <row r="252" spans="1:4">
       <c r="A252" t="s">
         <v>50</v>
       </c>
       <c r="B252" t="s">
         <v>595</v>
       </c>
       <c r="C252" t="s">
         <v>596</v>
       </c>
       <c r="D252" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" t="s">
         <v>50</v>
       </c>
       <c r="B253" t="s">
         <v>598</v>
       </c>
       <c r="C253" t="s">
         <v>599</v>
       </c>
       <c r="D253" t="s">
-        <v>343</v>
+        <v>600</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" t="s">
         <v>50</v>
       </c>
       <c r="B254" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C254" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D254" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" t="s">
         <v>50</v>
       </c>
       <c r="B255" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C255" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D255" t="s">
-        <v>137</v>
+        <v>343</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" t="s">
         <v>50</v>
       </c>
       <c r="B256" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C256" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D256" t="s">
-        <v>56</v>
+        <v>137</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" t="s">
         <v>50</v>
       </c>
       <c r="B257" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C257" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D257" t="s">
-        <v>343</v>
+        <v>56</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" t="s">
         <v>50</v>
       </c>
       <c r="B258" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="C258" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="D258" t="s">
-        <v>610</v>
+        <v>343</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" t="s">
         <v>50</v>
       </c>
       <c r="B259" t="s">
         <v>611</v>
       </c>
       <c r="C259" t="s">
         <v>612</v>
       </c>
-      <c r="D259"/>
+      <c r="D259" t="s">
+        <v>613</v>
+      </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" t="s">
         <v>50</v>
       </c>
       <c r="B260" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C260" t="s">
-        <v>614</v>
-[...1 lines deleted...]
-      <c r="D260" t="s">
         <v>615</v>
       </c>
+      <c r="D260"/>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" t="s">
         <v>50</v>
       </c>
       <c r="B261" t="s">
         <v>616</v>
       </c>
       <c r="C261" t="s">
         <v>617</v>
       </c>
       <c r="D261" t="s">
-        <v>343</v>
+        <v>618</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" t="s">
         <v>50</v>
       </c>
       <c r="B262" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C262" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D262" t="s">
-        <v>53</v>
+        <v>343</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" t="s">
-        <v>620</v>
+        <v>50</v>
       </c>
       <c r="B263" t="s">
         <v>621</v>
       </c>
       <c r="C263" t="s">
         <v>622</v>
       </c>
       <c r="D263" t="s">
-        <v>623</v>
+        <v>53</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="B264" t="s">
         <v>624</v>
       </c>
       <c r="C264" t="s">
         <v>625</v>
       </c>
       <c r="D264" t="s">
         <v>626</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265" t="s">
+        <v>623</v>
+      </c>
+      <c r="B265" t="s">
+        <v>627</v>
+      </c>
+      <c r="C265" t="s">
+        <v>628</v>
+      </c>
+      <c r="D265" t="s">
+        <v>629</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">