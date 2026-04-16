--- v7 (2026-03-23)
+++ v8 (2026-04-16)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Assam thrips, chilli thrips, flower thrips, strawberry thrips, yellow tea thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307669c1c69197733" w:history="1">
+            <w:hyperlink r:id="rId544369e0bc69dfdde" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId947469c1c6919779e" w:history="1">
+            <w:hyperlink r:id="rId391569e0bc69dfe4a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56475863" name="name539469c1c69197d0b" descr="15312.jpg"/>
+                  <wp:docPr id="22105310" name="name239469e0bc69e0653" descr="15312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId951369c1c69197d09" cstate="print"/>
+                          <a:blip r:embed="rId331069e0bc69e0650" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId206869c1c69197e44" w:history="1">
+            <w:hyperlink r:id="rId147469e0bc69e075d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6814,105 +6814,105 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a cryptic species complex containing morphologically indistinguishable species (see Notes on taxonomy and nomenclature).</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71949410" name="name588269c1c6919b15e" descr="SCITDO_distribution_map.jpg"/>
+            <wp:docPr id="91705525" name="name700869e0bc69e3e06" descr="SCITDO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITDO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId120969c1c6919b15a" cstate="print"/>
+                    <a:blip r:embed="rId984369e0bc69e3e01" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Belgium, Germany, Greece (Kriti), Israel, Netherlands, Portugal (mainland), Spain (mainland, Islas Canárias), Türkiye</w:t>
+        <w:t xml:space="preserve"> Belgium, Germany, Israel, Netherlands, Portugal (mainland), Spain (mainland, Islas Canárias), Türkiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cote d'Ivoire, Egypt, Ghana, Kenya, Tanzania, United Republic of, Uganda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10793,51 +10793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId452969c1c6919ccd5" w:history="1">
+      <w:hyperlink r:id="rId336169e0bc69e5ab8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e#</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10874,51 +10874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId546869c1c6919cd61" w:history="1">
+      <w:hyperlink r:id="rId151569e0bc69e5b48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11158,51 +11158,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hodges G, Edwards GB &amp; Dixon W (2005) Chilli thrips, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hood (Thysanoptera: Thripidae), a new pest thrips for Florida. Pest alert FDACS-P-01660. Florida Department of Agriculture and Consumer Service, Department of Primary Industries. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId747069c1c6919cf32" w:history="1">
+      <w:hyperlink r:id="rId411269e0bc69e5d15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 June 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14119,51 +14119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116669c1c6919e194" w:history="1">
+      <w:hyperlink r:id="rId850869e0bc69e7001" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14238,63 +14238,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93485133" name="name566869c1c6919e55c" descr="eu_funding_250.png"/>
+            <wp:docPr id="14789060" name="name795069e0bc69e7160" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId205469c1c6919e55a" cstate="print"/>
+                    <a:blip r:embed="rId292469e0bc69e715f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -14392,137 +14392,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38660646">
+  <w:abstractNum w:abstractNumId="68070244">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68046229">
+    <w:lvl w:ilvl="0" w:tplc="40160201">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68046229" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40160201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68046229" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40160201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68046229" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40160201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68046229" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40160201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68046229" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40160201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68046229" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40160201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68046229" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40160201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68046229" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40160201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38660645">
+  <w:abstractNum w:abstractNumId="68070243">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77142344">
+    <w:lvl w:ilvl="0" w:tplc="91226700">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15274,55 +15274,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38660645">
-    <w:abstractNumId w:val="38660645"/>
+  <w:num w:numId="68070243">
+    <w:abstractNumId w:val="68070243"/>
   </w:num>
-  <w:num w:numId="38660646">
-    <w:abstractNumId w:val="38660646"/>
+  <w:num w:numId="68070244">
+    <w:abstractNumId w:val="68070244"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26872,51 +26872,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId609768284" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId182843899" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId307669c1c69197733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/" TargetMode="External"/><Relationship Id="rId947469c1c6919779e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/categorization" TargetMode="External"/><Relationship Id="rId206869c1c69197e44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/photos" TargetMode="External"/><Relationship Id="rId452969c1c6919ccd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e" TargetMode="External"/><Relationship Id="rId546869c1c6919cd61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId747069c1c6919cf32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts" TargetMode="External"/><Relationship Id="rId116669c1c6919e194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId951369c1c69197d09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId951369c1c69197d09.jpg"/><Relationship Id="rId120969c1c6919b15a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId120969c1c6919b15a.jpg"/><Relationship Id="rId205469c1c6919e55a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId205469c1c6919e55a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId958397064" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId525985888" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId544369e0bc69dfdde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/" TargetMode="External"/><Relationship Id="rId391569e0bc69dfe4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/categorization" TargetMode="External"/><Relationship Id="rId147469e0bc69e075d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/photos" TargetMode="External"/><Relationship Id="rId336169e0bc69e5ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e" TargetMode="External"/><Relationship Id="rId151569e0bc69e5b48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId411269e0bc69e5d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts" TargetMode="External"/><Relationship Id="rId850869e0bc69e7001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId331069e0bc69e0650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId331069e0bc69e0650.jpg"/><Relationship Id="rId984369e0bc69e3e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId984369e0bc69e3e01.jpg"/><Relationship Id="rId292469e0bc69e715f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId292469e0bc69e715f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>