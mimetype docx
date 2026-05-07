--- v8 (2026-04-16)
+++ v9 (2026-05-07)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Assam thrips, chilli thrips, flower thrips, strawberry thrips, yellow tea thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544369e0bc69dfdde" w:history="1">
+            <w:hyperlink r:id="rId899669fcb8305a92a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391569e0bc69dfe4a" w:history="1">
+            <w:hyperlink r:id="rId528969fcb8305a994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22105310" name="name239469e0bc69e0653" descr="15312.jpg"/>
+                  <wp:docPr id="65651378" name="name715469fcb8305afc0" descr="15312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId331069e0bc69e0650" cstate="print"/>
+                          <a:blip r:embed="rId518769fcb8305afbe" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId147469e0bc69e075d" w:history="1">
+            <w:hyperlink r:id="rId199569fcb8305b123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4518,50 +4518,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lysimachia ruhmeriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Macadamia integrifolia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Magnolia grandiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malpighia glabra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6814,63 +6834,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a cryptic species complex containing morphologically indistinguishable species (see Notes on taxonomy and nomenclature).</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91705525" name="name700869e0bc69e3e06" descr="SCITDO_distribution_map.jpg"/>
+            <wp:docPr id="84868515" name="name298769fcb8305e2e0" descr="SCITDO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITDO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId984369e0bc69e3e01" cstate="print"/>
+                    <a:blip r:embed="rId684969fcb8305e2db" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6973,51 +6993,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Barbados, Cuba, Guadeloupe, Jamaica, Puerto Rico, Saint Lucia, Saint Vincent and the Grenadines, Trinidad and Tobago</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Brazil (Bahia, Ceara), Colombia, French Guiana, Peru, Suriname, Venezuela</w:t>
+        <w:t xml:space="preserve"> Brazil (Bahia, Ceara, Espirito Santo, Maranhao, Minas Gerais, Piaui, Sao Paulo), Colombia, French Guiana, Peru, Suriname, Venezuela</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Oceania:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Australia (New South Wales, Northern Territory, Queensland), New Caledonia, Papua New Guinea, Solomon Islands</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -10793,51 +10813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336169e0bc69e5ab8" w:history="1">
+      <w:hyperlink r:id="rId477369fcb8305fefc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e#</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10874,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151569e0bc69e5b48" w:history="1">
+      <w:hyperlink r:id="rId370869fcb8305ff8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11158,51 +11178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hodges G, Edwards GB &amp; Dixon W (2005) Chilli thrips, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hood (Thysanoptera: Thripidae), a new pest thrips for Florida. Pest alert FDACS-P-01660. Florida Department of Agriculture and Consumer Service, Department of Primary Industries. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId411269e0bc69e5d15" w:history="1">
+      <w:hyperlink r:id="rId694769fcb83060151" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 June 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14119,51 +14139,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId850869e0bc69e7001" w:history="1">
+      <w:hyperlink r:id="rId405469fcb830613f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14238,63 +14258,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14789060" name="name795069e0bc69e7160" descr="eu_funding_250.png"/>
+            <wp:docPr id="81859219" name="name880569fcb83061516" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId292469e0bc69e715f" cstate="print"/>
+                    <a:blip r:embed="rId746169fcb83061515" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -14392,137 +14412,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68070244">
+  <w:abstractNum w:abstractNumId="23968084">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40160201">
+    <w:lvl w:ilvl="0" w:tplc="86291523">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40160201" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86291523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40160201" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86291523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40160201" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86291523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40160201" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86291523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40160201" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86291523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40160201" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86291523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40160201" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86291523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40160201" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86291523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68070243">
+  <w:abstractNum w:abstractNumId="23968083">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91226700">
+    <w:lvl w:ilvl="0" w:tplc="22848999">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15274,55 +15294,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68070243">
-    <w:abstractNumId w:val="68070243"/>
+  <w:num w:numId="23968083">
+    <w:abstractNumId w:val="23968083"/>
   </w:num>
-  <w:num w:numId="68070244">
-    <w:abstractNumId w:val="68070244"/>
+  <w:num w:numId="23968084">
+    <w:abstractNumId w:val="23968084"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26872,51 +26892,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId958397064" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId525985888" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId544369e0bc69dfdde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/" TargetMode="External"/><Relationship Id="rId391569e0bc69dfe4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/categorization" TargetMode="External"/><Relationship Id="rId147469e0bc69e075d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/photos" TargetMode="External"/><Relationship Id="rId336169e0bc69e5ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e" TargetMode="External"/><Relationship Id="rId151569e0bc69e5b48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId411269e0bc69e5d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts" TargetMode="External"/><Relationship Id="rId850869e0bc69e7001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId331069e0bc69e0650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId331069e0bc69e0650.jpg"/><Relationship Id="rId984369e0bc69e3e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId984369e0bc69e3e01.jpg"/><Relationship Id="rId292469e0bc69e715f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId292469e0bc69e715f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId980193458" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId215530262" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId899669fcb8305a92a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/" TargetMode="External"/><Relationship Id="rId528969fcb8305a994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/categorization" TargetMode="External"/><Relationship Id="rId199569fcb8305b123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/photos" TargetMode="External"/><Relationship Id="rId477369fcb8305fefc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e" TargetMode="External"/><Relationship Id="rId370869fcb8305ff8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId694769fcb83060151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts" TargetMode="External"/><Relationship Id="rId405469fcb830613f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId518769fcb8305afbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId518769fcb8305afbe.jpg"/><Relationship Id="rId684969fcb8305e2db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId684969fcb8305e2db.jpg"/><Relationship Id="rId746169fcb83061515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId746169fcb83061515.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>