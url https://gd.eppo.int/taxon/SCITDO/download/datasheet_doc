--- v9 (2026-05-07)
+++ v10 (2026-05-28)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Assam thrips, chilli thrips, flower thrips, strawberry thrips, yellow tea thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899669fcb8305a92a" w:history="1">
+            <w:hyperlink r:id="rId74916a187996eca58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528969fcb8305a994" w:history="1">
+            <w:hyperlink r:id="rId95866a187996ecac5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65651378" name="name715469fcb8305afc0" descr="15312.jpg"/>
+                  <wp:docPr id="57686833" name="name15246a187996ed229" descr="15312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId518769fcb8305afbe" cstate="print"/>
+                          <a:blip r:embed="rId30026a187996ed227" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId199569fcb8305b123" w:history="1">
+            <w:hyperlink r:id="rId33026a187996ed366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6834,63 +6834,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a cryptic species complex containing morphologically indistinguishable species (see Notes on taxonomy and nomenclature).</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84868515" name="name298769fcb8305e2e0" descr="SCITDO_distribution_map.jpg"/>
+            <wp:docPr id="53958569" name="name36436a187996f0941" descr="SCITDO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITDO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId684969fcb8305e2db" cstate="print"/>
+                    <a:blip r:embed="rId53486a187996f093d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10813,51 +10813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId477369fcb8305fefc" w:history="1">
+      <w:hyperlink r:id="rId89966a187996f247c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e#</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10894,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId370869fcb8305ff8a" w:history="1">
+      <w:hyperlink r:id="rId30536a187996f250b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11178,51 +11178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hodges G, Edwards GB &amp; Dixon W (2005) Chilli thrips, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hood (Thysanoptera: Thripidae), a new pest thrips for Florida. Pest alert FDACS-P-01660. Florida Department of Agriculture and Consumer Service, Department of Primary Industries. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId694769fcb83060151" w:history="1">
+      <w:hyperlink r:id="rId32346a187996f26d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 June 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14139,51 +14139,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405469fcb830613f4" w:history="1">
+      <w:hyperlink r:id="rId58286a187996f39fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14258,63 +14258,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81859219" name="name880569fcb83061516" descr="eu_funding_250.png"/>
+            <wp:docPr id="43249652" name="name75936a187996f3b8c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId746169fcb83061515" cstate="print"/>
+                    <a:blip r:embed="rId68076a187996f3b8b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -14412,137 +14412,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23968084">
+  <w:abstractNum w:abstractNumId="80152184">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86291523">
+    <w:lvl w:ilvl="0" w:tplc="49462136">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86291523" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49462136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86291523" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49462136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86291523" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49462136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86291523" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49462136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86291523" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49462136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86291523" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49462136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86291523" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49462136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86291523" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49462136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23968083">
+  <w:abstractNum w:abstractNumId="80152183">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22848999">
+    <w:lvl w:ilvl="0" w:tplc="98877704">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15294,55 +15294,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23968083">
-    <w:abstractNumId w:val="23968083"/>
+  <w:num w:numId="80152183">
+    <w:abstractNumId w:val="80152183"/>
   </w:num>
-  <w:num w:numId="23968084">
-    <w:abstractNumId w:val="23968084"/>
+  <w:num w:numId="80152184">
+    <w:abstractNumId w:val="80152184"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26892,51 +26892,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId980193458" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId215530262" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId899669fcb8305a92a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/" TargetMode="External"/><Relationship Id="rId528969fcb8305a994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/categorization" TargetMode="External"/><Relationship Id="rId199569fcb8305b123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/photos" TargetMode="External"/><Relationship Id="rId477369fcb8305fefc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e" TargetMode="External"/><Relationship Id="rId370869fcb8305ff8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId694769fcb83060151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts" TargetMode="External"/><Relationship Id="rId405469fcb830613f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId518769fcb8305afbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId518769fcb8305afbe.jpg"/><Relationship Id="rId684969fcb8305e2db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId684969fcb8305e2db.jpg"/><Relationship Id="rId746169fcb83061515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId746169fcb83061515.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId186116032" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId836374750" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74916a187996eca58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/" TargetMode="External"/><Relationship Id="rId95866a187996ecac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/categorization" TargetMode="External"/><Relationship Id="rId33026a187996ed366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/photos" TargetMode="External"/><Relationship Id="rId89966a187996f247c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e" TargetMode="External"/><Relationship Id="rId30536a187996f250b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId32346a187996f26d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts" TargetMode="External"/><Relationship Id="rId58286a187996f39fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30026a187996ed227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30026a187996ed227.jpg"/><Relationship Id="rId53486a187996f093d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53486a187996f093d.jpg"/><Relationship Id="rId68076a187996f3b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68076a187996f3b8b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>