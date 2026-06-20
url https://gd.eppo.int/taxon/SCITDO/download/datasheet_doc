--- v10 (2026-05-28)
+++ v11 (2026-06-20)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Assam thrips, chilli thrips, flower thrips, strawberry thrips, yellow tea thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74916a187996eca58" w:history="1">
+            <w:hyperlink r:id="rId26036a368cb9903b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95866a187996ecac5" w:history="1">
+            <w:hyperlink r:id="rId66586a368cb990427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57686833" name="name15246a187996ed229" descr="15312.jpg"/>
+                  <wp:docPr id="6370147" name="name99086a368cb99057c" descr="15312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30026a187996ed227" cstate="print"/>
+                          <a:blip r:embed="rId45136a368cb99057b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33026a187996ed366" w:history="1">
+            <w:hyperlink r:id="rId55576a368cb990aa0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6834,63 +6834,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a cryptic species complex containing morphologically indistinguishable species (see Notes on taxonomy and nomenclature).</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53958569" name="name36436a187996f0941" descr="SCITDO_distribution_map.jpg"/>
+            <wp:docPr id="12178185" name="name58466a368cb994155" descr="SCITDO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITDO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53486a187996f093d" cstate="print"/>
+                    <a:blip r:embed="rId30196a368cb99414f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10813,51 +10813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89966a187996f247c" w:history="1">
+      <w:hyperlink r:id="rId29866a368cb995e4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e#</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10894,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30536a187996f250b" w:history="1">
+      <w:hyperlink r:id="rId34416a368cb995edb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11178,51 +11178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hodges G, Edwards GB &amp; Dixon W (2005) Chilli thrips, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hood (Thysanoptera: Thripidae), a new pest thrips for Florida. Pest alert FDACS-P-01660. Florida Department of Agriculture and Consumer Service, Department of Primary Industries. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32346a187996f26d3" w:history="1">
+      <w:hyperlink r:id="rId10706a368cb9960ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 June 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14139,51 +14139,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58286a187996f39fe" w:history="1">
+      <w:hyperlink r:id="rId59366a368cb997962" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14258,63 +14258,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43249652" name="name75936a187996f3b8c" descr="eu_funding_250.png"/>
+            <wp:docPr id="43241808" name="name77416a368cb997c5c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68076a187996f3b8b" cstate="print"/>
+                    <a:blip r:embed="rId67966a368cb997c5b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -14412,137 +14412,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80152184">
+  <w:abstractNum w:abstractNumId="83588292">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49462136">
+    <w:lvl w:ilvl="0" w:tplc="58959888">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49462136" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58959888" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49462136" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58959888" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49462136" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58959888" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49462136" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58959888" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49462136" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58959888" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49462136" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58959888" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49462136" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58959888" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49462136" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58959888" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80152183">
+  <w:abstractNum w:abstractNumId="83588291">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98877704">
+    <w:lvl w:ilvl="0" w:tplc="54527050">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15294,55 +15294,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80152183">
-    <w:abstractNumId w:val="80152183"/>
+  <w:num w:numId="83588291">
+    <w:abstractNumId w:val="83588291"/>
   </w:num>
-  <w:num w:numId="80152184">
-    <w:abstractNumId w:val="80152184"/>
+  <w:num w:numId="83588292">
+    <w:abstractNumId w:val="83588292"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26892,51 +26892,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId186116032" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId836374750" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74916a187996eca58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/" TargetMode="External"/><Relationship Id="rId95866a187996ecac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/categorization" TargetMode="External"/><Relationship Id="rId33026a187996ed366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/photos" TargetMode="External"/><Relationship Id="rId89966a187996f247c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e" TargetMode="External"/><Relationship Id="rId30536a187996f250b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId32346a187996f26d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts" TargetMode="External"/><Relationship Id="rId58286a187996f39fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30026a187996ed227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30026a187996ed227.jpg"/><Relationship Id="rId53486a187996f093d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53486a187996f093d.jpg"/><Relationship Id="rId68076a187996f3b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68076a187996f3b8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId908280635" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId878795887" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26036a368cb9903b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/" TargetMode="External"/><Relationship Id="rId66586a368cb990427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/categorization" TargetMode="External"/><Relationship Id="rId55576a368cb990aa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/photos" TargetMode="External"/><Relationship Id="rId29866a368cb995e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e" TargetMode="External"/><Relationship Id="rId34416a368cb995edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId10706a368cb9960ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts" TargetMode="External"/><Relationship Id="rId59366a368cb997962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45136a368cb99057b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45136a368cb99057b.jpg"/><Relationship Id="rId30196a368cb99414f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30196a368cb99414f.jpg"/><Relationship Id="rId67966a368cb997c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67966a368cb997c5b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>