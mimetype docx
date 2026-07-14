--- v11 (2026-06-20)
+++ v12 (2026-07-14)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Assam thrips, chilli thrips, flower thrips, strawberry thrips, yellow tea thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26036a368cb9903b8" w:history="1">
+            <w:hyperlink r:id="rId52506a55e09f6a6ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66586a368cb990427" w:history="1">
+            <w:hyperlink r:id="rId14096a55e09f6a75c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6370147" name="name99086a368cb99057c" descr="15312.jpg"/>
+                  <wp:docPr id="98257209" name="name93206a55e09f6b02d" descr="15312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45136a368cb99057b" cstate="print"/>
+                          <a:blip r:embed="rId58446a55e09f6b02b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId55576a368cb990aa0" w:history="1">
+            <w:hyperlink r:id="rId73326a55e09f6b17e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6834,105 +6834,105 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a cryptic species complex containing morphologically indistinguishable species (see Notes on taxonomy and nomenclature).</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12178185" name="name58466a368cb994155" descr="SCITDO_distribution_map.jpg"/>
+            <wp:docPr id="69091257" name="name90096a55e09f6eb28" descr="SCITDO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITDO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30196a368cb99414f" cstate="print"/>
+                    <a:blip r:embed="rId92336a55e09f6eb25" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Belgium, Germany, Israel, Netherlands, Portugal (mainland), Spain (mainland, Islas Canárias), Türkiye</w:t>
+        <w:t xml:space="preserve"> Belgium, Israel, Netherlands, Portugal (mainland), Spain (mainland, Islas Canárias), Türkiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cote d'Ivoire, Egypt, Ghana, Kenya, Tanzania, United Republic of, Uganda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10813,51 +10813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29866a368cb995e4b" w:history="1">
+      <w:hyperlink r:id="rId12986a55e09f7067a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e#</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10894,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34416a368cb995edb" w:history="1">
+      <w:hyperlink r:id="rId59096a55e09f70709" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11178,51 +11178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hodges G, Edwards GB &amp; Dixon W (2005) Chilli thrips, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hood (Thysanoptera: Thripidae), a new pest thrips for Florida. Pest alert FDACS-P-01660. Florida Department of Agriculture and Consumer Service, Department of Primary Industries. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10706a368cb9960ac" w:history="1">
+      <w:hyperlink r:id="rId87416a55e09f708cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 June 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14139,51 +14139,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59366a368cb997962" w:history="1">
+      <w:hyperlink r:id="rId91696a55e09f71b3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14258,63 +14258,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43241808" name="name77416a368cb997c5c" descr="eu_funding_250.png"/>
+            <wp:docPr id="85440285" name="name64556a55e09f71c7f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67966a368cb997c5b" cstate="print"/>
+                    <a:blip r:embed="rId11896a55e09f71c7e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -14412,137 +14412,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83588292">
+  <w:abstractNum w:abstractNumId="38967353">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58959888">
+    <w:lvl w:ilvl="0" w:tplc="87539525">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58959888" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87539525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58959888" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87539525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58959888" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87539525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58959888" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87539525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58959888" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87539525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58959888" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87539525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58959888" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87539525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58959888" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87539525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83588291">
+  <w:abstractNum w:abstractNumId="38967352">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54527050">
+    <w:lvl w:ilvl="0" w:tplc="53955794">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15294,55 +15294,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83588291">
-    <w:abstractNumId w:val="83588291"/>
+  <w:num w:numId="38967352">
+    <w:abstractNumId w:val="38967352"/>
   </w:num>
-  <w:num w:numId="83588292">
-    <w:abstractNumId w:val="83588292"/>
+  <w:num w:numId="38967353">
+    <w:abstractNumId w:val="38967353"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26892,51 +26892,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId908280635" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId878795887" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26036a368cb9903b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/" TargetMode="External"/><Relationship Id="rId66586a368cb990427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/categorization" TargetMode="External"/><Relationship Id="rId55576a368cb990aa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/photos" TargetMode="External"/><Relationship Id="rId29866a368cb995e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e" TargetMode="External"/><Relationship Id="rId34416a368cb995edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId10706a368cb9960ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts" TargetMode="External"/><Relationship Id="rId59366a368cb997962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45136a368cb99057b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45136a368cb99057b.jpg"/><Relationship Id="rId30196a368cb99414f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30196a368cb99414f.jpg"/><Relationship Id="rId67966a368cb997c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67966a368cb997c5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId319075512" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId761059022" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52506a55e09f6a6ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/" TargetMode="External"/><Relationship Id="rId14096a55e09f6a75c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/categorization" TargetMode="External"/><Relationship Id="rId73326a55e09f6b17e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/photos" TargetMode="External"/><Relationship Id="rId12986a55e09f7067a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e" TargetMode="External"/><Relationship Id="rId59096a55e09f70709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId87416a55e09f708cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts" TargetMode="External"/><Relationship Id="rId91696a55e09f71b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58446a55e09f6b02b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58446a55e09f6b02b.jpg"/><Relationship Id="rId92336a55e09f6eb25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92336a55e09f6eb25.jpg"/><Relationship Id="rId11896a55e09f71c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11896a55e09f71c7e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>