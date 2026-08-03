--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Assam thrips, chilli thrips, flower thrips, strawberry thrips, yellow tea thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52506a55e09f6a6ea" w:history="1">
+            <w:hyperlink r:id="rId21476a70808b6dc75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14096a55e09f6a75c" w:history="1">
+            <w:hyperlink r:id="rId53316a70808b6dce3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98257209" name="name93206a55e09f6b02d" descr="15312.jpg"/>
+                  <wp:docPr id="78921057" name="name33416a70808b6e5f8" descr="15312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58446a55e09f6b02b" cstate="print"/>
+                          <a:blip r:embed="rId74206a70808b6e5f6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73326a55e09f6b17e" w:history="1">
+            <w:hyperlink r:id="rId15056a70808b6e783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6834,63 +6834,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a cryptic species complex containing morphologically indistinguishable species (see Notes on taxonomy and nomenclature).</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69091257" name="name90096a55e09f6eb28" descr="SCITDO_distribution_map.jpg"/>
+            <wp:docPr id="69529101" name="name34316a70808b71ef4" descr="SCITDO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITDO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92336a55e09f6eb25" cstate="print"/>
+                    <a:blip r:embed="rId81676a70808b71ef1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10813,51 +10813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12986a55e09f7067a" w:history="1">
+      <w:hyperlink r:id="rId39996a70808b74f52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e#</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10894,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59096a55e09f70709" w:history="1">
+      <w:hyperlink r:id="rId80386a70808b74fe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11178,51 +11178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hodges G, Edwards GB &amp; Dixon W (2005) Chilli thrips, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hood (Thysanoptera: Thripidae), a new pest thrips for Florida. Pest alert FDACS-P-01660. Florida Department of Agriculture and Consumer Service, Department of Primary Industries. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87416a55e09f708cf" w:history="1">
+      <w:hyperlink r:id="rId96096a70808b751a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 June 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14139,51 +14139,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91696a55e09f71b3e" w:history="1">
+      <w:hyperlink r:id="rId33496a70808b76466" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14258,63 +14258,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85440285" name="name64556a55e09f71c7f" descr="eu_funding_250.png"/>
+            <wp:docPr id="55293751" name="name54466a70808b76ad6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11896a55e09f71c7e" cstate="print"/>
+                    <a:blip r:embed="rId97356a70808b76ad3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -14412,137 +14412,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38967353">
+  <w:abstractNum w:abstractNumId="81869429">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87539525">
+    <w:lvl w:ilvl="0" w:tplc="65059554">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87539525" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65059554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87539525" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65059554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87539525" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65059554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87539525" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65059554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87539525" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65059554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87539525" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65059554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87539525" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65059554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87539525" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65059554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38967352">
+  <w:abstractNum w:abstractNumId="81869428">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53955794">
+    <w:lvl w:ilvl="0" w:tplc="76403817">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15294,55 +15294,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38967352">
-    <w:abstractNumId w:val="38967352"/>
+  <w:num w:numId="81869428">
+    <w:abstractNumId w:val="81869428"/>
   </w:num>
-  <w:num w:numId="38967353">
-    <w:abstractNumId w:val="38967353"/>
+  <w:num w:numId="81869429">
+    <w:abstractNumId w:val="81869429"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26892,51 +26892,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId319075512" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId761059022" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52506a55e09f6a6ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/" TargetMode="External"/><Relationship Id="rId14096a55e09f6a75c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/categorization" TargetMode="External"/><Relationship Id="rId73326a55e09f6b17e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/photos" TargetMode="External"/><Relationship Id="rId12986a55e09f7067a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e" TargetMode="External"/><Relationship Id="rId59096a55e09f70709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId87416a55e09f708cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts" TargetMode="External"/><Relationship Id="rId91696a55e09f71b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58446a55e09f6b02b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58446a55e09f6b02b.jpg"/><Relationship Id="rId92336a55e09f6eb25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92336a55e09f6eb25.jpg"/><Relationship Id="rId11896a55e09f71c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11896a55e09f71c7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId825190984" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId725491467" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21476a70808b6dc75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/" TargetMode="External"/><Relationship Id="rId53316a70808b6dce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/categorization" TargetMode="External"/><Relationship Id="rId15056a70808b6e783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/photos" TargetMode="External"/><Relationship Id="rId39996a70808b74f52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e" TargetMode="External"/><Relationship Id="rId80386a70808b74fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId96096a70808b751a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts" TargetMode="External"/><Relationship Id="rId33496a70808b76466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74206a70808b6e5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74206a70808b6e5f6.jpg"/><Relationship Id="rId81676a70808b71ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81676a70808b71ef1.jpg"/><Relationship Id="rId97356a70808b76ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97356a70808b76ad3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>