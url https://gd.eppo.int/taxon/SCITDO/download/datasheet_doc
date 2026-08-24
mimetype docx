--- v13 (2026-08-03)
+++ v14 (2026-08-24)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Assam thrips, chilli thrips, flower thrips, strawberry thrips, yellow tea thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21476a70808b6dc75" w:history="1">
+            <w:hyperlink r:id="rId89426a8b922051fd5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53316a70808b6dce3" w:history="1">
+            <w:hyperlink r:id="rId57686a8b9220520b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78921057" name="name33416a70808b6e5f8" descr="15312.jpg"/>
+                  <wp:docPr id="42724575" name="name11776a8b922052a41" descr="15312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74206a70808b6e5f6" cstate="print"/>
+                          <a:blip r:embed="rId61306a8b922052a3e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15056a70808b6e783" w:history="1">
+            <w:hyperlink r:id="rId16146a8b922052b9a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6834,63 +6834,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a cryptic species complex containing morphologically indistinguishable species (see Notes on taxonomy and nomenclature).</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69529101" name="name34316a70808b71ef4" descr="SCITDO_distribution_map.jpg"/>
+            <wp:docPr id="84202177" name="name91706a8b922056cbf" descr="SCITDO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITDO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81676a70808b71ef1" cstate="print"/>
+                    <a:blip r:embed="rId21226a8b922056cbb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10813,51 +10813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39996a70808b74f52" w:history="1">
+      <w:hyperlink r:id="rId92906a8b92205886d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e#</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10894,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80386a70808b74fe1" w:history="1">
+      <w:hyperlink r:id="rId37306a8b9220588fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11178,51 +11178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hodges G, Edwards GB &amp; Dixon W (2005) Chilli thrips, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hood (Thysanoptera: Thripidae), a new pest thrips for Florida. Pest alert FDACS-P-01660. Florida Department of Agriculture and Consumer Service, Department of Primary Industries. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96096a70808b751a9" w:history="1">
+      <w:hyperlink r:id="rId27016a8b922058ac8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 June 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14139,51 +14139,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33496a70808b76466" w:history="1">
+      <w:hyperlink r:id="rId24136a8b922059d96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14258,63 +14258,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55293751" name="name54466a70808b76ad6" descr="eu_funding_250.png"/>
+            <wp:docPr id="72913585" name="name30806a8b92205a37d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97356a70808b76ad3" cstate="print"/>
+                    <a:blip r:embed="rId75006a8b92205a37b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -14412,137 +14412,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81869429">
+  <w:abstractNum w:abstractNumId="14978303">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65059554">
+    <w:lvl w:ilvl="0" w:tplc="75011804">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65059554" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75011804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65059554" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75011804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65059554" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75011804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65059554" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75011804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65059554" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75011804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65059554" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75011804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65059554" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75011804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65059554" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75011804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81869428">
+  <w:abstractNum w:abstractNumId="14978302">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76403817">
+    <w:lvl w:ilvl="0" w:tplc="51950500">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15294,55 +15294,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81869428">
-    <w:abstractNumId w:val="81869428"/>
+  <w:num w:numId="14978302">
+    <w:abstractNumId w:val="14978302"/>
   </w:num>
-  <w:num w:numId="81869429">
-    <w:abstractNumId w:val="81869429"/>
+  <w:num w:numId="14978303">
+    <w:abstractNumId w:val="14978303"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26892,51 +26892,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId825190984" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId725491467" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21476a70808b6dc75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/" TargetMode="External"/><Relationship Id="rId53316a70808b6dce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/categorization" TargetMode="External"/><Relationship Id="rId15056a70808b6e783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/photos" TargetMode="External"/><Relationship Id="rId39996a70808b74f52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e" TargetMode="External"/><Relationship Id="rId80386a70808b74fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId96096a70808b751a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts" TargetMode="External"/><Relationship Id="rId33496a70808b76466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74206a70808b6e5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74206a70808b6e5f6.jpg"/><Relationship Id="rId81676a70808b71ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81676a70808b71ef1.jpg"/><Relationship Id="rId97356a70808b76ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97356a70808b76ad3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId608621498" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509680967" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89426a8b922051fd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/" TargetMode="External"/><Relationship Id="rId57686a8b9220520b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/categorization" TargetMode="External"/><Relationship Id="rId16146a8b922052b9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/photos" TargetMode="External"/><Relationship Id="rId92906a8b92205886d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e" TargetMode="External"/><Relationship Id="rId37306a8b9220588fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId27016a8b922058ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts" TargetMode="External"/><Relationship Id="rId24136a8b922059d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61306a8b922052a3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61306a8b922052a3e.jpg"/><Relationship Id="rId21226a8b922056cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21226a8b922056cbb.jpg"/><Relationship Id="rId75006a8b92205a37b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75006a8b92205a37b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>