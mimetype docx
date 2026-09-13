--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Assam thrips, chilli thrips, flower thrips, strawberry thrips, yellow tea thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89426a8b922051fd5" w:history="1">
+            <w:hyperlink r:id="rId82896aa629ffa58b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57686a8b9220520b3" w:history="1">
+            <w:hyperlink r:id="rId35986aa629ffa591f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42724575" name="name11776a8b922052a41" descr="15312.jpg"/>
+                  <wp:docPr id="2145277" name="name99806aa629ffa61a0" descr="15312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61306a8b922052a3e" cstate="print"/>
+                          <a:blip r:embed="rId29446aa629ffa619d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16146a8b922052b9a" w:history="1">
+            <w:hyperlink r:id="rId83256aa629ffa631e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6834,63 +6834,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a cryptic species complex containing morphologically indistinguishable species (see Notes on taxonomy and nomenclature).</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84202177" name="name91706a8b922056cbf" descr="SCITDO_distribution_map.jpg"/>
+            <wp:docPr id="13651706" name="name46446aa629ffa97d3" descr="SCITDO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITDO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21226a8b922056cbb" cstate="print"/>
+                    <a:blip r:embed="rId48136aa629ffa97cf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10813,51 +10813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92906a8b92205886d" w:history="1">
+      <w:hyperlink r:id="rId21006aa629ffab3dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e#</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10894,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37306a8b9220588fc" w:history="1">
+      <w:hyperlink r:id="rId87846aa629ffab46b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11178,51 +11178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hodges G, Edwards GB &amp; Dixon W (2005) Chilli thrips, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hood (Thysanoptera: Thripidae), a new pest thrips for Florida. Pest alert FDACS-P-01660. Florida Department of Agriculture and Consumer Service, Department of Primary Industries. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27016a8b922058ac8" w:history="1">
+      <w:hyperlink r:id="rId63256aa629ffab637" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 June 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14139,51 +14139,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24136a8b922059d96" w:history="1">
+      <w:hyperlink r:id="rId96976aa629ffac904" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14258,63 +14258,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72913585" name="name30806a8b92205a37d" descr="eu_funding_250.png"/>
+            <wp:docPr id="72341797" name="name79776aa629fface0d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75006a8b92205a37b" cstate="print"/>
+                    <a:blip r:embed="rId83466aa629fface0b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -14412,137 +14412,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14978303">
+  <w:abstractNum w:abstractNumId="53650419">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75011804">
+    <w:lvl w:ilvl="0" w:tplc="53240599">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75011804" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53240599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75011804" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53240599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75011804" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53240599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75011804" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53240599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75011804" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53240599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75011804" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53240599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75011804" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53240599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75011804" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53240599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14978302">
+  <w:abstractNum w:abstractNumId="53650418">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51950500">
+    <w:lvl w:ilvl="0" w:tplc="68314354">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15294,55 +15294,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14978302">
-    <w:abstractNumId w:val="14978302"/>
+  <w:num w:numId="53650418">
+    <w:abstractNumId w:val="53650418"/>
   </w:num>
-  <w:num w:numId="14978303">
-    <w:abstractNumId w:val="14978303"/>
+  <w:num w:numId="53650419">
+    <w:abstractNumId w:val="53650419"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26892,51 +26892,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId608621498" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509680967" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89426a8b922051fd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/" TargetMode="External"/><Relationship Id="rId57686a8b9220520b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/categorization" TargetMode="External"/><Relationship Id="rId16146a8b922052b9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/photos" TargetMode="External"/><Relationship Id="rId92906a8b92205886d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e" TargetMode="External"/><Relationship Id="rId37306a8b9220588fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId27016a8b922058ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts" TargetMode="External"/><Relationship Id="rId24136a8b922059d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61306a8b922052a3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61306a8b922052a3e.jpg"/><Relationship Id="rId21226a8b922056cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21226a8b922056cbb.jpg"/><Relationship Id="rId75006a8b92205a37b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75006a8b92205a37b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId679330717" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId459721263" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82896aa629ffa58b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/" TargetMode="External"/><Relationship Id="rId35986aa629ffa591f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/categorization" TargetMode="External"/><Relationship Id="rId83256aa629ffa631e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITDO/photos" TargetMode="External"/><Relationship Id="rId21006aa629ffab3dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.maps.arcgis.com/apps/MapJournal/index.html?appid=d7daac97ff284b13a5b00a687be75d5e" TargetMode="External"/><Relationship Id="rId87846aa629ffab46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId63256aa629ffab637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/Agriculture-Industry/Pests-and-Diseases/Plant-Pests-and-Diseases/Pest-Alerts" TargetMode="External"/><Relationship Id="rId96976aa629ffac904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29446aa629ffa619d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29446aa629ffa619d.jpg"/><Relationship Id="rId48136aa629ffa97cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48136aa629ffa97cf.jpg"/><Relationship Id="rId83466aa629fface0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83466aa629fface0b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>