--- v6 (2026-03-13)
+++ v7 (2026-04-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> California citrus thrips, citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504269b36689e346a" w:history="1">
+            <w:hyperlink r:id="rId681169cdf5769db0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721869b36689e34d5" w:history="1">
+            <w:hyperlink r:id="rId375269cdf5769db7b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71196156" name="name178569b36689e3d38" descr="14332.jpg"/>
+                  <wp:docPr id="19456988" name="name987669cdf5769e3c2" descr="14332.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14332.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId177769b36689e3d36" cstate="print"/>
+                          <a:blip r:embed="rId358169cdf5769e3be" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId206369b36689e3e7a" w:history="1">
+            <w:hyperlink r:id="rId243169cdf5769e509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1427,63 +1427,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is found in warm climates that are ranging from tropical to arid conditions. It is known to be found in North America in the USA and Mexico. There are some uncertainties on the distribution outside of North America. In 2022, it was first found in the EPPO region in Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71815708" name="name452469b36689e501f" descr="SCITCI_distribution_map.jpg"/>
+            <wp:docPr id="4607182" name="name247969cdf5769f68b" descr="SCITCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId908669b36689e501c" cstate="print"/>
+                    <a:blip r:embed="rId435769cdf5769f687" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3144,51 +3144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28-32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) Final group pest risk analysis for thrips and orthotospoviruses on fresh fruit, vegetable, cut-flower and foliage imports. Department of Agriculture and Water resources. 208 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId441169b36689e5e91" w:history="1">
+      <w:hyperlink r:id="rId359369cdf576a05ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3341,51 +3341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5189, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId541369b36689e600e" w:history="1">
+      <w:hyperlink r:id="rId108169cdf576a073e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3442,101 +3442,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) EN‐1564, 21 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId912269b36689e60b7" w:history="1">
+      <w:hyperlink r:id="rId907969cdf576a07e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId182069b36689e612c" w:history="1">
+      <w:hyperlink r:id="rId659269cdf576a083c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/SCITAU/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3582,51 +3582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId967669b36689e61de" w:history="1">
+      <w:hyperlink r:id="rId132969cdf576a08ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,51 +3719,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 52-56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grafton-Cardwell EE, Morse JG, Haviland DR &amp; Faber BA (2020) Citrus Pest Management Guidelines: Citrus thrips. UCIPM guidelines. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId919469b36689e63aa" w:history="1">
+      <w:hyperlink r:id="rId403969cdf576a09a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4108,51 +4108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId858869b36689e667e" w:history="1">
+      <w:hyperlink r:id="rId874569cdf576a0c30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4218,51 +4218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId893169b36689e673a" w:history="1">
+      <w:hyperlink r:id="rId465369cdf576a0ce9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4337,63 +4337,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92203076" name="name474669b36689e686f" descr="eu_funding_250.png"/>
+            <wp:docPr id="78867896" name="name936069cdf576a0e0c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId762969b36689e686e" cstate="print"/>
+                    <a:blip r:embed="rId434269cdf576a0e0b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55016220">
+  <w:abstractNum w:abstractNumId="81845987">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15073974">
+    <w:lvl w:ilvl="0" w:tplc="31761832">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15073974" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31761832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15073974" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31761832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15073974" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31761832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15073974" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31761832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15073974" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31761832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15073974" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31761832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15073974" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31761832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15073974" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31761832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55016219">
+  <w:abstractNum w:abstractNumId="81845986">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75496665">
+    <w:lvl w:ilvl="0" w:tplc="46669172">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55016219">
-    <w:abstractNumId w:val="55016219"/>
+  <w:num w:numId="81845986">
+    <w:abstractNumId w:val="81845986"/>
   </w:num>
-  <w:num w:numId="55016220">
-    <w:abstractNumId w:val="55016220"/>
+  <w:num w:numId="81845987">
+    <w:abstractNumId w:val="81845987"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId908767218" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId502296081" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId504269b36689e346a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId721869b36689e34d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId206369b36689e3e7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId441169b36689e5e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId541369b36689e600e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId912269b36689e60b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId182069b36689e612c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId967669b36689e61de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId919469b36689e63aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId858869b36689e667e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId893169b36689e673a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId177769b36689e3d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId177769b36689e3d36.jpg"/><Relationship Id="rId908669b36689e501c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId908669b36689e501c.jpg"/><Relationship Id="rId762969b36689e686e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId762969b36689e686e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId597272261" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId883574234" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId681169cdf5769db0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId375269cdf5769db7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId243169cdf5769e509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId359369cdf576a05ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId108169cdf576a073e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId907969cdf576a07e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId659269cdf576a083c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId132969cdf576a08ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId403969cdf576a09a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId874569cdf576a0c30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId465369cdf576a0ce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId358169cdf5769e3be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId358169cdf5769e3be.jpg"/><Relationship Id="rId435769cdf5769f687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId435769cdf5769f687.jpg"/><Relationship Id="rId434269cdf576a0e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId434269cdf576a0e0b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>