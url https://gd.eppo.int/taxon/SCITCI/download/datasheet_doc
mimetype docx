--- v7 (2026-04-02)
+++ v8 (2026-04-22)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> California citrus thrips, citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681169cdf5769db0d" w:history="1">
+            <w:hyperlink r:id="rId403569e94a96c8c27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375269cdf5769db7b" w:history="1">
+            <w:hyperlink r:id="rId139469e94a96c8c90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19456988" name="name987669cdf5769e3c2" descr="14332.jpg"/>
+                  <wp:docPr id="29688204" name="name992069e94a96c9498" descr="14332.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14332.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId358169cdf5769e3be" cstate="print"/>
+                          <a:blip r:embed="rId596169e94a96c9496" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId243169cdf5769e509" w:history="1">
+            <w:hyperlink r:id="rId360269e94a96c95ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1427,63 +1427,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is found in warm climates that are ranging from tropical to arid conditions. It is known to be found in North America in the USA and Mexico. There are some uncertainties on the distribution outside of North America. In 2022, it was first found in the EPPO region in Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4607182" name="name247969cdf5769f68b" descr="SCITCI_distribution_map.jpg"/>
+            <wp:docPr id="50872903" name="name231169e94a96cd152" descr="SCITCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId435769cdf5769f687" cstate="print"/>
+                    <a:blip r:embed="rId995669e94a96cd14d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3144,51 +3144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28-32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) Final group pest risk analysis for thrips and orthotospoviruses on fresh fruit, vegetable, cut-flower and foliage imports. Department of Agriculture and Water resources. 208 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId359369cdf576a05ce" w:history="1">
+      <w:hyperlink r:id="rId850569e94a96ce9fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3341,51 +3341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5189, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108169cdf576a073e" w:history="1">
+      <w:hyperlink r:id="rId315969e94a96cee13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3442,101 +3442,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) EN‐1564, 21 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId907969cdf576a07e9" w:history="1">
+      <w:hyperlink r:id="rId932569e94a96ceeed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId659269cdf576a083c" w:history="1">
+      <w:hyperlink r:id="rId555469e94a96cef6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/SCITAU/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3582,51 +3582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId132969cdf576a08ca" w:history="1">
+      <w:hyperlink r:id="rId480769e94a96cf000" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,51 +3719,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 52-56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grafton-Cardwell EE, Morse JG, Haviland DR &amp; Faber BA (2020) Citrus Pest Management Guidelines: Citrus thrips. UCIPM guidelines. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403969cdf576a09a8" w:history="1">
+      <w:hyperlink r:id="rId962569e94a96cf138" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4108,51 +4108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId874569cdf576a0c30" w:history="1">
+      <w:hyperlink r:id="rId584569e94a96cf447" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4218,51 +4218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId465369cdf576a0ce9" w:history="1">
+      <w:hyperlink r:id="rId449869e94a96cf61f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4337,63 +4337,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78867896" name="name936069cdf576a0e0c" descr="eu_funding_250.png"/>
+            <wp:docPr id="95328158" name="name187769e94a96cf8d8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId434269cdf576a0e0b" cstate="print"/>
+                    <a:blip r:embed="rId628569e94a96cf8d6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81845987">
+  <w:abstractNum w:abstractNumId="25472191">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31761832">
+    <w:lvl w:ilvl="0" w:tplc="12286179">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31761832" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12286179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31761832" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12286179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31761832" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12286179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31761832" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12286179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31761832" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12286179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31761832" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12286179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31761832" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12286179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31761832" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12286179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81845986">
+  <w:abstractNum w:abstractNumId="25472190">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46669172">
+    <w:lvl w:ilvl="0" w:tplc="88541402">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81845986">
-    <w:abstractNumId w:val="81845986"/>
+  <w:num w:numId="25472190">
+    <w:abstractNumId w:val="25472190"/>
   </w:num>
-  <w:num w:numId="81845987">
-    <w:abstractNumId w:val="81845987"/>
+  <w:num w:numId="25472191">
+    <w:abstractNumId w:val="25472191"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId597272261" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId883574234" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId681169cdf5769db0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId375269cdf5769db7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId243169cdf5769e509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId359369cdf576a05ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId108169cdf576a073e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId907969cdf576a07e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId659269cdf576a083c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId132969cdf576a08ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId403969cdf576a09a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId874569cdf576a0c30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId465369cdf576a0ce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId358169cdf5769e3be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId358169cdf5769e3be.jpg"/><Relationship Id="rId435769cdf5769f687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId435769cdf5769f687.jpg"/><Relationship Id="rId434269cdf576a0e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId434269cdf576a0e0b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId868419850" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId998828551" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId403569e94a96c8c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId139469e94a96c8c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId360269e94a96c95ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId850569e94a96ce9fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId315969e94a96cee13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId932569e94a96ceeed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId555469e94a96cef6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId480769e94a96cf000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId962569e94a96cf138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId584569e94a96cf447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId449869e94a96cf61f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId596169e94a96c9496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId596169e94a96c9496.jpg"/><Relationship Id="rId995669e94a96cd14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId995669e94a96cd14d.jpg"/><Relationship Id="rId628569e94a96cf8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId628569e94a96cf8d6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>