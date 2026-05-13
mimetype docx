--- v8 (2026-04-22)
+++ v9 (2026-05-13)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> California citrus thrips, citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403569e94a96c8c27" w:history="1">
+            <w:hyperlink r:id="rId36026a04b2f190c8b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139469e94a96c8c90" w:history="1">
+            <w:hyperlink r:id="rId99856a04b2f190cf4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29688204" name="name992069e94a96c9498" descr="14332.jpg"/>
+                  <wp:docPr id="12810960" name="name11236a04b2f191250" descr="14332.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14332.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId596169e94a96c9496" cstate="print"/>
+                          <a:blip r:embed="rId41796a04b2f19124e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId360269e94a96c95ec" w:history="1">
+            <w:hyperlink r:id="rId20236a04b2f19137f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1427,63 +1427,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is found in warm climates that are ranging from tropical to arid conditions. It is known to be found in North America in the USA and Mexico. There are some uncertainties on the distribution outside of North America. In 2022, it was first found in the EPPO region in Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50872903" name="name231169e94a96cd152" descr="SCITCI_distribution_map.jpg"/>
+            <wp:docPr id="98937922" name="name17846a04b2f192757" descr="SCITCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId995669e94a96cd14d" cstate="print"/>
+                    <a:blip r:embed="rId30996a04b2f192754" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3144,51 +3144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28-32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) Final group pest risk analysis for thrips and orthotospoviruses on fresh fruit, vegetable, cut-flower and foliage imports. Department of Agriculture and Water resources. 208 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId850569e94a96ce9fc" w:history="1">
+      <w:hyperlink r:id="rId72656a04b2f193451" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3341,51 +3341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5189, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId315969e94a96cee13" w:history="1">
+      <w:hyperlink r:id="rId98186a04b2f1935af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3442,101 +3442,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) EN‐1564, 21 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932569e94a96ceeed" w:history="1">
+      <w:hyperlink r:id="rId52036a04b2f19365b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId555469e94a96cef6a" w:history="1">
+      <w:hyperlink r:id="rId72396a04b2f1936af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/SCITAU/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3582,51 +3582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId480769e94a96cf000" w:history="1">
+      <w:hyperlink r:id="rId60586a04b2f193758" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,51 +3719,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 52-56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grafton-Cardwell EE, Morse JG, Haviland DR &amp; Faber BA (2020) Citrus Pest Management Guidelines: Citrus thrips. UCIPM guidelines. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId962569e94a96cf138" w:history="1">
+      <w:hyperlink r:id="rId65566a04b2f19383e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4108,51 +4108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584569e94a96cf447" w:history="1">
+      <w:hyperlink r:id="rId18806a04b2f193ab8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4218,51 +4218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId449869e94a96cf61f" w:history="1">
+      <w:hyperlink r:id="rId10876a04b2f193b72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4337,63 +4337,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95328158" name="name187769e94a96cf8d8" descr="eu_funding_250.png"/>
+            <wp:docPr id="18405485" name="name77676a04b2f193ca8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId628569e94a96cf8d6" cstate="print"/>
+                    <a:blip r:embed="rId96576a04b2f193ca7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25472191">
+  <w:abstractNum w:abstractNumId="86856959">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12286179">
+    <w:lvl w:ilvl="0" w:tplc="16128218">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12286179" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16128218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12286179" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16128218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12286179" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16128218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12286179" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16128218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12286179" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16128218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12286179" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16128218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12286179" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16128218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12286179" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16128218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25472190">
+  <w:abstractNum w:abstractNumId="86856958">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88541402">
+    <w:lvl w:ilvl="0" w:tplc="79303324">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25472190">
-    <w:abstractNumId w:val="25472190"/>
+  <w:num w:numId="86856958">
+    <w:abstractNumId w:val="86856958"/>
   </w:num>
-  <w:num w:numId="25472191">
-    <w:abstractNumId w:val="25472191"/>
+  <w:num w:numId="86856959">
+    <w:abstractNumId w:val="86856959"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId868419850" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId998828551" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId403569e94a96c8c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId139469e94a96c8c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId360269e94a96c95ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId850569e94a96ce9fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId315969e94a96cee13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId932569e94a96ceeed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId555469e94a96cef6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId480769e94a96cf000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId962569e94a96cf138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId584569e94a96cf447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId449869e94a96cf61f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId596169e94a96c9496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId596169e94a96c9496.jpg"/><Relationship Id="rId995669e94a96cd14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId995669e94a96cd14d.jpg"/><Relationship Id="rId628569e94a96cf8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId628569e94a96cf8d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId484303911" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId504598961" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36026a04b2f190c8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId99856a04b2f190cf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId20236a04b2f19137f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId72656a04b2f193451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId98186a04b2f1935af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId52036a04b2f19365b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId72396a04b2f1936af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId60586a04b2f193758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId65566a04b2f19383e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId18806a04b2f193ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId10876a04b2f193b72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41796a04b2f19124e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41796a04b2f19124e.jpg"/><Relationship Id="rId30996a04b2f192754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30996a04b2f192754.jpg"/><Relationship Id="rId96576a04b2f193ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96576a04b2f193ca7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>