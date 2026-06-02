--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> California citrus thrips, citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36026a04b2f190c8b" w:history="1">
+            <w:hyperlink r:id="rId83286a1f2acc030d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99856a04b2f190cf4" w:history="1">
+            <w:hyperlink r:id="rId29016a1f2acc0313d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12810960" name="name11236a04b2f191250" descr="14332.jpg"/>
+                  <wp:docPr id="25244047" name="name29516a1f2acc036c3" descr="14332.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14332.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41796a04b2f19124e" cstate="print"/>
+                          <a:blip r:embed="rId57176a1f2acc036c1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20236a04b2f19137f" w:history="1">
+            <w:hyperlink r:id="rId10766a1f2acc037a4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1427,63 +1427,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is found in warm climates that are ranging from tropical to arid conditions. It is known to be found in North America in the USA and Mexico. There are some uncertainties on the distribution outside of North America. In 2022, it was first found in the EPPO region in Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98937922" name="name17846a04b2f192757" descr="SCITCI_distribution_map.jpg"/>
+            <wp:docPr id="84893935" name="name30856a1f2acc046d6" descr="SCITCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30996a04b2f192754" cstate="print"/>
+                    <a:blip r:embed="rId46506a1f2acc046d3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3144,51 +3144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28-32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) Final group pest risk analysis for thrips and orthotospoviruses on fresh fruit, vegetable, cut-flower and foliage imports. Department of Agriculture and Water resources. 208 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72656a04b2f193451" w:history="1">
+      <w:hyperlink r:id="rId23106a1f2acc0538d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3341,51 +3341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5189, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98186a04b2f1935af" w:history="1">
+      <w:hyperlink r:id="rId16846a1f2acc054d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3442,101 +3442,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) EN‐1564, 21 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52036a04b2f19365b" w:history="1">
+      <w:hyperlink r:id="rId16296a1f2acc05575" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72396a04b2f1936af" w:history="1">
+      <w:hyperlink r:id="rId92226a1f2acc055c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/SCITAU/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3582,51 +3582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60586a04b2f193758" w:history="1">
+      <w:hyperlink r:id="rId62086a1f2acc05652" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,51 +3719,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 52-56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grafton-Cardwell EE, Morse JG, Haviland DR &amp; Faber BA (2020) Citrus Pest Management Guidelines: Citrus thrips. UCIPM guidelines. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65566a04b2f19383e" w:history="1">
+      <w:hyperlink r:id="rId47646a1f2acc05731" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4108,51 +4108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18806a04b2f193ab8" w:history="1">
+      <w:hyperlink r:id="rId28596a1f2acc0599f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4218,51 +4218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10876a04b2f193b72" w:history="1">
+      <w:hyperlink r:id="rId93646a1f2acc05a54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4337,63 +4337,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18405485" name="name77676a04b2f193ca8" descr="eu_funding_250.png"/>
+            <wp:docPr id="3950471" name="name59106a1f2acc05b64" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96576a04b2f193ca7" cstate="print"/>
+                    <a:blip r:embed="rId38246a1f2acc05b63" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86856959">
+  <w:abstractNum w:abstractNumId="86096815">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16128218">
+    <w:lvl w:ilvl="0" w:tplc="18311752">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16128218" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18311752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16128218" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18311752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16128218" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18311752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16128218" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18311752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16128218" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18311752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16128218" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18311752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16128218" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18311752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16128218" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18311752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86856958">
+  <w:abstractNum w:abstractNumId="86096814">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79303324">
+    <w:lvl w:ilvl="0" w:tplc="76126117">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86856958">
-    <w:abstractNumId w:val="86856958"/>
+  <w:num w:numId="86096814">
+    <w:abstractNumId w:val="86096814"/>
   </w:num>
-  <w:num w:numId="86856959">
-    <w:abstractNumId w:val="86856959"/>
+  <w:num w:numId="86096815">
+    <w:abstractNumId w:val="86096815"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId484303911" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId504598961" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36026a04b2f190c8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId99856a04b2f190cf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId20236a04b2f19137f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId72656a04b2f193451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId98186a04b2f1935af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId52036a04b2f19365b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId72396a04b2f1936af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId60586a04b2f193758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId65566a04b2f19383e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId18806a04b2f193ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId10876a04b2f193b72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41796a04b2f19124e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41796a04b2f19124e.jpg"/><Relationship Id="rId30996a04b2f192754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30996a04b2f192754.jpg"/><Relationship Id="rId96576a04b2f193ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96576a04b2f193ca7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId403918867" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId840410476" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83286a1f2acc030d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId29016a1f2acc0313d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId10766a1f2acc037a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId23106a1f2acc0538d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId16846a1f2acc054d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId16296a1f2acc05575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId92226a1f2acc055c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId62086a1f2acc05652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId47646a1f2acc05731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId28596a1f2acc0599f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId93646a1f2acc05a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57176a1f2acc036c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57176a1f2acc036c1.jpg"/><Relationship Id="rId46506a1f2acc046d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46506a1f2acc046d3.jpg"/><Relationship Id="rId38246a1f2acc05b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38246a1f2acc05b63.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>