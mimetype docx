--- v10 (2026-06-02)
+++ v11 (2026-06-24)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> California citrus thrips, citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83286a1f2acc030d3" w:history="1">
+            <w:hyperlink r:id="rId18196a3bd04e6969a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29016a1f2acc0313d" w:history="1">
+            <w:hyperlink r:id="rId16536a3bd04e69724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25244047" name="name29516a1f2acc036c3" descr="14332.jpg"/>
+                  <wp:docPr id="31387511" name="name82106a3bd04e69d36" descr="14332.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14332.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId57176a1f2acc036c1" cstate="print"/>
+                          <a:blip r:embed="rId63346a3bd04e69d34" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10766a1f2acc037a4" w:history="1">
+            <w:hyperlink r:id="rId91166a3bd04e69e14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1427,63 +1427,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is found in warm climates that are ranging from tropical to arid conditions. It is known to be found in North America in the USA and Mexico. There are some uncertainties on the distribution outside of North America. In 2022, it was first found in the EPPO region in Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84893935" name="name30856a1f2acc046d6" descr="SCITCI_distribution_map.jpg"/>
+            <wp:docPr id="51480449" name="name17206a3bd04e6acc0" descr="SCITCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46506a1f2acc046d3" cstate="print"/>
+                    <a:blip r:embed="rId61726a3bd04e6acbd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3144,51 +3144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28-32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) Final group pest risk analysis for thrips and orthotospoviruses on fresh fruit, vegetable, cut-flower and foliage imports. Department of Agriculture and Water resources. 208 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23106a1f2acc0538d" w:history="1">
+      <w:hyperlink r:id="rId27186a3bd04e6b98a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3341,51 +3341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5189, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16846a1f2acc054d1" w:history="1">
+      <w:hyperlink r:id="rId87236a3bd04e6bad2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3442,101 +3442,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) EN‐1564, 21 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16296a1f2acc05575" w:history="1">
+      <w:hyperlink r:id="rId36066a3bd04e6bb7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92226a1f2acc055c5" w:history="1">
+      <w:hyperlink r:id="rId31336a3bd04e6bbd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/SCITAU/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3582,51 +3582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62086a1f2acc05652" w:history="1">
+      <w:hyperlink r:id="rId41046a3bd04e6bc65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,51 +3719,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 52-56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grafton-Cardwell EE, Morse JG, Haviland DR &amp; Faber BA (2020) Citrus Pest Management Guidelines: Citrus thrips. UCIPM guidelines. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47646a1f2acc05731" w:history="1">
+      <w:hyperlink r:id="rId71286a3bd04e6bd45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4108,51 +4108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28596a1f2acc0599f" w:history="1">
+      <w:hyperlink r:id="rId60416a3bd04e6bfd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4218,51 +4218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93646a1f2acc05a54" w:history="1">
+      <w:hyperlink r:id="rId98686a3bd04e6c088" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4337,63 +4337,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3950471" name="name59106a1f2acc05b64" descr="eu_funding_250.png"/>
+            <wp:docPr id="999387" name="name92676a3bd04e6c189" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38246a1f2acc05b63" cstate="print"/>
+                    <a:blip r:embed="rId43606a3bd04e6c188" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86096815">
+  <w:abstractNum w:abstractNumId="29570857">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18311752">
+    <w:lvl w:ilvl="0" w:tplc="93171379">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18311752" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93171379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18311752" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93171379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18311752" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93171379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18311752" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93171379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18311752" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93171379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18311752" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93171379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18311752" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93171379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18311752" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93171379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86096814">
+  <w:abstractNum w:abstractNumId="29570856">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76126117">
+    <w:lvl w:ilvl="0" w:tplc="11051910">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86096814">
-    <w:abstractNumId w:val="86096814"/>
+  <w:num w:numId="29570856">
+    <w:abstractNumId w:val="29570856"/>
   </w:num>
-  <w:num w:numId="86096815">
-    <w:abstractNumId w:val="86096815"/>
+  <w:num w:numId="29570857">
+    <w:abstractNumId w:val="29570857"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId403918867" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId840410476" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83286a1f2acc030d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId29016a1f2acc0313d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId10766a1f2acc037a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId23106a1f2acc0538d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId16846a1f2acc054d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId16296a1f2acc05575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId92226a1f2acc055c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId62086a1f2acc05652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId47646a1f2acc05731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId28596a1f2acc0599f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId93646a1f2acc05a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57176a1f2acc036c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57176a1f2acc036c1.jpg"/><Relationship Id="rId46506a1f2acc046d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46506a1f2acc046d3.jpg"/><Relationship Id="rId38246a1f2acc05b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38246a1f2acc05b63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId438089643" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId458507906" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18196a3bd04e6969a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId16536a3bd04e69724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId91166a3bd04e69e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId27186a3bd04e6b98a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId87236a3bd04e6bad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId36066a3bd04e6bb7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId31336a3bd04e6bbd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId41046a3bd04e6bc65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId71286a3bd04e6bd45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId60416a3bd04e6bfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId98686a3bd04e6c088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63346a3bd04e69d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63346a3bd04e69d34.jpg"/><Relationship Id="rId61726a3bd04e6acbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61726a3bd04e6acbd.jpg"/><Relationship Id="rId43606a3bd04e6c188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43606a3bd04e6c188.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>