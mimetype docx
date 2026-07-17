--- v11 (2026-06-24)
+++ v12 (2026-07-17)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> California citrus thrips, citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18196a3bd04e6969a" w:history="1">
+            <w:hyperlink r:id="rId54996a5a92facfe4e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16536a3bd04e69724" w:history="1">
+            <w:hyperlink r:id="rId52206a5a92facfeb6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31387511" name="name82106a3bd04e69d36" descr="14332.jpg"/>
+                  <wp:docPr id="75388565" name="name95106a5a92fad05cb" descr="14332.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14332.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63346a3bd04e69d34" cstate="print"/>
+                          <a:blip r:embed="rId39216a5a92fad05ca" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91166a3bd04e69e14" w:history="1">
+            <w:hyperlink r:id="rId47686a5a92fad0716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1427,63 +1427,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is found in warm climates that are ranging from tropical to arid conditions. It is known to be found in North America in the USA and Mexico. There are some uncertainties on the distribution outside of North America. In 2022, it was first found in the EPPO region in Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51480449" name="name17206a3bd04e6acc0" descr="SCITCI_distribution_map.jpg"/>
+            <wp:docPr id="49371284" name="name69866a5a92fad18f3" descr="SCITCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61726a3bd04e6acbd" cstate="print"/>
+                    <a:blip r:embed="rId71556a5a92fad18ea" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3144,51 +3144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28-32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) Final group pest risk analysis for thrips and orthotospoviruses on fresh fruit, vegetable, cut-flower and foliage imports. Department of Agriculture and Water resources. 208 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27186a3bd04e6b98a" w:history="1">
+      <w:hyperlink r:id="rId51806a5a92fad306e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3341,51 +3341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5189, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87236a3bd04e6bad2" w:history="1">
+      <w:hyperlink r:id="rId83586a5a92fad31d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3442,101 +3442,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) EN‐1564, 21 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36066a3bd04e6bb7d" w:history="1">
+      <w:hyperlink r:id="rId47356a5a92fad329d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31336a3bd04e6bbd6" w:history="1">
+      <w:hyperlink r:id="rId77536a5a92fad32f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/SCITAU/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3582,51 +3582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41046a3bd04e6bc65" w:history="1">
+      <w:hyperlink r:id="rId35106a5a92fad3384" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,51 +3719,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 52-56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grafton-Cardwell EE, Morse JG, Haviland DR &amp; Faber BA (2020) Citrus Pest Management Guidelines: Citrus thrips. UCIPM guidelines. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71286a3bd04e6bd45" w:history="1">
+      <w:hyperlink r:id="rId55676a5a92fad34cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4108,51 +4108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60416a3bd04e6bfd1" w:history="1">
+      <w:hyperlink r:id="rId15726a5a92fad38c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4218,51 +4218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98686a3bd04e6c088" w:history="1">
+      <w:hyperlink r:id="rId36096a5a92fad39f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4337,63 +4337,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="999387" name="name92676a3bd04e6c189" descr="eu_funding_250.png"/>
+            <wp:docPr id="3800333" name="name50036a5a92fad3da6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43606a3bd04e6c188" cstate="print"/>
+                    <a:blip r:embed="rId76466a5a92fad3da2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29570857">
+  <w:abstractNum w:abstractNumId="58599823">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93171379">
+    <w:lvl w:ilvl="0" w:tplc="59732946">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93171379" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59732946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93171379" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59732946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93171379" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59732946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93171379" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59732946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93171379" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59732946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93171379" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59732946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93171379" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59732946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93171379" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59732946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29570856">
+  <w:abstractNum w:abstractNumId="58599822">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11051910">
+    <w:lvl w:ilvl="0" w:tplc="32103676">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29570856">
-    <w:abstractNumId w:val="29570856"/>
+  <w:num w:numId="58599822">
+    <w:abstractNumId w:val="58599822"/>
   </w:num>
-  <w:num w:numId="29570857">
-    <w:abstractNumId w:val="29570857"/>
+  <w:num w:numId="58599823">
+    <w:abstractNumId w:val="58599823"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId438089643" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId458507906" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18196a3bd04e6969a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId16536a3bd04e69724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId91166a3bd04e69e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId27186a3bd04e6b98a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId87236a3bd04e6bad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId36066a3bd04e6bb7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId31336a3bd04e6bbd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId41046a3bd04e6bc65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId71286a3bd04e6bd45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId60416a3bd04e6bfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId98686a3bd04e6c088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63346a3bd04e69d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63346a3bd04e69d34.jpg"/><Relationship Id="rId61726a3bd04e6acbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61726a3bd04e6acbd.jpg"/><Relationship Id="rId43606a3bd04e6c188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43606a3bd04e6c188.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId837297042" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId302183224" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54996a5a92facfe4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId52206a5a92facfeb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId47686a5a92fad0716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId51806a5a92fad306e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId83586a5a92fad31d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId47356a5a92fad329d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId77536a5a92fad32f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId35106a5a92fad3384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId55676a5a92fad34cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId15726a5a92fad38c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId36096a5a92fad39f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39216a5a92fad05ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39216a5a92fad05ca.jpg"/><Relationship Id="rId71556a5a92fad18ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71556a5a92fad18ea.jpg"/><Relationship Id="rId76466a5a92fad3da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76466a5a92fad3da2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>