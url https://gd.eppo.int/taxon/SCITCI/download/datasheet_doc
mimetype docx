--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> California citrus thrips, citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54996a5a92facfe4e" w:history="1">
+            <w:hyperlink r:id="rId32736a751976d4b2c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52206a5a92facfeb6" w:history="1">
+            <w:hyperlink r:id="rId40156a751976d4ba8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75388565" name="name95106a5a92fad05cb" descr="14332.jpg"/>
+                  <wp:docPr id="20678661" name="name70796a751976d5444" descr="14332.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14332.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39216a5a92fad05ca" cstate="print"/>
+                          <a:blip r:embed="rId81546a751976d5442" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47686a5a92fad0716" w:history="1">
+            <w:hyperlink r:id="rId94496a751976d55aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1427,63 +1427,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is found in warm climates that are ranging from tropical to arid conditions. It is known to be found in North America in the USA and Mexico. There are some uncertainties on the distribution outside of North America. In 2022, it was first found in the EPPO region in Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49371284" name="name69866a5a92fad18f3" descr="SCITCI_distribution_map.jpg"/>
+            <wp:docPr id="36057461" name="name55526a751976d65fa" descr="SCITCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71556a5a92fad18ea" cstate="print"/>
+                    <a:blip r:embed="rId29636a751976d65f7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3144,51 +3144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28-32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) Final group pest risk analysis for thrips and orthotospoviruses on fresh fruit, vegetable, cut-flower and foliage imports. Department of Agriculture and Water resources. 208 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51806a5a92fad306e" w:history="1">
+      <w:hyperlink r:id="rId16616a751976d72ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3341,51 +3341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5189, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83586a5a92fad31d6" w:history="1">
+      <w:hyperlink r:id="rId12536a751976d73f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3442,101 +3442,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) EN‐1564, 21 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47356a5a92fad329d" w:history="1">
+      <w:hyperlink r:id="rId78246a751976d7499" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77536a5a92fad32f2" w:history="1">
+      <w:hyperlink r:id="rId96506a751976d74ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/SCITAU/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3582,51 +3582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35106a5a92fad3384" w:history="1">
+      <w:hyperlink r:id="rId97286a751976d757a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,51 +3719,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 52-56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grafton-Cardwell EE, Morse JG, Haviland DR &amp; Faber BA (2020) Citrus Pest Management Guidelines: Citrus thrips. UCIPM guidelines. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55676a5a92fad34cf" w:history="1">
+      <w:hyperlink r:id="rId44946a751976d765b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4108,51 +4108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15726a5a92fad38c8" w:history="1">
+      <w:hyperlink r:id="rId26086a751976d78cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4218,51 +4218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36096a5a92fad39f8" w:history="1">
+      <w:hyperlink r:id="rId42306a751976d7980" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4337,63 +4337,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3800333" name="name50036a5a92fad3da6" descr="eu_funding_250.png"/>
+            <wp:docPr id="59176090" name="name56976a751976d7ab2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76466a5a92fad3da2" cstate="print"/>
+                    <a:blip r:embed="rId45196a751976d7ab1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58599823">
+  <w:abstractNum w:abstractNumId="47522491">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59732946">
+    <w:lvl w:ilvl="0" w:tplc="81033983">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59732946" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81033983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59732946" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81033983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59732946" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81033983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59732946" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81033983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59732946" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81033983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59732946" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81033983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59732946" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81033983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59732946" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81033983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58599822">
+  <w:abstractNum w:abstractNumId="47522490">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32103676">
+    <w:lvl w:ilvl="0" w:tplc="11910798">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58599822">
-    <w:abstractNumId w:val="58599822"/>
+  <w:num w:numId="47522490">
+    <w:abstractNumId w:val="47522490"/>
   </w:num>
-  <w:num w:numId="58599823">
-    <w:abstractNumId w:val="58599823"/>
+  <w:num w:numId="47522491">
+    <w:abstractNumId w:val="47522491"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId837297042" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId302183224" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54996a5a92facfe4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId52206a5a92facfeb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId47686a5a92fad0716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId51806a5a92fad306e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId83586a5a92fad31d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId47356a5a92fad329d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId77536a5a92fad32f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId35106a5a92fad3384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId55676a5a92fad34cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId15726a5a92fad38c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId36096a5a92fad39f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39216a5a92fad05ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39216a5a92fad05ca.jpg"/><Relationship Id="rId71556a5a92fad18ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71556a5a92fad18ea.jpg"/><Relationship Id="rId76466a5a92fad3da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76466a5a92fad3da2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId788056127" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId314992886" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32736a751976d4b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId40156a751976d4ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId94496a751976d55aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId16616a751976d72ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId12536a751976d73f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId78246a751976d7499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId96506a751976d74ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId97286a751976d757a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId44946a751976d765b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId26086a751976d78cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId42306a751976d7980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81546a751976d5442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81546a751976d5442.jpg"/><Relationship Id="rId29636a751976d65f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29636a751976d65f7.jpg"/><Relationship Id="rId45196a751976d7ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45196a751976d7ab1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>