--- v13 (2026-08-06)
+++ v14 (2026-08-27)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> California citrus thrips, citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32736a751976d4b2c" w:history="1">
+            <w:hyperlink r:id="rId86826a8f92b8a3db9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40156a751976d4ba8" w:history="1">
+            <w:hyperlink r:id="rId73206a8f92b8a3e24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20678661" name="name70796a751976d5444" descr="14332.jpg"/>
+                  <wp:docPr id="19947633" name="name62496a8f92b8a3eeb" descr="14332.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14332.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81546a751976d5442" cstate="print"/>
+                          <a:blip r:embed="rId47806a8f92b8a3eea" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94496a751976d55aa" w:history="1">
+            <w:hyperlink r:id="rId42716a8f92b8a400a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1427,63 +1427,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is found in warm climates that are ranging from tropical to arid conditions. It is known to be found in North America in the USA and Mexico. There are some uncertainties on the distribution outside of North America. In 2022, it was first found in the EPPO region in Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36057461" name="name55526a751976d65fa" descr="SCITCI_distribution_map.jpg"/>
+            <wp:docPr id="91267429" name="name69326a8f92b8a4771" descr="SCITCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29636a751976d65f7" cstate="print"/>
+                    <a:blip r:embed="rId91356a8f92b8a4770" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3144,51 +3144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28-32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) Final group pest risk analysis for thrips and orthotospoviruses on fresh fruit, vegetable, cut-flower and foliage imports. Department of Agriculture and Water resources. 208 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16616a751976d72ab" w:history="1">
+      <w:hyperlink r:id="rId48606a8f92b8a5402" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3341,51 +3341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5189, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12536a751976d73f6" w:history="1">
+      <w:hyperlink r:id="rId75926a8f92b8a555e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3442,101 +3442,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) EN‐1564, 21 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78246a751976d7499" w:history="1">
+      <w:hyperlink r:id="rId97636a8f92b8a5605" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96506a751976d74ec" w:history="1">
+      <w:hyperlink r:id="rId17636a8f92b8a5658" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/SCITAU/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3582,51 +3582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97286a751976d757a" w:history="1">
+      <w:hyperlink r:id="rId63346a8f92b8a56e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,51 +3719,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 52-56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grafton-Cardwell EE, Morse JG, Haviland DR &amp; Faber BA (2020) Citrus Pest Management Guidelines: Citrus thrips. UCIPM guidelines. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44946a751976d765b" w:history="1">
+      <w:hyperlink r:id="rId86416a8f92b8a57cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4108,51 +4108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26086a751976d78cb" w:history="1">
+      <w:hyperlink r:id="rId93586a8f92b8a5a48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4218,51 +4218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42306a751976d7980" w:history="1">
+      <w:hyperlink r:id="rId99476a8f92b8a5b01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4337,63 +4337,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59176090" name="name56976a751976d7ab2" descr="eu_funding_250.png"/>
+            <wp:docPr id="28070663" name="name31376a8f92b8a5c0e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45196a751976d7ab1" cstate="print"/>
+                    <a:blip r:embed="rId17636a8f92b8a5c0d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47522491">
+  <w:abstractNum w:abstractNumId="26884530">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81033983">
+    <w:lvl w:ilvl="0" w:tplc="24654887">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81033983" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24654887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81033983" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24654887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81033983" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24654887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81033983" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24654887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81033983" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24654887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81033983" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24654887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81033983" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24654887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81033983" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24654887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47522490">
+  <w:abstractNum w:abstractNumId="26884529">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11910798">
+    <w:lvl w:ilvl="0" w:tplc="86715587">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47522490">
-    <w:abstractNumId w:val="47522490"/>
+  <w:num w:numId="26884529">
+    <w:abstractNumId w:val="26884529"/>
   </w:num>
-  <w:num w:numId="47522491">
-    <w:abstractNumId w:val="47522491"/>
+  <w:num w:numId="26884530">
+    <w:abstractNumId w:val="26884530"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId788056127" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId314992886" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32736a751976d4b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId40156a751976d4ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId94496a751976d55aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId16616a751976d72ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId12536a751976d73f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId78246a751976d7499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId96506a751976d74ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId97286a751976d757a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId44946a751976d765b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId26086a751976d78cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId42306a751976d7980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81546a751976d5442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81546a751976d5442.jpg"/><Relationship Id="rId29636a751976d65f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29636a751976d65f7.jpg"/><Relationship Id="rId45196a751976d7ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45196a751976d7ab1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId841664280" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId841170380" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86826a8f92b8a3db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId73206a8f92b8a3e24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId42716a8f92b8a400a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId48606a8f92b8a5402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId75926a8f92b8a555e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId97636a8f92b8a5605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId17636a8f92b8a5658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId63346a8f92b8a56e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId86416a8f92b8a57cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId93586a8f92b8a5a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId99476a8f92b8a5b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47806a8f92b8a3eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47806a8f92b8a3eea.jpg"/><Relationship Id="rId91356a8f92b8a4770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91356a8f92b8a4770.jpg"/><Relationship Id="rId17636a8f92b8a5c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17636a8f92b8a5c0d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>