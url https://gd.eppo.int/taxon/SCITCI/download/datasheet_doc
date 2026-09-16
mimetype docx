--- v14 (2026-08-27)
+++ v15 (2026-09-16)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> California citrus thrips, citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86826a8f92b8a3db9" w:history="1">
+            <w:hyperlink r:id="rId75936aaa6d4714548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73206a8f92b8a3e24" w:history="1">
+            <w:hyperlink r:id="rId89166aaa6d47145b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19947633" name="name62496a8f92b8a3eeb" descr="14332.jpg"/>
+                  <wp:docPr id="69008597" name="name93666aaa6d4714dc6" descr="14332.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14332.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47806a8f92b8a3eea" cstate="print"/>
+                          <a:blip r:embed="rId17456aaa6d4714dc4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42716a8f92b8a400a" w:history="1">
+            <w:hyperlink r:id="rId56306aaa6d4714ee0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1427,63 +1427,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is found in warm climates that are ranging from tropical to arid conditions. It is known to be found in North America in the USA and Mexico. There are some uncertainties on the distribution outside of North America. In 2022, it was first found in the EPPO region in Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91267429" name="name69326a8f92b8a4771" descr="SCITCI_distribution_map.jpg"/>
+            <wp:docPr id="117425" name="name82846aaa6d4716286" descr="SCITCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91356a8f92b8a4770" cstate="print"/>
+                    <a:blip r:embed="rId25796aaa6d4716284" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3144,51 +3144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28-32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) Final group pest risk analysis for thrips and orthotospoviruses on fresh fruit, vegetable, cut-flower and foliage imports. Department of Agriculture and Water resources. 208 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48606a8f92b8a5402" w:history="1">
+      <w:hyperlink r:id="rId88456aaa6d4716f2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3341,51 +3341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5189, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75926a8f92b8a555e" w:history="1">
+      <w:hyperlink r:id="rId22326aaa6d4717073" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3442,101 +3442,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) EN‐1564, 21 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97636a8f92b8a5605" w:history="1">
+      <w:hyperlink r:id="rId27476aaa6d4717116" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17636a8f92b8a5658" w:history="1">
+      <w:hyperlink r:id="rId14226aaa6d4717167" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/SCITAU/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3582,51 +3582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63346a8f92b8a56e9" w:history="1">
+      <w:hyperlink r:id="rId40386aaa6d47171f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,51 +3719,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 52-56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grafton-Cardwell EE, Morse JG, Haviland DR &amp; Faber BA (2020) Citrus Pest Management Guidelines: Citrus thrips. UCIPM guidelines. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86416a8f92b8a57cc" w:history="1">
+      <w:hyperlink r:id="rId56116aaa6d47172d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4108,51 +4108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93586a8f92b8a5a48" w:history="1">
+      <w:hyperlink r:id="rId30006aaa6d4717543" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4218,51 +4218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99476a8f92b8a5b01" w:history="1">
+      <w:hyperlink r:id="rId22016aaa6d47175f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4337,63 +4337,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28070663" name="name31376a8f92b8a5c0e" descr="eu_funding_250.png"/>
+            <wp:docPr id="98054325" name="name74686aaa6d4717739" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17636a8f92b8a5c0d" cstate="print"/>
+                    <a:blip r:embed="rId25756aaa6d4717738" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26884530">
+  <w:abstractNum w:abstractNumId="22360240">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24654887">
+    <w:lvl w:ilvl="0" w:tplc="74818744">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24654887" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74818744" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24654887" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74818744" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24654887" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74818744" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24654887" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74818744" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24654887" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74818744" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24654887" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74818744" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24654887" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74818744" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24654887" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74818744" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26884529">
+  <w:abstractNum w:abstractNumId="22360239">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86715587">
+    <w:lvl w:ilvl="0" w:tplc="68698312">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26884529">
-    <w:abstractNumId w:val="26884529"/>
+  <w:num w:numId="22360239">
+    <w:abstractNumId w:val="22360239"/>
   </w:num>
-  <w:num w:numId="26884530">
-    <w:abstractNumId w:val="26884530"/>
+  <w:num w:numId="22360240">
+    <w:abstractNumId w:val="22360240"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId841664280" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId841170380" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86826a8f92b8a3db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId73206a8f92b8a3e24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId42716a8f92b8a400a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId48606a8f92b8a5402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId75926a8f92b8a555e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId97636a8f92b8a5605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId17636a8f92b8a5658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId63346a8f92b8a56e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId86416a8f92b8a57cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId93586a8f92b8a5a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId99476a8f92b8a5b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47806a8f92b8a3eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47806a8f92b8a3eea.jpg"/><Relationship Id="rId91356a8f92b8a4770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91356a8f92b8a4770.jpg"/><Relationship Id="rId17636a8f92b8a5c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17636a8f92b8a5c0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId386502688" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId158582143" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75936aaa6d4714548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/" TargetMode="External"/><Relationship Id="rId89166aaa6d47145b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/categorization" TargetMode="External"/><Relationship Id="rId56306aaa6d4714ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITCI/photos" TargetMode="External"/><Relationship Id="rId88456aaa6d4716f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awe.gov.au/biosecurity-trade/policy/risk-analysis/group-pest-risk-analyses/group-pra-thrips-orthotospoviruses" TargetMode="External"/><Relationship Id="rId22326aaa6d4717073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5189" TargetMode="External"/><Relationship Id="rId27476aaa6d4717116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId14226aaa6d4717167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/datasheet" TargetMode="External"/><Relationship Id="rId40386aaa6d47171f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId56116aaa6d47172d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/" TargetMode="External"/><Relationship Id="rId30006aaa6d4717543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId22016aaa6d47175f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17456aaa6d4714dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17456aaa6d4714dc4.jpg"/><Relationship Id="rId25796aaa6d4716284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25796aaa6d4716284.jpg"/><Relationship Id="rId25756aaa6d4717738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25756aaa6d4717738.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>