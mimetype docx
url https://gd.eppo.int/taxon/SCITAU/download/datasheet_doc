--- v7 (2026-03-29)
+++ v8 (2026-04-21)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South African citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445169c9844cea0cb" w:history="1">
+            <w:hyperlink r:id="rId835269e7688fa49fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId866669c9844cea135" w:history="1">
+            <w:hyperlink r:id="rId200769e7688fa4a68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67377983" name="name707769c9844cea833" descr="14042.jpg"/>
+                  <wp:docPr id="56822689" name="name613069e7688fa5247" descr="14042.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14042.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId749669c9844cea831" cstate="print"/>
+                          <a:blip r:embed="rId858569e7688fa5246" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId922669c9844cea940" w:history="1">
+            <w:hyperlink r:id="rId375769e7688fa5372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2146,63 +2146,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Africa, and the only records considered to be valid (i.e., supported by voucher specimens in an available collection) from outside this continent are from Australia and Yemen. In the EPPO region, it was first recorded in 2020 in Spain and then in Portugal, and in both countries it is under eradication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75787273" name="name334269c9844cec41e" descr="SCITAU_distribution_map.jpg"/>
+            <wp:docPr id="9248981" name="name805569e7688fa6bd2" descr="SCITAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId510469c9844cec41a" cstate="print"/>
+                    <a:blip r:embed="rId649569e7688fa6bce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4360,51 +4360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Fungal Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 304-310. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId531369c9844ced522" w:history="1">
+      <w:hyperlink r:id="rId482769e7688fa7c45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2019.08.009</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4439,51 +4439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 245-253 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId323769c9844ced5aa" w:history="1">
+      <w:hyperlink r:id="rId536769e7688fa7cc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.027.0245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4529,51 +4529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 133-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId326269c9844ced63f" w:history="1">
+      <w:hyperlink r:id="rId970169e7688fa7d5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.028.0133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (South African citrus thrips). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId789969c9844ced72f" w:history="1">
+      <w:hyperlink r:id="rId430769e7688fa7e1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/49061</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4760,51 +4760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-78. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId441069c9844ced7e5" w:history="1">
+      <w:hyperlink r:id="rId796969e7688fa7ed6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revues.cirad.fr/index.php/fruits/article/view/35648</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4834,51 +4834,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5188, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId163769c9844ced863" w:history="1">
+      <w:hyperlink r:id="rId810269e7688fa7f66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4935,51 +4935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2) EN‐1564, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913269c9844ced906" w:history="1">
+      <w:hyperlink r:id="rId267369e7688fa8029" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5025,51 +5025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId987069c9844ced994" w:history="1">
+      <w:hyperlink r:id="rId979869e7688fa80bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5407,101 +5407,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId794169c9844cedc54" w:history="1">
+      <w:hyperlink r:id="rId195569e7688fa833a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grout TG (2015) The status of citrus IPM in South Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Horticulturae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 1065, 1091-1095. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId346869c9844cedca7" w:history="1">
+      <w:hyperlink r:id="rId274069e7688fa838d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2015.1065.137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6207,51 +6207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 491-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610369c9844cee17b" w:history="1">
+      <w:hyperlink r:id="rId925069e7688fa884a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0013-8746(2008)101[491:RASOST]2.0.CO;2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6346,51 +6346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL (Central Science Laboratory), 8 pp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId477169c9844cee269" w:history="1">
+      <w:hyperlink r:id="rId758069e7688fa892e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6474,51 +6474,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Moritz G, Brandt S, Triapitsyn S, Subramanian S (2013) Identification and information tools for pest thrips in East Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBIT Publishing, Queensland. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId811269c9844cee339" w:history="1">
+      <w:hyperlink r:id="rId522069e7688fa89fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6564,51 +6564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 353-358. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198969c9844cee3ca" w:history="1">
+      <w:hyperlink r:id="rId942269e7688fa8a91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1326-6756.2004.00437.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4079</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 388-392. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId830069c9844cee491" w:history="1">
+      <w:hyperlink r:id="rId618069e7688fa8b4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4079.3.7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6958,51 +6958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId648369c9844cee681" w:history="1">
+      <w:hyperlink r:id="rId916269e7688fa8d1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2007.09.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7048,51 +7048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 780-795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId164469c9844cee725" w:history="1">
+      <w:hyperlink r:id="rId504169e7688fa8daf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10905-013-9391-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7118,51 +7118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1195-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId321869c9844cee797" w:history="1">
+      <w:hyperlink r:id="rId202169e7688fa8e27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.12096</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517169c9844cee8fd" w:history="1">
+      <w:hyperlink r:id="rId200969e7688fa9045" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">iD – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fang &amp; Präparation, Larven. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887569c9844cee960" w:history="1">
+      <w:hyperlink r:id="rId427369e7688fa90ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,102 +7475,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 99-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264469c9844cee9d4" w:history="1">
+      <w:hyperlink r:id="rId608669e7688fa9127" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/22119434-900000294</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ACKNOWLEDGEMENTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was extensively revised in 2021 by Manfred R. Ulitzka, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId886669c9844ceea36" w:history="1">
+      <w:hyperlink r:id="rId989169e7688fa9181" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Thrips-</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">iD</w:t>
@@ -7633,51 +7633,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId360469c9844ceeafa" w:history="1">
+      <w:hyperlink r:id="rId366869e7688fa9243" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7752,63 +7752,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53445571" name="name408769c9844ceec17" descr="eu_funding_250.png"/>
+            <wp:docPr id="71667772" name="name686169e7688fa93fd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId822269c9844ceec16" cstate="print"/>
+                    <a:blip r:embed="rId699669e7688fa93fb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7906,137 +7906,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56327663">
+  <w:abstractNum w:abstractNumId="26470087">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42650049">
+    <w:lvl w:ilvl="0" w:tplc="45069837">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42650049" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45069837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42650049" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45069837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42650049" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45069837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42650049" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45069837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42650049" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45069837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42650049" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45069837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42650049" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45069837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42650049" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45069837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56327662">
+  <w:abstractNum w:abstractNumId="26470086">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68573410">
+    <w:lvl w:ilvl="0" w:tplc="84096833">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8788,55 +8788,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56327662">
-    <w:abstractNumId w:val="56327662"/>
+  <w:num w:numId="26470086">
+    <w:abstractNumId w:val="26470086"/>
   </w:num>
-  <w:num w:numId="56327663">
-    <w:abstractNumId w:val="56327663"/>
+  <w:num w:numId="26470087">
+    <w:abstractNumId w:val="26470087"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20386,51 +20386,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId813355924" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId557850794" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId445169c9844cea0cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId866669c9844cea135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId922669c9844cea940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId531369c9844ced522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId323769c9844ced5aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId326269c9844ced63f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId789969c9844ced72f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId441069c9844ced7e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId163769c9844ced863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId913269c9844ced906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId987069c9844ced994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId794169c9844cedc54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId346869c9844cedca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId610369c9844cee17b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId477169c9844cee269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId811269c9844cee339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId198969c9844cee3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId830069c9844cee491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId648369c9844cee681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId164469c9844cee725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId321869c9844cee797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId517169c9844cee8fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId887569c9844cee960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId264469c9844cee9d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId886669c9844ceea36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId360469c9844ceeafa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId749669c9844cea831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId749669c9844cea831.jpg"/><Relationship Id="rId510469c9844cec41a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId510469c9844cec41a.jpg"/><Relationship Id="rId822269c9844ceec16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId822269c9844ceec16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId755096397" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId125564677" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId835269e7688fa49fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId200769e7688fa4a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId375769e7688fa5372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId482769e7688fa7c45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId536769e7688fa7cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId970169e7688fa7d5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId430769e7688fa7e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId796969e7688fa7ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId810269e7688fa7f66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId267369e7688fa8029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId979869e7688fa80bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId195569e7688fa833a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId274069e7688fa838d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId925069e7688fa884a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId758069e7688fa892e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId522069e7688fa89fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId942269e7688fa8a91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId618069e7688fa8b4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId916269e7688fa8d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId504169e7688fa8daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId202169e7688fa8e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId200969e7688fa9045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId427369e7688fa90ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId608669e7688fa9127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId989169e7688fa9181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId366869e7688fa9243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId858569e7688fa5246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId858569e7688fa5246.jpg"/><Relationship Id="rId649569e7688fa6bce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId649569e7688fa6bce.jpg"/><Relationship Id="rId699669e7688fa93fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId699669e7688fa93fb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>