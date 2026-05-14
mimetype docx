--- v8 (2026-04-21)
+++ v9 (2026-05-14)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South African citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835269e7688fa49fa" w:history="1">
+            <w:hyperlink r:id="rId66426a0586d272b18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200769e7688fa4a68" w:history="1">
+            <w:hyperlink r:id="rId91456a0586d272b82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56822689" name="name613069e7688fa5247" descr="14042.jpg"/>
+                  <wp:docPr id="1548498" name="name83206a0586d27300e" descr="14042.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14042.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId858569e7688fa5246" cstate="print"/>
+                          <a:blip r:embed="rId95576a0586d27300c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId375769e7688fa5372" w:history="1">
+            <w:hyperlink r:id="rId66776a0586d27313a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2146,105 +2146,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Africa, and the only records considered to be valid (i.e., supported by voucher specimens in an available collection) from outside this continent are from Australia and Yemen. In the EPPO region, it was first recorded in 2020 in Spain and then in Portugal, and in both countries it is under eradication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9248981" name="name805569e7688fa6bd2" descr="SCITAU_distribution_map.jpg"/>
+            <wp:docPr id="56913541" name="name68596a0586d274d30" descr="SCITAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId649569e7688fa6bce" cstate="print"/>
+                    <a:blip r:embed="rId85906a0586d274d2c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Italy (mainland), Netherlands, Portugal (mainland, Madeira), Spain (mainland)</w:t>
+        <w:t xml:space="preserve"> Italy (Sicilia), Netherlands, Portugal (mainland, Madeira), Spain (mainland)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Angola, Cote d'Ivoire, Egypt, Eswatini, Ethiopia, Ghana, Kenya, Malawi, Mauritius, Nigeria, Reunion, South Africa, Sudan, Tanzania, United Republic of, Uganda, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4360,51 +4360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Fungal Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 304-310. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId482769e7688fa7c45" w:history="1">
+      <w:hyperlink r:id="rId16796a0586d275dd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2019.08.009</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4439,51 +4439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 245-253 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536769e7688fa7cc9" w:history="1">
+      <w:hyperlink r:id="rId75936a0586d275e57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.027.0245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4529,51 +4529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 133-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId970169e7688fa7d5b" w:history="1">
+      <w:hyperlink r:id="rId51996a0586d275ee4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.028.0133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (South African citrus thrips). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430769e7688fa7e1c" w:history="1">
+      <w:hyperlink r:id="rId64836a0586d275fa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/49061</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4760,51 +4760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-78. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796969e7688fa7ed6" w:history="1">
+      <w:hyperlink r:id="rId95366a0586d276054" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revues.cirad.fr/index.php/fruits/article/view/35648</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4834,51 +4834,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5188, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId810269e7688fa7f66" w:history="1">
+      <w:hyperlink r:id="rId57176a0586d2760cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4935,51 +4935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2) EN‐1564, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId267369e7688fa8029" w:history="1">
+      <w:hyperlink r:id="rId27396a0586d2761a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5025,51 +5025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId979869e7688fa80bf" w:history="1">
+      <w:hyperlink r:id="rId16486a0586d276235" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5407,101 +5407,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195569e7688fa833a" w:history="1">
+      <w:hyperlink r:id="rId87926a0586d2764b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grout TG (2015) The status of citrus IPM in South Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Horticulturae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 1065, 1091-1095. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId274069e7688fa838d" w:history="1">
+      <w:hyperlink r:id="rId36116a0586d276506" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2015.1065.137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6207,51 +6207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 491-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId925069e7688fa884a" w:history="1">
+      <w:hyperlink r:id="rId52646a0586d27699d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0013-8746(2008)101[491:RASOST]2.0.CO;2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6346,51 +6346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL (Central Science Laboratory), 8 pp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId758069e7688fa892e" w:history="1">
+      <w:hyperlink r:id="rId90456a0586d276a79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6474,51 +6474,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Moritz G, Brandt S, Triapitsyn S, Subramanian S (2013) Identification and information tools for pest thrips in East Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBIT Publishing, Queensland. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522069e7688fa89fc" w:history="1">
+      <w:hyperlink r:id="rId75226a0586d276b43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6564,51 +6564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 353-358. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId942269e7688fa8a91" w:history="1">
+      <w:hyperlink r:id="rId22386a0586d276bd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1326-6756.2004.00437.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4079</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 388-392. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId618069e7688fa8b4b" w:history="1">
+      <w:hyperlink r:id="rId45166a0586d276c7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4079.3.7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6958,51 +6958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId916269e7688fa8d1c" w:history="1">
+      <w:hyperlink r:id="rId46786a0586d2771f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2007.09.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7048,51 +7048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 780-795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId504169e7688fa8daf" w:history="1">
+      <w:hyperlink r:id="rId72196a0586d2772b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10905-013-9391-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7118,51 +7118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1195-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202169e7688fa8e27" w:history="1">
+      <w:hyperlink r:id="rId73936a0586d277330" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.12096</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200969e7688fa9045" w:history="1">
+      <w:hyperlink r:id="rId97226a0586d277493" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">iD – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fang &amp; Präparation, Larven. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId427369e7688fa90ae" w:history="1">
+      <w:hyperlink r:id="rId10656a0586d2774f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,102 +7475,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 99-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId608669e7688fa9127" w:history="1">
+      <w:hyperlink r:id="rId86816a0586d277567" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/22119434-900000294</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ACKNOWLEDGEMENTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was extensively revised in 2021 by Manfred R. Ulitzka, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId989169e7688fa9181" w:history="1">
+      <w:hyperlink r:id="rId67616a0586d2775c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Thrips-</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">iD</w:t>
@@ -7633,51 +7633,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId366869e7688fa9243" w:history="1">
+      <w:hyperlink r:id="rId14806a0586d277674" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7752,63 +7752,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71667772" name="name686169e7688fa93fd" descr="eu_funding_250.png"/>
+            <wp:docPr id="35658141" name="name44476a0586d2777c2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId699669e7688fa93fb" cstate="print"/>
+                    <a:blip r:embed="rId82336a0586d2777c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7906,137 +7906,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26470087">
+  <w:abstractNum w:abstractNumId="96514376">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45069837">
+    <w:lvl w:ilvl="0" w:tplc="24807271">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45069837" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24807271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45069837" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24807271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45069837" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24807271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45069837" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24807271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45069837" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24807271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45069837" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24807271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45069837" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24807271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45069837" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24807271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26470086">
+  <w:abstractNum w:abstractNumId="96514375">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84096833">
+    <w:lvl w:ilvl="0" w:tplc="12737449">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8788,55 +8788,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26470086">
-    <w:abstractNumId w:val="26470086"/>
+  <w:num w:numId="96514375">
+    <w:abstractNumId w:val="96514375"/>
   </w:num>
-  <w:num w:numId="26470087">
-    <w:abstractNumId w:val="26470087"/>
+  <w:num w:numId="96514376">
+    <w:abstractNumId w:val="96514376"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20386,51 +20386,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId755096397" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId125564677" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId835269e7688fa49fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId200769e7688fa4a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId375769e7688fa5372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId482769e7688fa7c45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId536769e7688fa7cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId970169e7688fa7d5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId430769e7688fa7e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId796969e7688fa7ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId810269e7688fa7f66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId267369e7688fa8029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId979869e7688fa80bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId195569e7688fa833a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId274069e7688fa838d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId925069e7688fa884a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId758069e7688fa892e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId522069e7688fa89fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId942269e7688fa8a91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId618069e7688fa8b4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId916269e7688fa8d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId504169e7688fa8daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId202169e7688fa8e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId200969e7688fa9045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId427369e7688fa90ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId608669e7688fa9127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId989169e7688fa9181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId366869e7688fa9243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId858569e7688fa5246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId858569e7688fa5246.jpg"/><Relationship Id="rId649569e7688fa6bce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId649569e7688fa6bce.jpg"/><Relationship Id="rId699669e7688fa93fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId699669e7688fa93fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId670740489" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId205995571" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66426a0586d272b18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId91456a0586d272b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId66776a0586d27313a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId16796a0586d275dd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId75936a0586d275e57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId51996a0586d275ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId64836a0586d275fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId95366a0586d276054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId57176a0586d2760cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId27396a0586d2761a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId16486a0586d276235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId87926a0586d2764b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId36116a0586d276506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId52646a0586d27699d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId90456a0586d276a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId75226a0586d276b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId22386a0586d276bd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId45166a0586d276c7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId46786a0586d2771f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId72196a0586d2772b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId73936a0586d277330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId97226a0586d277493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId10656a0586d2774f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId86816a0586d277567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId67616a0586d2775c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId14806a0586d277674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95576a0586d27300c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95576a0586d27300c.jpg"/><Relationship Id="rId85906a0586d274d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85906a0586d274d2c.jpg"/><Relationship Id="rId82336a0586d2777c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82336a0586d2777c1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>