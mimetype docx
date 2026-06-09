--- v9 (2026-05-14)
+++ v10 (2026-06-09)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South African citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66426a0586d272b18" w:history="1">
+            <w:hyperlink r:id="rId83236a27984612269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91456a0586d272b82" w:history="1">
+            <w:hyperlink r:id="rId94756a279846122d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1548498" name="name83206a0586d27300e" descr="14042.jpg"/>
+                  <wp:docPr id="25511328" name="name22206a27984612b0e" descr="14042.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14042.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId95576a0586d27300c" cstate="print"/>
+                          <a:blip r:embed="rId28836a27984612b0b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66776a0586d27313a" w:history="1">
+            <w:hyperlink r:id="rId25366a27984612c53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2146,63 +2146,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Africa, and the only records considered to be valid (i.e., supported by voucher specimens in an available collection) from outside this continent are from Australia and Yemen. In the EPPO region, it was first recorded in 2020 in Spain and then in Portugal, and in both countries it is under eradication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56913541" name="name68596a0586d274d30" descr="SCITAU_distribution_map.jpg"/>
+            <wp:docPr id="47065811" name="name71536a27984614357" descr="SCITAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85906a0586d274d2c" cstate="print"/>
+                    <a:blip r:embed="rId86816a27984614354" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4360,51 +4360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Fungal Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 304-310. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16796a0586d275dd4" w:history="1">
+      <w:hyperlink r:id="rId57876a2798461537a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2019.08.009</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4439,51 +4439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 245-253 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75936a0586d275e57" w:history="1">
+      <w:hyperlink r:id="rId14436a279846153fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.027.0245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4529,51 +4529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 133-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51996a0586d275ee4" w:history="1">
+      <w:hyperlink r:id="rId99816a2798461548e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.028.0133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (South African citrus thrips). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64836a0586d275fa2" w:history="1">
+      <w:hyperlink r:id="rId63976a2798461554e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/49061</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4760,51 +4760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-78. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95366a0586d276054" w:history="1">
+      <w:hyperlink r:id="rId11196a27984615603" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revues.cirad.fr/index.php/fruits/article/view/35648</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4834,51 +4834,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5188, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57176a0586d2760cf" w:history="1">
+      <w:hyperlink r:id="rId65686a27984615680" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4935,51 +4935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2) EN‐1564, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27396a0586d2761a2" w:history="1">
+      <w:hyperlink r:id="rId41476a27984615742" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5025,51 +5025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16486a0586d276235" w:history="1">
+      <w:hyperlink r:id="rId92416a279846157e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5407,101 +5407,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87926a0586d2764b5" w:history="1">
+      <w:hyperlink r:id="rId52666a27984615a4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grout TG (2015) The status of citrus IPM in South Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Horticulturae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 1065, 1091-1095. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36116a0586d276506" w:history="1">
+      <w:hyperlink r:id="rId81936a27984615aa3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2015.1065.137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6207,51 +6207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 491-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52646a0586d27699d" w:history="1">
+      <w:hyperlink r:id="rId39296a27984615f74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0013-8746(2008)101[491:RASOST]2.0.CO;2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6346,51 +6346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL (Central Science Laboratory), 8 pp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90456a0586d276a79" w:history="1">
+      <w:hyperlink r:id="rId18986a27984616057" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6474,51 +6474,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Moritz G, Brandt S, Triapitsyn S, Subramanian S (2013) Identification and information tools for pest thrips in East Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBIT Publishing, Queensland. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75226a0586d276b43" w:history="1">
+      <w:hyperlink r:id="rId65656a27984616126" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6564,51 +6564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 353-358. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22386a0586d276bd2" w:history="1">
+      <w:hyperlink r:id="rId95276a279846161b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1326-6756.2004.00437.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4079</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 388-392. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45166a0586d276c7c" w:history="1">
+      <w:hyperlink r:id="rId65766a27984616266" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4079.3.7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6958,51 +6958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46786a0586d2771f2" w:history="1">
+      <w:hyperlink r:id="rId51216a27984616446" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2007.09.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7048,51 +7048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 780-795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72196a0586d2772b4" w:history="1">
+      <w:hyperlink r:id="rId58706a279846164d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10905-013-9391-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7118,51 +7118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1195-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73936a0586d277330" w:history="1">
+      <w:hyperlink r:id="rId43306a27984616546" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.12096</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97226a0586d277493" w:history="1">
+      <w:hyperlink r:id="rId82116a279846166b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">iD – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fang &amp; Präparation, Larven. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10656a0586d2774f6" w:history="1">
+      <w:hyperlink r:id="rId59176a27984616719" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,102 +7475,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 99-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86816a0586d277567" w:history="1">
+      <w:hyperlink r:id="rId41476a2798461679f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/22119434-900000294</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ACKNOWLEDGEMENTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was extensively revised in 2021 by Manfred R. Ulitzka, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67616a0586d2775c1" w:history="1">
+      <w:hyperlink r:id="rId44066a279846167f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Thrips-</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">iD</w:t>
@@ -7633,51 +7633,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14806a0586d277674" w:history="1">
+      <w:hyperlink r:id="rId11106a279846168aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7752,63 +7752,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35658141" name="name44476a0586d2777c2" descr="eu_funding_250.png"/>
+            <wp:docPr id="96222173" name="name43466a27984616db1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82336a0586d2777c1" cstate="print"/>
+                    <a:blip r:embed="rId79916a27984616dae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7906,137 +7906,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96514376">
+  <w:abstractNum w:abstractNumId="21703007">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24807271">
+    <w:lvl w:ilvl="0" w:tplc="65495571">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24807271" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65495571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24807271" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65495571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24807271" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65495571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24807271" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65495571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24807271" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65495571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24807271" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65495571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24807271" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65495571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24807271" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65495571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96514375">
+  <w:abstractNum w:abstractNumId="21703006">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12737449">
+    <w:lvl w:ilvl="0" w:tplc="63017150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8788,55 +8788,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96514375">
-    <w:abstractNumId w:val="96514375"/>
+  <w:num w:numId="21703006">
+    <w:abstractNumId w:val="21703006"/>
   </w:num>
-  <w:num w:numId="96514376">
-    <w:abstractNumId w:val="96514376"/>
+  <w:num w:numId="21703007">
+    <w:abstractNumId w:val="21703007"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20386,51 +20386,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId670740489" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId205995571" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66426a0586d272b18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId91456a0586d272b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId66776a0586d27313a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId16796a0586d275dd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId75936a0586d275e57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId51996a0586d275ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId64836a0586d275fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId95366a0586d276054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId57176a0586d2760cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId27396a0586d2761a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId16486a0586d276235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId87926a0586d2764b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId36116a0586d276506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId52646a0586d27699d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId90456a0586d276a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId75226a0586d276b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId22386a0586d276bd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId45166a0586d276c7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId46786a0586d2771f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId72196a0586d2772b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId73936a0586d277330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId97226a0586d277493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId10656a0586d2774f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId86816a0586d277567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId67616a0586d2775c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId14806a0586d277674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95576a0586d27300c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95576a0586d27300c.jpg"/><Relationship Id="rId85906a0586d274d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85906a0586d274d2c.jpg"/><Relationship Id="rId82336a0586d2777c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82336a0586d2777c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId685279441" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId207025280" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83236a27984612269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId94756a279846122d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId25366a27984612c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId57876a2798461537a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId14436a279846153fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId99816a2798461548e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId63976a2798461554e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId11196a27984615603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId65686a27984615680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId41476a27984615742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId92416a279846157e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId52666a27984615a4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId81936a27984615aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId39296a27984615f74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId18986a27984616057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId65656a27984616126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId95276a279846161b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId65766a27984616266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId51216a27984616446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId58706a279846164d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId43306a27984616546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId82116a279846166b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId59176a27984616719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId41476a2798461679f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId44066a279846167f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId11106a279846168aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28836a27984612b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28836a27984612b0b.jpg"/><Relationship Id="rId86816a27984614354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86816a27984614354.jpg"/><Relationship Id="rId79916a27984616dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79916a27984616dae.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>