--- v10 (2026-06-09)
+++ v11 (2026-06-29)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South African citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83236a27984612269" w:history="1">
+            <w:hyperlink r:id="rId34416a424a3d2cec2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94756a279846122d3" w:history="1">
+            <w:hyperlink r:id="rId92106a424a3d2cf3c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25511328" name="name22206a27984612b0e" descr="14042.jpg"/>
+                  <wp:docPr id="56182506" name="name97326a424a3d2d666" descr="14042.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14042.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28836a27984612b0b" cstate="print"/>
+                          <a:blip r:embed="rId15736a424a3d2d664" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId25366a27984612c53" w:history="1">
+            <w:hyperlink r:id="rId58626a424a3d2d7d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2146,63 +2146,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Africa, and the only records considered to be valid (i.e., supported by voucher specimens in an available collection) from outside this continent are from Australia and Yemen. In the EPPO region, it was first recorded in 2020 in Spain and then in Portugal, and in both countries it is under eradication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47065811" name="name71536a27984614357" descr="SCITAU_distribution_map.jpg"/>
+            <wp:docPr id="13908801" name="name80796a424a3d2f27c" descr="SCITAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86816a27984614354" cstate="print"/>
+                    <a:blip r:embed="rId36996a424a3d2f279" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4360,51 +4360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Fungal Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 304-310. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57876a2798461537a" w:history="1">
+      <w:hyperlink r:id="rId67946a424a3d30367" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2019.08.009</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4439,51 +4439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 245-253 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14436a279846153fb" w:history="1">
+      <w:hyperlink r:id="rId11796a424a3d303ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.027.0245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4529,51 +4529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 133-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99816a2798461548e" w:history="1">
+      <w:hyperlink r:id="rId98656a424a3d3047a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.028.0133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (South African citrus thrips). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63976a2798461554e" w:history="1">
+      <w:hyperlink r:id="rId80646a424a3d30549" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/49061</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4760,51 +4760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-78. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11196a27984615603" w:history="1">
+      <w:hyperlink r:id="rId77006a424a3d305fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revues.cirad.fr/index.php/fruits/article/view/35648</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4834,51 +4834,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5188, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65686a27984615680" w:history="1">
+      <w:hyperlink r:id="rId43836a424a3d30679" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4935,51 +4935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2) EN‐1564, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41476a27984615742" w:history="1">
+      <w:hyperlink r:id="rId20416a424a3d3071b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5025,51 +5025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92416a279846157e6" w:history="1">
+      <w:hyperlink r:id="rId87466a424a3d307cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5407,101 +5407,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52666a27984615a4d" w:history="1">
+      <w:hyperlink r:id="rId54736a424a3d30a67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grout TG (2015) The status of citrus IPM in South Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Horticulturae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 1065, 1091-1095. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81936a27984615aa3" w:history="1">
+      <w:hyperlink r:id="rId87666a424a3d30aba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2015.1065.137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6207,51 +6207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 491-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39296a27984615f74" w:history="1">
+      <w:hyperlink r:id="rId98036a424a3d30f96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0013-8746(2008)101[491:RASOST]2.0.CO;2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6346,51 +6346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL (Central Science Laboratory), 8 pp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18986a27984616057" w:history="1">
+      <w:hyperlink r:id="rId53666a424a3d31079" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6474,51 +6474,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Moritz G, Brandt S, Triapitsyn S, Subramanian S (2013) Identification and information tools for pest thrips in East Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBIT Publishing, Queensland. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65656a27984616126" w:history="1">
+      <w:hyperlink r:id="rId44736a424a3d31154" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6564,51 +6564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 353-358. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95276a279846161b8" w:history="1">
+      <w:hyperlink r:id="rId81506a424a3d311e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1326-6756.2004.00437.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4079</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 388-392. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65766a27984616266" w:history="1">
+      <w:hyperlink r:id="rId93986a424a3d31298" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4079.3.7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6958,51 +6958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51216a27984616446" w:history="1">
+      <w:hyperlink r:id="rId52916a424a3d3147f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2007.09.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7048,51 +7048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 780-795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58706a279846164d5" w:history="1">
+      <w:hyperlink r:id="rId92096a424a3d3151d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10905-013-9391-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7118,51 +7118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1195-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43306a27984616546" w:history="1">
+      <w:hyperlink r:id="rId93016a424a3d3158d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.12096</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82116a279846166b6" w:history="1">
+      <w:hyperlink r:id="rId18866a424a3d316f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">iD – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fang &amp; Präparation, Larven. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59176a27984616719" w:history="1">
+      <w:hyperlink r:id="rId41826a424a3d31756" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,102 +7475,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 99-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41476a2798461679f" w:history="1">
+      <w:hyperlink r:id="rId40536a424a3d317c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/22119434-900000294</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ACKNOWLEDGEMENTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was extensively revised in 2021 by Manfred R. Ulitzka, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44066a279846167f6" w:history="1">
+      <w:hyperlink r:id="rId32316a424a3d3181f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Thrips-</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">iD</w:t>
@@ -7633,51 +7633,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11106a279846168aa" w:history="1">
+      <w:hyperlink r:id="rId40436a424a3d318de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7752,63 +7752,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96222173" name="name43466a27984616db1" descr="eu_funding_250.png"/>
+            <wp:docPr id="14778109" name="name15846a424a3d31a04" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79916a27984616dae" cstate="print"/>
+                    <a:blip r:embed="rId12946a424a3d31a03" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7906,137 +7906,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21703007">
+  <w:abstractNum w:abstractNumId="17771102">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65495571">
+    <w:lvl w:ilvl="0" w:tplc="17777165">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65495571" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17777165" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65495571" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17777165" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65495571" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17777165" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65495571" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17777165" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65495571" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17777165" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65495571" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17777165" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65495571" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17777165" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65495571" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17777165" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21703006">
+  <w:abstractNum w:abstractNumId="17771101">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63017150">
+    <w:lvl w:ilvl="0" w:tplc="36798877">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8788,55 +8788,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21703006">
-    <w:abstractNumId w:val="21703006"/>
+  <w:num w:numId="17771101">
+    <w:abstractNumId w:val="17771101"/>
   </w:num>
-  <w:num w:numId="21703007">
-    <w:abstractNumId w:val="21703007"/>
+  <w:num w:numId="17771102">
+    <w:abstractNumId w:val="17771102"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20386,51 +20386,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId685279441" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId207025280" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83236a27984612269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId94756a279846122d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId25366a27984612c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId57876a2798461537a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId14436a279846153fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId99816a2798461548e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId63976a2798461554e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId11196a27984615603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId65686a27984615680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId41476a27984615742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId92416a279846157e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId52666a27984615a4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId81936a27984615aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId39296a27984615f74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId18986a27984616057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId65656a27984616126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId95276a279846161b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId65766a27984616266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId51216a27984616446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId58706a279846164d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId43306a27984616546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId82116a279846166b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId59176a27984616719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId41476a2798461679f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId44066a279846167f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId11106a279846168aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28836a27984612b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28836a27984612b0b.jpg"/><Relationship Id="rId86816a27984614354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86816a27984614354.jpg"/><Relationship Id="rId79916a27984616dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79916a27984616dae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId595257706" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId674635135" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34416a424a3d2cec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId92106a424a3d2cf3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId58626a424a3d2d7d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId67946a424a3d30367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId11796a424a3d303ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId98656a424a3d3047a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId80646a424a3d30549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId77006a424a3d305fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId43836a424a3d30679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId20416a424a3d3071b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId87466a424a3d307cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId54736a424a3d30a67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId87666a424a3d30aba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId98036a424a3d30f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId53666a424a3d31079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId44736a424a3d31154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId81506a424a3d311e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId93986a424a3d31298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId52916a424a3d3147f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId92096a424a3d3151d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId93016a424a3d3158d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId18866a424a3d316f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId41826a424a3d31756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId40536a424a3d317c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId32316a424a3d3181f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId40436a424a3d318de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15736a424a3d2d664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15736a424a3d2d664.jpg"/><Relationship Id="rId36996a424a3d2f279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36996a424a3d2f279.jpg"/><Relationship Id="rId12946a424a3d31a03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12946a424a3d31a03.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>