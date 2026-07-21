--- v11 (2026-06-29)
+++ v12 (2026-07-21)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South African citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34416a424a3d2cec2" w:history="1">
+            <w:hyperlink r:id="rId87816a5f7ddbc27bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92106a424a3d2cf3c" w:history="1">
+            <w:hyperlink r:id="rId89946a5f7ddbc2828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56182506" name="name97326a424a3d2d666" descr="14042.jpg"/>
+                  <wp:docPr id="1233918" name="name28526a5f7ddbc2ee3" descr="14042.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14042.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15736a424a3d2d664" cstate="print"/>
+                          <a:blip r:embed="rId23326a5f7ddbc2ee2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58626a424a3d2d7d5" w:history="1">
+            <w:hyperlink r:id="rId36416a5f7ddbc3025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2146,63 +2146,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Africa, and the only records considered to be valid (i.e., supported by voucher specimens in an available collection) from outside this continent are from Australia and Yemen. In the EPPO region, it was first recorded in 2020 in Spain and then in Portugal, and in both countries it is under eradication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13908801" name="name80796a424a3d2f27c" descr="SCITAU_distribution_map.jpg"/>
+            <wp:docPr id="81161483" name="name63826a5f7ddbc670a" descr="SCITAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36996a424a3d2f279" cstate="print"/>
+                    <a:blip r:embed="rId53106a5f7ddbc6706" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4360,51 +4360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Fungal Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 304-310. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67946a424a3d30367" w:history="1">
+      <w:hyperlink r:id="rId90286a5f7ddbc776f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2019.08.009</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4439,51 +4439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 245-253 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11796a424a3d303ea" w:history="1">
+      <w:hyperlink r:id="rId86526a5f7ddbc77f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.027.0245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4529,51 +4529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 133-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98656a424a3d3047a" w:history="1">
+      <w:hyperlink r:id="rId86336a5f7ddbc788e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.028.0133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (South African citrus thrips). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80646a424a3d30549" w:history="1">
+      <w:hyperlink r:id="rId25396a5f7ddbc794e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/49061</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4760,51 +4760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-78. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77006a424a3d305fe" w:history="1">
+      <w:hyperlink r:id="rId75356a5f7ddbc7a03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revues.cirad.fr/index.php/fruits/article/view/35648</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4834,51 +4834,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5188, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43836a424a3d30679" w:history="1">
+      <w:hyperlink r:id="rId53266a5f7ddbc7a80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4935,51 +4935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2) EN‐1564, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20416a424a3d3071b" w:history="1">
+      <w:hyperlink r:id="rId77916a5f7ddbc7b23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5025,51 +5025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87466a424a3d307cc" w:history="1">
+      <w:hyperlink r:id="rId38846a5f7ddbc7bb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5407,101 +5407,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54736a424a3d30a67" w:history="1">
+      <w:hyperlink r:id="rId47986a5f7ddbc7e1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grout TG (2015) The status of citrus IPM in South Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Horticulturae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 1065, 1091-1095. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87666a424a3d30aba" w:history="1">
+      <w:hyperlink r:id="rId48356a5f7ddbc7e73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2015.1065.137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6207,51 +6207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 491-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98036a424a3d30f96" w:history="1">
+      <w:hyperlink r:id="rId41246a5f7ddbc832e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0013-8746(2008)101[491:RASOST]2.0.CO;2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6346,51 +6346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL (Central Science Laboratory), 8 pp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53666a424a3d31079" w:history="1">
+      <w:hyperlink r:id="rId24956a5f7ddbc8413" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6474,51 +6474,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Moritz G, Brandt S, Triapitsyn S, Subramanian S (2013) Identification and information tools for pest thrips in East Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBIT Publishing, Queensland. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44736a424a3d31154" w:history="1">
+      <w:hyperlink r:id="rId44336a5f7ddbc84e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6564,51 +6564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 353-358. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81506a424a3d311e9" w:history="1">
+      <w:hyperlink r:id="rId81136a5f7ddbc8575" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1326-6756.2004.00437.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4079</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 388-392. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93986a424a3d31298" w:history="1">
+      <w:hyperlink r:id="rId79586a5f7ddbc8624" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4079.3.7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6958,51 +6958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52916a424a3d3147f" w:history="1">
+      <w:hyperlink r:id="rId97136a5f7ddbc87ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2007.09.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7048,51 +7048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 780-795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92096a424a3d3151d" w:history="1">
+      <w:hyperlink r:id="rId92266a5f7ddbc887e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10905-013-9391-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7118,51 +7118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1195-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93016a424a3d3158d" w:history="1">
+      <w:hyperlink r:id="rId51476a5f7ddbc88f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.12096</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18866a424a3d316f2" w:history="1">
+      <w:hyperlink r:id="rId71696a5f7ddbc8a68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">iD – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fang &amp; Präparation, Larven. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41826a424a3d31756" w:history="1">
+      <w:hyperlink r:id="rId99406a5f7ddbc8acd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,102 +7475,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 99-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40536a424a3d317c8" w:history="1">
+      <w:hyperlink r:id="rId51436a5f7ddbc8b40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/22119434-900000294</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ACKNOWLEDGEMENTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was extensively revised in 2021 by Manfred R. Ulitzka, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32316a424a3d3181f" w:history="1">
+      <w:hyperlink r:id="rId29486a5f7ddbc8b96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Thrips-</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">iD</w:t>
@@ -7633,51 +7633,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40436a424a3d318de" w:history="1">
+      <w:hyperlink r:id="rId10886a5f7ddbc8c48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7752,63 +7752,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14778109" name="name15846a424a3d31a04" descr="eu_funding_250.png"/>
+            <wp:docPr id="1651806" name="name20316a5f7ddbc90dd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12946a424a3d31a03" cstate="print"/>
+                    <a:blip r:embed="rId96656a5f7ddbc90db" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7906,137 +7906,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17771102">
+  <w:abstractNum w:abstractNumId="68408573">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17777165">
+    <w:lvl w:ilvl="0" w:tplc="29821420">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17777165" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29821420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17777165" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29821420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17777165" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29821420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17777165" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29821420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17777165" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29821420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17777165" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29821420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17777165" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29821420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17777165" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29821420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17771101">
+  <w:abstractNum w:abstractNumId="68408572">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36798877">
+    <w:lvl w:ilvl="0" w:tplc="51610912">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8788,55 +8788,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17771101">
-    <w:abstractNumId w:val="17771101"/>
+  <w:num w:numId="68408572">
+    <w:abstractNumId w:val="68408572"/>
   </w:num>
-  <w:num w:numId="17771102">
-    <w:abstractNumId w:val="17771102"/>
+  <w:num w:numId="68408573">
+    <w:abstractNumId w:val="68408573"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20386,51 +20386,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId595257706" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId674635135" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34416a424a3d2cec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId92106a424a3d2cf3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId58626a424a3d2d7d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId67946a424a3d30367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId11796a424a3d303ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId98656a424a3d3047a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId80646a424a3d30549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId77006a424a3d305fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId43836a424a3d30679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId20416a424a3d3071b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId87466a424a3d307cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId54736a424a3d30a67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId87666a424a3d30aba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId98036a424a3d30f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId53666a424a3d31079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId44736a424a3d31154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId81506a424a3d311e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId93986a424a3d31298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId52916a424a3d3147f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId92096a424a3d3151d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId93016a424a3d3158d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId18866a424a3d316f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId41826a424a3d31756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId40536a424a3d317c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId32316a424a3d3181f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId40436a424a3d318de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15736a424a3d2d664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15736a424a3d2d664.jpg"/><Relationship Id="rId36996a424a3d2f279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36996a424a3d2f279.jpg"/><Relationship Id="rId12946a424a3d31a03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12946a424a3d31a03.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId186425618" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId554811777" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87816a5f7ddbc27bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId89946a5f7ddbc2828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId36416a5f7ddbc3025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId90286a5f7ddbc776f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId86526a5f7ddbc77f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId86336a5f7ddbc788e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId25396a5f7ddbc794e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId75356a5f7ddbc7a03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId53266a5f7ddbc7a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId77916a5f7ddbc7b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId38846a5f7ddbc7bb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId47986a5f7ddbc7e1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId48356a5f7ddbc7e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId41246a5f7ddbc832e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId24956a5f7ddbc8413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId44336a5f7ddbc84e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId81136a5f7ddbc8575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId79586a5f7ddbc8624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId97136a5f7ddbc87ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId92266a5f7ddbc887e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId51476a5f7ddbc88f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId71696a5f7ddbc8a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId99406a5f7ddbc8acd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId51436a5f7ddbc8b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId29486a5f7ddbc8b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId10886a5f7ddbc8c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23326a5f7ddbc2ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23326a5f7ddbc2ee2.jpg"/><Relationship Id="rId53106a5f7ddbc6706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53106a5f7ddbc6706.jpg"/><Relationship Id="rId96656a5f7ddbc90db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96656a5f7ddbc90db.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>