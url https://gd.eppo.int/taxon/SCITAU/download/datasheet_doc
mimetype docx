--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South African citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87816a5f7ddbc27bf" w:history="1">
+            <w:hyperlink r:id="rId20766a7b612431fe5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89946a5f7ddbc2828" w:history="1">
+            <w:hyperlink r:id="rId54136a7b61243204f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1233918" name="name28526a5f7ddbc2ee3" descr="14042.jpg"/>
+                  <wp:docPr id="35310625" name="name45216a7b612432115" descr="14042.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14042.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23326a5f7ddbc2ee2" cstate="print"/>
+                          <a:blip r:embed="rId74326a7b612432114" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36416a5f7ddbc3025" w:history="1">
+            <w:hyperlink r:id="rId32926a7b612432239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2146,63 +2146,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Africa, and the only records considered to be valid (i.e., supported by voucher specimens in an available collection) from outside this continent are from Australia and Yemen. In the EPPO region, it was first recorded in 2020 in Spain and then in Portugal, and in both countries it is under eradication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81161483" name="name63826a5f7ddbc670a" descr="SCITAU_distribution_map.jpg"/>
+            <wp:docPr id="28956205" name="name50116a7b612433bab" descr="SCITAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53106a5f7ddbc6706" cstate="print"/>
+                    <a:blip r:embed="rId48476a7b612433ba8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4360,51 +4360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Fungal Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 304-310. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90286a5f7ddbc776f" w:history="1">
+      <w:hyperlink r:id="rId19596a7b612434c2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2019.08.009</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4439,51 +4439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 245-253 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86526a5f7ddbc77f1" w:history="1">
+      <w:hyperlink r:id="rId28496a7b612434cb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.027.0245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4529,51 +4529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 133-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86336a5f7ddbc788e" w:history="1">
+      <w:hyperlink r:id="rId99286a7b612434d48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.028.0133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (South African citrus thrips). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25396a5f7ddbc794e" w:history="1">
+      <w:hyperlink r:id="rId69436a7b612434e0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/49061</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4760,51 +4760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-78. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75356a5f7ddbc7a03" w:history="1">
+      <w:hyperlink r:id="rId24346a7b612434ec5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revues.cirad.fr/index.php/fruits/article/view/35648</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4834,51 +4834,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5188, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53266a5f7ddbc7a80" w:history="1">
+      <w:hyperlink r:id="rId22496a7b612434f45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4935,51 +4935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2) EN‐1564, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77916a5f7ddbc7b23" w:history="1">
+      <w:hyperlink r:id="rId91916a7b612434fe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5025,51 +5025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38846a5f7ddbc7bb3" w:history="1">
+      <w:hyperlink r:id="rId78286a7b612435087" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5407,101 +5407,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47986a5f7ddbc7e1f" w:history="1">
+      <w:hyperlink r:id="rId27296a7b6124352f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grout TG (2015) The status of citrus IPM in South Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Horticulturae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 1065, 1091-1095. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48356a5f7ddbc7e73" w:history="1">
+      <w:hyperlink r:id="rId98616a7b612435347" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2015.1065.137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6207,51 +6207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 491-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41246a5f7ddbc832e" w:history="1">
+      <w:hyperlink r:id="rId75056a7b6124357fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0013-8746(2008)101[491:RASOST]2.0.CO;2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6346,51 +6346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL (Central Science Laboratory), 8 pp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24956a5f7ddbc8413" w:history="1">
+      <w:hyperlink r:id="rId29446a7b6124358e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6474,51 +6474,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Moritz G, Brandt S, Triapitsyn S, Subramanian S (2013) Identification and information tools for pest thrips in East Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBIT Publishing, Queensland. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44336a5f7ddbc84e3" w:history="1">
+      <w:hyperlink r:id="rId77216a7b6124359b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6564,51 +6564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 353-358. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81136a5f7ddbc8575" w:history="1">
+      <w:hyperlink r:id="rId52316a7b612435a45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1326-6756.2004.00437.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4079</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 388-392. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79586a5f7ddbc8624" w:history="1">
+      <w:hyperlink r:id="rId41536a7b612435b0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4079.3.7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6958,51 +6958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97136a5f7ddbc87ed" w:history="1">
+      <w:hyperlink r:id="rId95476a7b612435cf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2007.09.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7048,51 +7048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 780-795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92266a5f7ddbc887e" w:history="1">
+      <w:hyperlink r:id="rId82836a7b612435d8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10905-013-9391-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7118,51 +7118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1195-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51476a5f7ddbc88f0" w:history="1">
+      <w:hyperlink r:id="rId79026a7b612435e04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.12096</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71696a5f7ddbc8a68" w:history="1">
+      <w:hyperlink r:id="rId18106a7b612435f71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">iD – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fang &amp; Präparation, Larven. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99406a5f7ddbc8acd" w:history="1">
+      <w:hyperlink r:id="rId93066a7b612435fd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,102 +7475,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 99-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51436a5f7ddbc8b40" w:history="1">
+      <w:hyperlink r:id="rId29876a7b61243604b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/22119434-900000294</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ACKNOWLEDGEMENTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was extensively revised in 2021 by Manfred R. Ulitzka, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29486a5f7ddbc8b96" w:history="1">
+      <w:hyperlink r:id="rId70966a7b6124360a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Thrips-</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">iD</w:t>
@@ -7633,51 +7633,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10886a5f7ddbc8c48" w:history="1">
+      <w:hyperlink r:id="rId80406a7b612436158" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7752,63 +7752,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1651806" name="name20316a5f7ddbc90dd" descr="eu_funding_250.png"/>
+            <wp:docPr id="29729163" name="name98496a7b6124364b6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96656a5f7ddbc90db" cstate="print"/>
+                    <a:blip r:embed="rId72946a7b6124364b5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7906,137 +7906,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68408573">
+  <w:abstractNum w:abstractNumId="94706317">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29821420">
+    <w:lvl w:ilvl="0" w:tplc="46002569">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29821420" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46002569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29821420" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46002569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29821420" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46002569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29821420" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46002569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29821420" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46002569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29821420" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46002569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29821420" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46002569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29821420" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46002569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68408572">
+  <w:abstractNum w:abstractNumId="94706316">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51610912">
+    <w:lvl w:ilvl="0" w:tplc="97235566">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8788,55 +8788,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68408572">
-    <w:abstractNumId w:val="68408572"/>
+  <w:num w:numId="94706316">
+    <w:abstractNumId w:val="94706316"/>
   </w:num>
-  <w:num w:numId="68408573">
-    <w:abstractNumId w:val="68408573"/>
+  <w:num w:numId="94706317">
+    <w:abstractNumId w:val="94706317"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20386,51 +20386,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId186425618" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId554811777" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87816a5f7ddbc27bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId89946a5f7ddbc2828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId36416a5f7ddbc3025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId90286a5f7ddbc776f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId86526a5f7ddbc77f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId86336a5f7ddbc788e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId25396a5f7ddbc794e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId75356a5f7ddbc7a03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId53266a5f7ddbc7a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId77916a5f7ddbc7b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId38846a5f7ddbc7bb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId47986a5f7ddbc7e1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId48356a5f7ddbc7e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId41246a5f7ddbc832e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId24956a5f7ddbc8413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId44336a5f7ddbc84e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId81136a5f7ddbc8575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId79586a5f7ddbc8624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId97136a5f7ddbc87ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId92266a5f7ddbc887e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId51476a5f7ddbc88f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId71696a5f7ddbc8a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId99406a5f7ddbc8acd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId51436a5f7ddbc8b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId29486a5f7ddbc8b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId10886a5f7ddbc8c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23326a5f7ddbc2ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23326a5f7ddbc2ee2.jpg"/><Relationship Id="rId53106a5f7ddbc6706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53106a5f7ddbc6706.jpg"/><Relationship Id="rId96656a5f7ddbc90db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96656a5f7ddbc90db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId465065377" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId907582506" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20766a7b612431fe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId54136a7b61243204f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId32926a7b612432239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId19596a7b612434c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId28496a7b612434cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId99286a7b612434d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId69436a7b612434e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId24346a7b612434ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId22496a7b612434f45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId91916a7b612434fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId78286a7b612435087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId27296a7b6124352f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId98616a7b612435347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId75056a7b6124357fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId29446a7b6124358e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId77216a7b6124359b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId52316a7b612435a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId41536a7b612435b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId95476a7b612435cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId82836a7b612435d8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId79026a7b612435e04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId18106a7b612435f71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId93066a7b612435fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId29876a7b61243604b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId70966a7b6124360a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId80406a7b612436158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74326a7b612432114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74326a7b612432114.jpg"/><Relationship Id="rId48476a7b612433ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48476a7b612433ba8.jpg"/><Relationship Id="rId72946a7b6124364b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72946a7b6124364b5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>