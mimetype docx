--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South African citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20766a7b612431fe5" w:history="1">
+            <w:hyperlink r:id="rId99026a95fa721aec9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54136a7b61243204f" w:history="1">
+            <w:hyperlink r:id="rId48906a95fa721af34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35310625" name="name45216a7b612432115" descr="14042.jpg"/>
+                  <wp:docPr id="71093269" name="name64256a95fa721b895" descr="14042.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14042.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74326a7b612432114" cstate="print"/>
+                          <a:blip r:embed="rId56446a95fa721b893" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32926a7b612432239" w:history="1">
+            <w:hyperlink r:id="rId37826a95fa721b9bc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2146,63 +2146,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Africa, and the only records considered to be valid (i.e., supported by voucher specimens in an available collection) from outside this continent are from Australia and Yemen. In the EPPO region, it was first recorded in 2020 in Spain and then in Portugal, and in both countries it is under eradication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28956205" name="name50116a7b612433bab" descr="SCITAU_distribution_map.jpg"/>
+            <wp:docPr id="802495" name="name94116a95fa721d244" descr="SCITAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48476a7b612433ba8" cstate="print"/>
+                    <a:blip r:embed="rId75476a95fa721d240" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4360,51 +4360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Fungal Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 304-310. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19596a7b612434c2e" w:history="1">
+      <w:hyperlink r:id="rId99026a95fa721e34c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2019.08.009</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4439,51 +4439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 245-253 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28496a7b612434cb3" w:history="1">
+      <w:hyperlink r:id="rId85936a95fa721e3e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.027.0245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4529,51 +4529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 133-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99286a7b612434d48" w:history="1">
+      <w:hyperlink r:id="rId72806a95fa721e47a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.028.0133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (South African citrus thrips). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69436a7b612434e0c" w:history="1">
+      <w:hyperlink r:id="rId23946a95fa721e547" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/49061</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4760,51 +4760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-78. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24346a7b612434ec5" w:history="1">
+      <w:hyperlink r:id="rId98706a95fa721e602" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revues.cirad.fr/index.php/fruits/article/view/35648</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4834,51 +4834,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5188, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22496a7b612434f45" w:history="1">
+      <w:hyperlink r:id="rId20956a95fa721e683" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4935,51 +4935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2) EN‐1564, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91916a7b612434fe8" w:history="1">
+      <w:hyperlink r:id="rId44416a95fa721e727" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5025,51 +5025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78286a7b612435087" w:history="1">
+      <w:hyperlink r:id="rId40116a95fa721e7f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5407,101 +5407,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27296a7b6124352f5" w:history="1">
+      <w:hyperlink r:id="rId48496a95fa721ea6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grout TG (2015) The status of citrus IPM in South Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Horticulturae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 1065, 1091-1095. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98616a7b612435347" w:history="1">
+      <w:hyperlink r:id="rId45106a95fa721eac0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2015.1065.137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6207,51 +6207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 491-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75056a7b6124357fd" w:history="1">
+      <w:hyperlink r:id="rId53016a95fa721ef89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0013-8746(2008)101[491:RASOST]2.0.CO;2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6346,51 +6346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL (Central Science Laboratory), 8 pp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29446a7b6124358e1" w:history="1">
+      <w:hyperlink r:id="rId71086a95fa721f078" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6474,51 +6474,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Moritz G, Brandt S, Triapitsyn S, Subramanian S (2013) Identification and information tools for pest thrips in East Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBIT Publishing, Queensland. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77216a7b6124359b0" w:history="1">
+      <w:hyperlink r:id="rId41096a95fa721f149" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6564,51 +6564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 353-358. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52316a7b612435a45" w:history="1">
+      <w:hyperlink r:id="rId52826a95fa721f1df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1326-6756.2004.00437.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4079</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 388-392. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41536a7b612435b0b" w:history="1">
+      <w:hyperlink r:id="rId46636a95fa721f291" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4079.3.7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6958,51 +6958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95476a7b612435cf0" w:history="1">
+      <w:hyperlink r:id="rId26226a95fa721f48d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2007.09.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7048,51 +7048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 780-795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82836a7b612435d8c" w:history="1">
+      <w:hyperlink r:id="rId39536a95fa721f520" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10905-013-9391-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7118,51 +7118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1195-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79026a7b612435e04" w:history="1">
+      <w:hyperlink r:id="rId38106a95fa721f597" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.12096</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18106a7b612435f71" w:history="1">
+      <w:hyperlink r:id="rId84696a95fa721f702" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">iD – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fang &amp; Präparation, Larven. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93066a7b612435fd6" w:history="1">
+      <w:hyperlink r:id="rId79756a95fa721f767" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,102 +7475,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 99-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29876a7b61243604b" w:history="1">
+      <w:hyperlink r:id="rId27686a95fa721f7db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/22119434-900000294</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ACKNOWLEDGEMENTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was extensively revised in 2021 by Manfred R. Ulitzka, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70966a7b6124360a4" w:history="1">
+      <w:hyperlink r:id="rId56316a95fa721f834" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Thrips-</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">iD</w:t>
@@ -7633,51 +7633,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80406a7b612436158" w:history="1">
+      <w:hyperlink r:id="rId15036a95fa721f8e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7752,63 +7752,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29729163" name="name98496a7b6124364b6" descr="eu_funding_250.png"/>
+            <wp:docPr id="80202154" name="name16366a95fa721fa38" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72946a7b6124364b5" cstate="print"/>
+                    <a:blip r:embed="rId77296a95fa721fa37" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7906,137 +7906,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94706317">
+  <w:abstractNum w:abstractNumId="87376127">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46002569">
+    <w:lvl w:ilvl="0" w:tplc="27380041">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46002569" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27380041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46002569" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27380041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46002569" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27380041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46002569" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27380041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46002569" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27380041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46002569" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27380041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46002569" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27380041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46002569" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27380041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94706316">
+  <w:abstractNum w:abstractNumId="87376126">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97235566">
+    <w:lvl w:ilvl="0" w:tplc="31570118">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8788,55 +8788,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94706316">
-    <w:abstractNumId w:val="94706316"/>
+  <w:num w:numId="87376126">
+    <w:abstractNumId w:val="87376126"/>
   </w:num>
-  <w:num w:numId="94706317">
-    <w:abstractNumId w:val="94706317"/>
+  <w:num w:numId="87376127">
+    <w:abstractNumId w:val="87376127"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20386,51 +20386,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId465065377" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId907582506" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20766a7b612431fe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId54136a7b61243204f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId32926a7b612432239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId19596a7b612434c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId28496a7b612434cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId99286a7b612434d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId69436a7b612434e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId24346a7b612434ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId22496a7b612434f45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId91916a7b612434fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId78286a7b612435087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId27296a7b6124352f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId98616a7b612435347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId75056a7b6124357fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId29446a7b6124358e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId77216a7b6124359b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId52316a7b612435a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId41536a7b612435b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId95476a7b612435cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId82836a7b612435d8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId79026a7b612435e04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId18106a7b612435f71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId93066a7b612435fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId29876a7b61243604b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId70966a7b6124360a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId80406a7b612436158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74326a7b612432114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74326a7b612432114.jpg"/><Relationship Id="rId48476a7b612433ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48476a7b612433ba8.jpg"/><Relationship Id="rId72946a7b6124364b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72946a7b6124364b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId764134584" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId735505767" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99026a95fa721aec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId48906a95fa721af34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId37826a95fa721b9bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId99026a95fa721e34c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId85936a95fa721e3e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId72806a95fa721e47a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId23946a95fa721e547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId98706a95fa721e602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId20956a95fa721e683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId44416a95fa721e727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId40116a95fa721e7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId48496a95fa721ea6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId45106a95fa721eac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId53016a95fa721ef89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId71086a95fa721f078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId41096a95fa721f149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId52826a95fa721f1df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId46636a95fa721f291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId26226a95fa721f48d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId39536a95fa721f520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId38106a95fa721f597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId84696a95fa721f702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId79756a95fa721f767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId27686a95fa721f7db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId56316a95fa721f834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId15036a95fa721f8e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56446a95fa721b893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56446a95fa721b893.jpg"/><Relationship Id="rId75476a95fa721d240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75476a95fa721d240.jpg"/><Relationship Id="rId77296a95fa721fa37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77296a95fa721fa37.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>