--- v14 (2026-08-31)
+++ v15 (2026-09-21)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South African citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99026a95fa721aec9" w:history="1">
+            <w:hyperlink r:id="rId65396ab0849964faf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48906a95fa721af34" w:history="1">
+            <w:hyperlink r:id="rId25236ab084996501e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71093269" name="name64256a95fa721b895" descr="14042.jpg"/>
+                  <wp:docPr id="17361100" name="name65436ab0849965929" descr="14042.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14042.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56446a95fa721b893" cstate="print"/>
+                          <a:blip r:embed="rId78246ab0849965927" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId37826a95fa721b9bc" w:history="1">
+            <w:hyperlink r:id="rId78056ab0849965a55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2146,63 +2146,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Africa, and the only records considered to be valid (i.e., supported by voucher specimens in an available collection) from outside this continent are from Australia and Yemen. In the EPPO region, it was first recorded in 2020 in Spain and then in Portugal, and in both countries it is under eradication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="802495" name="name94116a95fa721d244" descr="SCITAU_distribution_map.jpg"/>
+            <wp:docPr id="70020427" name="name68986ab08499670e2" descr="SCITAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75476a95fa721d240" cstate="print"/>
+                    <a:blip r:embed="rId17926ab08499670df" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4360,51 +4360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Fungal Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 304-310. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99026a95fa721e34c" w:history="1">
+      <w:hyperlink r:id="rId54176ab084996816e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2019.08.009</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4439,51 +4439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 245-253 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85936a95fa721e3e2" w:history="1">
+      <w:hyperlink r:id="rId75586ab08499681f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.027.0245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4529,51 +4529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 133-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72806a95fa721e47a" w:history="1">
+      <w:hyperlink r:id="rId53986ab0849968285" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.028.0133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (South African citrus thrips). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23946a95fa721e547" w:history="1">
+      <w:hyperlink r:id="rId28526ab0849968348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/49061</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4760,51 +4760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-78. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98706a95fa721e602" w:history="1">
+      <w:hyperlink r:id="rId28696ab08499683fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revues.cirad.fr/index.php/fruits/article/view/35648</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4834,51 +4834,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5188, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20956a95fa721e683" w:history="1">
+      <w:hyperlink r:id="rId95916ab0849968488" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4935,51 +4935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2) EN‐1564, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44416a95fa721e727" w:history="1">
+      <w:hyperlink r:id="rId72956ab084996852e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5025,51 +5025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40116a95fa721e7f7" w:history="1">
+      <w:hyperlink r:id="rId17526ab08499685bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5407,101 +5407,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48496a95fa721ea6f" w:history="1">
+      <w:hyperlink r:id="rId91486ab0849968861" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grout TG (2015) The status of citrus IPM in South Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Horticulturae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 1065, 1091-1095. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45106a95fa721eac0" w:history="1">
+      <w:hyperlink r:id="rId78036ab08499688b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2015.1065.137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6207,51 +6207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 491-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53016a95fa721ef89" w:history="1">
+      <w:hyperlink r:id="rId46506ab0849968d77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0013-8746(2008)101[491:RASOST]2.0.CO;2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6346,51 +6346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL (Central Science Laboratory), 8 pp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71086a95fa721f078" w:history="1">
+      <w:hyperlink r:id="rId35666ab0849968e5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6474,51 +6474,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Moritz G, Brandt S, Triapitsyn S, Subramanian S (2013) Identification and information tools for pest thrips in East Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBIT Publishing, Queensland. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41096a95fa721f149" w:history="1">
+      <w:hyperlink r:id="rId69366ab0849968f2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6564,51 +6564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 353-358. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52826a95fa721f1df" w:history="1">
+      <w:hyperlink r:id="rId21626ab0849968fbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1326-6756.2004.00437.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4079</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 388-392. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46636a95fa721f291" w:history="1">
+      <w:hyperlink r:id="rId70726ab084996906e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4079.3.7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6958,51 +6958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26226a95fa721f48d" w:history="1">
+      <w:hyperlink r:id="rId21506ab0849969258" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2007.09.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7048,51 +7048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 780-795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39536a95fa721f520" w:history="1">
+      <w:hyperlink r:id="rId14626ab08499692ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10905-013-9391-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7118,51 +7118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1195-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38106a95fa721f597" w:history="1">
+      <w:hyperlink r:id="rId98006ab0849969361" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.12096</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84696a95fa721f702" w:history="1">
+      <w:hyperlink r:id="rId52406ab08499694df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">iD – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fang &amp; Präparation, Larven. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79756a95fa721f767" w:history="1">
+      <w:hyperlink r:id="rId44446ab0849969545" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,102 +7475,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 99-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27686a95fa721f7db" w:history="1">
+      <w:hyperlink r:id="rId34206ab08499695b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/22119434-900000294</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ACKNOWLEDGEMENTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was extensively revised in 2021 by Manfred R. Ulitzka, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56316a95fa721f834" w:history="1">
+      <w:hyperlink r:id="rId96656ab084996960e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Thrips-</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">iD</w:t>
@@ -7633,51 +7633,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15036a95fa721f8e8" w:history="1">
+      <w:hyperlink r:id="rId53826ab08499696c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7752,63 +7752,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80202154" name="name16366a95fa721fa38" descr="eu_funding_250.png"/>
+            <wp:docPr id="26225146" name="name16246ab0849969889" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77296a95fa721fa37" cstate="print"/>
+                    <a:blip r:embed="rId59116ab0849969887" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7906,137 +7906,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87376127">
+  <w:abstractNum w:abstractNumId="64558204">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27380041">
+    <w:lvl w:ilvl="0" w:tplc="39770809">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27380041" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39770809" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27380041" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39770809" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27380041" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39770809" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27380041" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39770809" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27380041" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39770809" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27380041" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39770809" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27380041" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39770809" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27380041" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39770809" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87376126">
+  <w:abstractNum w:abstractNumId="64558203">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31570118">
+    <w:lvl w:ilvl="0" w:tplc="55905497">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8788,55 +8788,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87376126">
-    <w:abstractNumId w:val="87376126"/>
+  <w:num w:numId="64558203">
+    <w:abstractNumId w:val="64558203"/>
   </w:num>
-  <w:num w:numId="87376127">
-    <w:abstractNumId w:val="87376127"/>
+  <w:num w:numId="64558204">
+    <w:abstractNumId w:val="64558204"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20386,51 +20386,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId764134584" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId735505767" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99026a95fa721aec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId48906a95fa721af34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId37826a95fa721b9bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId99026a95fa721e34c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId85936a95fa721e3e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId72806a95fa721e47a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId23946a95fa721e547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId98706a95fa721e602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId20956a95fa721e683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId44416a95fa721e727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId40116a95fa721e7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId48496a95fa721ea6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId45106a95fa721eac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId53016a95fa721ef89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId71086a95fa721f078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId41096a95fa721f149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId52826a95fa721f1df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId46636a95fa721f291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId26226a95fa721f48d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId39536a95fa721f520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId38106a95fa721f597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId84696a95fa721f702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId79756a95fa721f767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId27686a95fa721f7db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId56316a95fa721f834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId15036a95fa721f8e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56446a95fa721b893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56446a95fa721b893.jpg"/><Relationship Id="rId75476a95fa721d240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75476a95fa721d240.jpg"/><Relationship Id="rId77296a95fa721fa37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77296a95fa721fa37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId181521028" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId872754980" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65396ab0849964faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId25236ab084996501e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId78056ab0849965a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId54176ab084996816e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId75586ab08499681f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId53986ab0849968285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId28526ab0849968348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId28696ab08499683fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId95916ab0849968488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId72956ab084996852e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId17526ab08499685bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId91486ab0849968861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId78036ab08499688b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId46506ab0849968d77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId35666ab0849968e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId69366ab0849968f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId21626ab0849968fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId70726ab084996906e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId21506ab0849969258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId14626ab08499692ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId98006ab0849969361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId52406ab08499694df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId44446ab0849969545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId34206ab08499695b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId96656ab084996960e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId53826ab08499696c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78246ab0849965927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78246ab0849965927.jpg"/><Relationship Id="rId17926ab08499670df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17926ab08499670df.jpg"/><Relationship Id="rId59116ab0849969887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59116ab0849969887.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>