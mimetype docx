--- v15 (2026-09-21)
+++ v16 (2026-10-11)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Moulton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South African citrus thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65396ab0849964faf" w:history="1">
+            <w:hyperlink r:id="rId90586acba613dd6e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25236ab084996501e" w:history="1">
+            <w:hyperlink r:id="rId11846acba613dd74a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCITAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17361100" name="name65436ab0849965929" descr="14042.jpg"/>
+                  <wp:docPr id="39018180" name="name19626acba613dde1d" descr="14042.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14042.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78246ab0849965927" cstate="print"/>
+                          <a:blip r:embed="rId46186acba613dde1b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78056ab0849965a55" w:history="1">
+            <w:hyperlink r:id="rId94586acba613ddf16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2146,63 +2146,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Africa, and the only records considered to be valid (i.e., supported by voucher specimens in an available collection) from outside this continent are from Australia and Yemen. In the EPPO region, it was first recorded in 2020 in Spain and then in Portugal, and in both countries it is under eradication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70020427" name="name68986ab08499670e2" descr="SCITAU_distribution_map.jpg"/>
+            <wp:docPr id="41074861" name="name78676acba613df5b7" descr="SCITAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCITAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17926ab08499670df" cstate="print"/>
+                    <a:blip r:embed="rId95656acba613df5b4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4360,51 +4360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Fungal Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 304-310. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54176ab084996816e" w:history="1">
+      <w:hyperlink r:id="rId46006acba613e11a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2019.08.009</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4439,51 +4439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 245-253 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75586ab08499681f2" w:history="1">
+      <w:hyperlink r:id="rId47646acba613e1232" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.027.0245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4529,51 +4529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 133-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53986ab0849968285" w:history="1">
+      <w:hyperlink r:id="rId76156acba613e12f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4001/003.028.0133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4648,51 +4648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (South African citrus thrips). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28526ab0849968348" w:history="1">
+      <w:hyperlink r:id="rId44006acba613e13ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/49061</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4760,51 +4760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-78. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28696ab08499683fe" w:history="1">
+      <w:hyperlink r:id="rId20896acba613e1475" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revues.cirad.fr/index.php/fruits/article/view/35648</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4834,51 +4834,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 5188, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95916ab0849968488" w:history="1">
+      <w:hyperlink r:id="rId75786acba613e1533" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4935,51 +4935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2) EN‐1564, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72956ab084996852e" w:history="1">
+      <w:hyperlink r:id="rId84816acba613e1639" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1564</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5025,51 +5025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 353-356. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17526ab08499685bf" w:history="1">
+      <w:hyperlink r:id="rId34376acba613e16d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5407,101 +5407,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91486ab0849968861" w:history="1">
+      <w:hyperlink r:id="rId86956acba613e19be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grout TG (2015) The status of citrus IPM in South Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Horticulturae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 1065, 1091-1095. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78036ab08499688b5" w:history="1">
+      <w:hyperlink r:id="rId63626acba613e1b2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2015.1065.137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6207,51 +6207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 491-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46506ab0849968d77" w:history="1">
+      <w:hyperlink r:id="rId98106acba613e2007" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0013-8746(2008)101[491:RASOST]2.0.CO;2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6346,51 +6346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL (Central Science Laboratory), 8 pp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35666ab0849968e5b" w:history="1">
+      <w:hyperlink r:id="rId36296acba613e20ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6474,51 +6474,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Moritz G, Brandt S, Triapitsyn S, Subramanian S (2013) Identification and information tools for pest thrips in East Africa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBIT Publishing, Queensland. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69366ab0849968f2b" w:history="1">
+      <w:hyperlink r:id="rId40366acba613e21bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6564,51 +6564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 353-358. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21626ab0849968fbe" w:history="1">
+      <w:hyperlink r:id="rId75046acba613e2253" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1326-6756.2004.00437.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4079</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 388-392. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70726ab084996906e" w:history="1">
+      <w:hyperlink r:id="rId58016acba613e230a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4079.3.7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6958,51 +6958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21506ab0849969258" w:history="1">
+      <w:hyperlink r:id="rId12436acba613e24da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2007.09.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7048,51 +7048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 780-795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14626ab08499692ec" w:history="1">
+      <w:hyperlink r:id="rId38076acba613e26ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10905-013-9391-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7118,51 +7118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1195-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98006ab0849969361" w:history="1">
+      <w:hyperlink r:id="rId19486acba613e276b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.12096</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52406ab08499694df" w:history="1">
+      <w:hyperlink r:id="rId38876acba613e28f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://thrips.info/wiki/scirtothrips</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">iD – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fang &amp; Präparation, Larven. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44446ab0849969545" w:history="1">
+      <w:hyperlink r:id="rId48616acba613e2960" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,102 +7475,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 99-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34206ab08499695b8" w:history="1">
+      <w:hyperlink r:id="rId10656acba613e29d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/22119434-900000294</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ACKNOWLEDGEMENTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was extensively revised in 2021 by Manfred R. Ulitzka, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96656ab084996960e" w:history="1">
+      <w:hyperlink r:id="rId21586acba613e2a33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Thrips-</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">iD</w:t>
@@ -7633,51 +7633,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scirtothrips aurantii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53826ab08499696c1" w:history="1">
+      <w:hyperlink r:id="rId14576acba613e2aeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7752,63 +7752,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26225146" name="name16246ab0849969889" descr="eu_funding_250.png"/>
+            <wp:docPr id="15044350" name="name57626acba613e2c38" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59116ab0849969887" cstate="print"/>
+                    <a:blip r:embed="rId50126acba613e2c37" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7906,137 +7906,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64558204">
+  <w:abstractNum w:abstractNumId="70299174">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39770809">
+    <w:lvl w:ilvl="0" w:tplc="53437043">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39770809" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53437043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39770809" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53437043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39770809" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53437043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39770809" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53437043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39770809" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53437043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39770809" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53437043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39770809" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53437043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39770809" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53437043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64558203">
+  <w:abstractNum w:abstractNumId="70299173">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55905497">
+    <w:lvl w:ilvl="0" w:tplc="41739494">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8788,55 +8788,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64558203">
-    <w:abstractNumId w:val="64558203"/>
+  <w:num w:numId="70299173">
+    <w:abstractNumId w:val="70299173"/>
   </w:num>
-  <w:num w:numId="64558204">
-    <w:abstractNumId w:val="64558204"/>
+  <w:num w:numId="70299174">
+    <w:abstractNumId w:val="70299174"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20386,51 +20386,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId181521028" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId872754980" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65396ab0849964faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId25236ab084996501e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId78056ab0849965a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId54176ab084996816e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId75586ab08499681f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId53986ab0849968285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId28526ab0849968348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId28696ab08499683fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId95916ab0849968488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId72956ab084996852e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId17526ab08499685bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId91486ab0849968861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId78036ab08499688b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId46506ab0849968d77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId35666ab0849968e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId69366ab0849968f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId21626ab0849968fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId70726ab084996906e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId21506ab0849969258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId14626ab08499692ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId98006ab0849969361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId52406ab08499694df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId44446ab0849969545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId34206ab08499695b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId96656ab084996960e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId53826ab08499696c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78246ab0849965927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78246ab0849965927.jpg"/><Relationship Id="rId17926ab08499670df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17926ab08499670df.jpg"/><Relationship Id="rId59116ab0849969887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59116ab0849969887.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId729383830" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId876425502" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90586acba613dd6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/" TargetMode="External"/><Relationship Id="rId11846acba613dd74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/categorization" TargetMode="External"/><Relationship Id="rId94586acba613ddf16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCITAU/photos" TargetMode="External"/><Relationship Id="rId46006acba613e11a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2019.08.009" TargetMode="External"/><Relationship Id="rId47646acba613e1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.027.0245" TargetMode="External"/><Relationship Id="rId76156acba613e12f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4001/003.028.0133" TargetMode="External"/><Relationship Id="rId44006acba613e13ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/49061" TargetMode="External"/><Relationship Id="rId20896acba613e1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.cirad.fr/index.php/fruits/article/view/35648" TargetMode="External"/><Relationship Id="rId75786acba613e1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5188" TargetMode="External"/><Relationship Id="rId84816acba613e1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1564" TargetMode="External"/><Relationship Id="rId34376acba613e16d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId86956acba613e19be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey028" TargetMode="External"/><Relationship Id="rId63626acba613e1b2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2015.1065.137" TargetMode="External"/><Relationship Id="rId98106acba613e2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0013-8746(2008)101%5b491:RASOST%5d2.0.CO;2" TargetMode="External"/><Relationship Id="rId36296acba613e20ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3917" TargetMode="External"/><Relationship Id="rId40366acba613e21bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thripsnet.zoologie.uni-halle.de/key-server-neu/data/03030c05-030b-4107-880b-0a0a0702060d/media/Html/index.html" TargetMode="External"/><Relationship Id="rId75046acba613e2253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1326-6756.2004.00437.x" TargetMode="External"/><Relationship Id="rId58016acba613e230a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4079.3.7" TargetMode="External"/><Relationship Id="rId12436acba613e24da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2007.09.011" TargetMode="External"/><Relationship Id="rId38076acba613e26ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-013-9391-7" TargetMode="External"/><Relationship Id="rId19486acba613e276b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.12096" TargetMode="External"/><Relationship Id="rId38876acba613e28f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thrips.info/wiki/scirtothrips" TargetMode="External"/><Relationship Id="rId48616acba613e2960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/de/sammlung/praeparation/#1483911720964-ae0d4a53-85fc" TargetMode="External"/><Relationship Id="rId10656acba613e29d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22119434-900000294" TargetMode="External"/><Relationship Id="rId21586acba613e2a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thrips-id.com/" TargetMode="External"/><Relationship Id="rId14576acba613e2aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46186acba613dde1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46186acba613dde1b.jpg"/><Relationship Id="rId95656acba613df5b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95656acba613df5b4.jpg"/><Relationship Id="rId50126acba613e2c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50126acba613e2c37.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>