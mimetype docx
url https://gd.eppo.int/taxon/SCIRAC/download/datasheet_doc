--- v8 (2026-03-17)
+++ v9 (2026-04-06)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Dearness) Wolf &amp; Barbour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown spot needle blight, brown spot of pine, needle blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566169b8ca9622c3f" w:history="1">
+            <w:hyperlink r:id="rId770769d3d16cdbb7d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747869b8ca9622ca9" w:history="1">
+            <w:hyperlink r:id="rId705469d3d16cdbc1d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCIRAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93798621" name="name636369b8ca962333c" descr="1495.jpg"/>
+                  <wp:docPr id="4451821" name="name490769d3d16cdc298" descr="1495.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1495.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId421669b8ca962333a" cstate="print"/>
+                          <a:blip r:embed="rId803369d3d16cdc296" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId427569b8ca9623447" w:history="1">
+            <w:hyperlink r:id="rId570669d3d16cdc41c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2567,105 +2567,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54916462" name="name308069b8ca9624bc3" descr="SCIRAC_distribution_map.jpg"/>
+            <wp:docPr id="33108582" name="name983769d3d16cde42c" descr="SCIRAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCIRAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId764669b8ca9624bbf" cstate="print"/>
+                    <a:blip r:embed="rId663869d3d16cde428" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Austria, Belarus, Bulgaria, Croatia, Czechia, Estonia, France (mainland), Georgia, Germany, Ireland, Italy (mainland), Latvia, Lithuania, Poland, Portugal (mainland), Romania, Russian Federation (Central Russia, Southern Russia), Slovakia, Slovenia, Spain (mainland), Switzerland, Türkiye, Ukraine</w:t>
+        <w:t xml:space="preserve"> Austria, Belarus, Bulgaria, Croatia, Czechia, Estonia, Finland, France (mainland), Georgia, Germany, Ireland, Italy (mainland), Latvia, Lithuania, Poland, Portugal (mainland), Romania, Russian Federation (Central Russia, Southern Russia), Slovakia, Slovenia, Spain (mainland), Switzerland, Türkiye, Ukraine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> China (Anhui, Fujian, Guangdong, Guangxi, Jiangsu, Jiangxi, Zhejiang), Japan (Honshu, Kyushu), Korea, Republic of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2705,51 +2705,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Belize, Costa Rica, Cuba, Guatemala, Honduras, Jamaica, Nicaragua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Colombia</w:t>
+        <w:t xml:space="preserve"> Colombia, Ecuador</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,522-527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId701169b8ca962695c" w:history="1">
+      <w:hyperlink r:id="rId534169d3d16ce01bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-85-522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6955,51 +6955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId549669b8ca9626a1d" w:history="1">
+      <w:hyperlink r:id="rId908969d3d16ce0281" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/volume18.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7132,51 +7132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,161–165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId624969b8ca9626b37" w:history="1">
+      <w:hyperlink r:id="rId527869d3d16ce03aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-013-0256-5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7231,51 +7231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1413–1425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587669b8ca9626bef" w:history="1">
+      <w:hyperlink r:id="rId551669d3d16ce0448" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-15-0271-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8006,51 +8006,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Northeastern United States. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctoral Dissertations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2397. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId775769b8ca96270d9" w:history="1">
+      <w:hyperlink r:id="rId987369d3d16ce0933" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholars.unh.edu/dissertation/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8096,51 +8096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711269b8ca962716d" w:history="1">
+      <w:hyperlink r:id="rId664869d3d16ce09e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-03-21-0060-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8206,51 +8206,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId597569b8ca962721e" w:history="1">
+      <w:hyperlink r:id="rId855469d3d16ce0a95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12650</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8619,51 +8619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId121969b8ca96274b0" w:history="1">
+      <w:hyperlink r:id="rId343269d3d16ce0d4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0004-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8709,51 +8709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId785569b8ca9627540" w:history="1">
+      <w:hyperlink r:id="rId292069d3d16ce0de1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12654</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8824,51 +8824,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piškur B, Ogris N, Benko-Beloglavec A, Kolšek M &amp; Jurc D (2019) Actions after finding quarantine fungus in Slovene forests - case of Soča river valley. In: Trdan S.(ed.). Lectures and papers presented at the 14th Slovenian Conference on Plant Protection with International Participation (Maribor, SI, 2019-03-05/06). Plant Protection Society of Slovenia, 86-91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId625569b8ca96275fc" w:history="1">
+      <w:hyperlink r:id="rId721069d3d16ce0e9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [Accessed 16 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8923,51 +8923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId773269b8ca9627697" w:history="1">
+      <w:hyperlink r:id="rId658369d3d16ce0f55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ndr2.12082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9399,51 +9399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId347069b8ca962798d" w:history="1">
+      <w:hyperlink r:id="rId553969d3d16ce12d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jof/37.1.13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9712,51 +9712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId504669b8ca9627b9d" w:history="1">
+      <w:hyperlink r:id="rId461869d3d16ce14e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9947,90 +9947,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 99-105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId765169b8ca9627d14" w:history="1">
+      <w:hyperlink r:id="rId672369d3d16ce17c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02456.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62123259" name="name446769b8ca962817e" descr="eu_funding_250.png"/>
+            <wp:docPr id="42375161" name="name216269d3d16ce1867" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId707669b8ca962817c" cstate="print"/>
+                    <a:blip r:embed="rId617069d3d16ce1866" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10128,137 +10128,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15031159">
+  <w:abstractNum w:abstractNumId="92912486">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78330784">
+    <w:lvl w:ilvl="0" w:tplc="71081818">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78330784" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71081818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78330784" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71081818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78330784" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71081818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78330784" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71081818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78330784" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71081818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78330784" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71081818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78330784" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71081818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78330784" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71081818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15031158">
+  <w:abstractNum w:abstractNumId="92912485">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97472060">
+    <w:lvl w:ilvl="0" w:tplc="44204946">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11010,55 +11010,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15031158">
-    <w:abstractNumId w:val="15031158"/>
+  <w:num w:numId="92912485">
+    <w:abstractNumId w:val="92912485"/>
   </w:num>
-  <w:num w:numId="15031159">
-    <w:abstractNumId w:val="15031159"/>
+  <w:num w:numId="92912486">
+    <w:abstractNumId w:val="92912486"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22608,51 +22608,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId678372630" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId782151726" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId566169b8ca9622c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId747869b8ca9622ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId427569b8ca9623447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId701169b8ca962695c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId549669b8ca9626a1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId624969b8ca9626b37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId587669b8ca9626bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId775769b8ca96270d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId711269b8ca962716d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId597569b8ca962721e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId121969b8ca96274b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId785569b8ca9627540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId625569b8ca96275fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId773269b8ca9627697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId347069b8ca962798d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId504669b8ca9627b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId765169b8ca9627d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId421669b8ca962333a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId421669b8ca962333a.jpg"/><Relationship Id="rId764669b8ca9624bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId764669b8ca9624bbf.jpg"/><Relationship Id="rId707669b8ca962817c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId707669b8ca962817c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId348024386" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId811091427" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId770769d3d16cdbb7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId705469d3d16cdbc1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId570669d3d16cdc41c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId534169d3d16ce01bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId908969d3d16ce0281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId527869d3d16ce03aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId551669d3d16ce0448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId987369d3d16ce0933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId664869d3d16ce09e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId855469d3d16ce0a95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId343269d3d16ce0d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId292069d3d16ce0de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId721069d3d16ce0e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId658369d3d16ce0f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId553969d3d16ce12d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId461869d3d16ce14e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId672369d3d16ce17c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId803369d3d16cdc296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId803369d3d16cdc296.jpg"/><Relationship Id="rId663869d3d16cde428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId663869d3d16cde428.jpg"/><Relationship Id="rId617069d3d16ce1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId617069d3d16ce1866.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>