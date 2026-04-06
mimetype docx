--- v9 (2026-04-06)
+++ v10 (2026-04-06)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Dearness) Wolf &amp; Barbour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown spot needle blight, brown spot of pine, needle blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770769d3d16cdbb7d" w:history="1">
+            <w:hyperlink r:id="rId171269d3e39d15326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705469d3d16cdbc1d" w:history="1">
+            <w:hyperlink r:id="rId645069d3e39d15393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCIRAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4451821" name="name490769d3d16cdc298" descr="1495.jpg"/>
+                  <wp:docPr id="64737634" name="name728369d3e39d15a5f" descr="1495.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1495.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId803369d3d16cdc296" cstate="print"/>
+                          <a:blip r:embed="rId567969d3e39d15a5e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId570669d3d16cdc41c" w:history="1">
+            <w:hyperlink r:id="rId940669d3e39d15b80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2567,63 +2567,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33108582" name="name983769d3d16cde42c" descr="SCIRAC_distribution_map.jpg"/>
+            <wp:docPr id="54187644" name="name181769d3e39d174f0" descr="SCIRAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCIRAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId663869d3d16cde428" cstate="print"/>
+                    <a:blip r:embed="rId965369d3e39d174ed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,522-527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId534169d3d16ce01bc" w:history="1">
+      <w:hyperlink r:id="rId876969d3e39d1932a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-85-522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6955,51 +6955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId908969d3d16ce0281" w:history="1">
+      <w:hyperlink r:id="rId112769d3e39d193fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/volume18.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7132,51 +7132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,161–165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId527869d3d16ce03aa" w:history="1">
+      <w:hyperlink r:id="rId860169d3e39d19538" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-013-0256-5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7231,51 +7231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1413–1425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId551669d3d16ce0448" w:history="1">
+      <w:hyperlink r:id="rId422669d3e39d195df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-15-0271-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8006,51 +8006,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Northeastern United States. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctoral Dissertations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2397. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId987369d3d16ce0933" w:history="1">
+      <w:hyperlink r:id="rId377069d3e39d19b7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholars.unh.edu/dissertation/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8096,51 +8096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664869d3d16ce09e0" w:history="1">
+      <w:hyperlink r:id="rId653769d3e39d19c12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-03-21-0060-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8206,51 +8206,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId855469d3d16ce0a95" w:history="1">
+      <w:hyperlink r:id="rId861869d3e39d19ccb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12650</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8619,51 +8619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId343269d3d16ce0d4f" w:history="1">
+      <w:hyperlink r:id="rId429769d3e39d19f75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0004-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8709,51 +8709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292069d3d16ce0de1" w:history="1">
+      <w:hyperlink r:id="rId786869d3e39d1a008" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12654</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8824,51 +8824,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piškur B, Ogris N, Benko-Beloglavec A, Kolšek M &amp; Jurc D (2019) Actions after finding quarantine fungus in Slovene forests - case of Soča river valley. In: Trdan S.(ed.). Lectures and papers presented at the 14th Slovenian Conference on Plant Protection with International Participation (Maribor, SI, 2019-03-05/06). Plant Protection Society of Slovenia, 86-91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId721069d3d16ce0e9f" w:history="1">
+      <w:hyperlink r:id="rId352469d3e39d1a0cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [Accessed 16 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8923,51 +8923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId658369d3d16ce0f55" w:history="1">
+      <w:hyperlink r:id="rId486969d3e39d1a16a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ndr2.12082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9399,51 +9399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId553969d3d16ce12d4" w:history="1">
+      <w:hyperlink r:id="rId525969d3e39d1a4b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jof/37.1.13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9712,51 +9712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId461869d3d16ce14e8" w:history="1">
+      <w:hyperlink r:id="rId986269d3e39d1a6f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9947,90 +9947,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 99-105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId672369d3d16ce17c7" w:history="1">
+      <w:hyperlink r:id="rId895269d3e39d1a86e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02456.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42375161" name="name216269d3d16ce1867" descr="eu_funding_250.png"/>
+            <wp:docPr id="74639969" name="name550169d3e39d1ab85" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId617069d3d16ce1866" cstate="print"/>
+                    <a:blip r:embed="rId276369d3e39d1ab84" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10128,137 +10128,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92912486">
+  <w:abstractNum w:abstractNumId="41411029">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71081818">
+    <w:lvl w:ilvl="0" w:tplc="16281287">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71081818" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16281287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71081818" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16281287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71081818" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16281287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71081818" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16281287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71081818" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16281287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71081818" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16281287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71081818" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16281287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71081818" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16281287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92912485">
+  <w:abstractNum w:abstractNumId="41411028">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44204946">
+    <w:lvl w:ilvl="0" w:tplc="29739052">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11010,55 +11010,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92912485">
-    <w:abstractNumId w:val="92912485"/>
+  <w:num w:numId="41411028">
+    <w:abstractNumId w:val="41411028"/>
   </w:num>
-  <w:num w:numId="92912486">
-    <w:abstractNumId w:val="92912486"/>
+  <w:num w:numId="41411029">
+    <w:abstractNumId w:val="41411029"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22608,51 +22608,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId348024386" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId811091427" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId770769d3d16cdbb7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId705469d3d16cdbc1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId570669d3d16cdc41c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId534169d3d16ce01bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId908969d3d16ce0281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId527869d3d16ce03aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId551669d3d16ce0448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId987369d3d16ce0933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId664869d3d16ce09e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId855469d3d16ce0a95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId343269d3d16ce0d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId292069d3d16ce0de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId721069d3d16ce0e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId658369d3d16ce0f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId553969d3d16ce12d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId461869d3d16ce14e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId672369d3d16ce17c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId803369d3d16cdc296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId803369d3d16cdc296.jpg"/><Relationship Id="rId663869d3d16cde428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId663869d3d16cde428.jpg"/><Relationship Id="rId617069d3d16ce1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId617069d3d16ce1866.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId863088107" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId624696568" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId171269d3e39d15326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId645069d3e39d15393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId940669d3e39d15b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId876969d3e39d1932a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId112769d3e39d193fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId860169d3e39d19538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId422669d3e39d195df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId377069d3e39d19b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId653769d3e39d19c12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId861869d3e39d19ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId429769d3e39d19f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId786869d3e39d1a008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId352469d3e39d1a0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId486969d3e39d1a16a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId525969d3e39d1a4b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId986269d3e39d1a6f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId895269d3e39d1a86e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId567969d3e39d15a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId567969d3e39d15a5e.jpg"/><Relationship Id="rId965369d3e39d174ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId965369d3e39d174ed.jpg"/><Relationship Id="rId276369d3e39d1ab84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId276369d3e39d1ab84.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>