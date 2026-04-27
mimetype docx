--- v10 (2026-04-06)
+++ v11 (2026-04-27)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Dearness) Wolf &amp; Barbour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown spot needle blight, brown spot of pine, needle blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171269d3e39d15326" w:history="1">
+            <w:hyperlink r:id="rId740869efa61660a1e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645069d3e39d15393" w:history="1">
+            <w:hyperlink r:id="rId399769efa61660a89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCIRAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64737634" name="name728369d3e39d15a5f" descr="1495.jpg"/>
+                  <wp:docPr id="13902885" name="name818569efa616614a0" descr="1495.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1495.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId567969d3e39d15a5e" cstate="print"/>
+                          <a:blip r:embed="rId958369efa61661497" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId940669d3e39d15b80" w:history="1">
+            <w:hyperlink r:id="rId418169efa61661771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2567,63 +2567,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54187644" name="name181769d3e39d174f0" descr="SCIRAC_distribution_map.jpg"/>
+            <wp:docPr id="41809197" name="name780169efa6166367a" descr="SCIRAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCIRAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId965369d3e39d174ed" cstate="print"/>
+                    <a:blip r:embed="rId612769efa61663675" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,522-527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId876969d3e39d1932a" w:history="1">
+      <w:hyperlink r:id="rId222569efa616654c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-85-522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6955,51 +6955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112769d3e39d193fe" w:history="1">
+      <w:hyperlink r:id="rId594869efa6166558f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/volume18.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7132,51 +7132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,161–165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId860169d3e39d19538" w:history="1">
+      <w:hyperlink r:id="rId580769efa616656b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-013-0256-5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7231,51 +7231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1413–1425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId422669d3e39d195df" w:history="1">
+      <w:hyperlink r:id="rId915769efa61665758" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-15-0271-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8006,51 +8006,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Northeastern United States. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctoral Dissertations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2397. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId377069d3e39d19b7d" w:history="1">
+      <w:hyperlink r:id="rId836569efa61665c75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholars.unh.edu/dissertation/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8096,51 +8096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId653769d3e39d19c12" w:history="1">
+      <w:hyperlink r:id="rId273069efa61665d08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-03-21-0060-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8206,51 +8206,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId861869d3e39d19ccb" w:history="1">
+      <w:hyperlink r:id="rId336969efa61665f05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12650</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8619,51 +8619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId429769d3e39d19f75" w:history="1">
+      <w:hyperlink r:id="rId133169efa616661b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0004-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8709,51 +8709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId786869d3e39d1a008" w:history="1">
+      <w:hyperlink r:id="rId210469efa61666286" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12654</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8824,51 +8824,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piškur B, Ogris N, Benko-Beloglavec A, Kolšek M &amp; Jurc D (2019) Actions after finding quarantine fungus in Slovene forests - case of Soča river valley. In: Trdan S.(ed.). Lectures and papers presented at the 14th Slovenian Conference on Plant Protection with International Participation (Maribor, SI, 2019-03-05/06). Plant Protection Society of Slovenia, 86-91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId352469d3e39d1a0cc" w:history="1">
+      <w:hyperlink r:id="rId486869efa616663a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [Accessed 16 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8923,51 +8923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId486969d3e39d1a16a" w:history="1">
+      <w:hyperlink r:id="rId353069efa61666496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ndr2.12082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9399,51 +9399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId525969d3e39d1a4b1" w:history="1">
+      <w:hyperlink r:id="rId121069efa61666817" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jof/37.1.13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9712,51 +9712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId986269d3e39d1a6f3" w:history="1">
+      <w:hyperlink r:id="rId547769efa61666a5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9947,90 +9947,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 99-105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId895269d3e39d1a86e" w:history="1">
+      <w:hyperlink r:id="rId969269efa61666bdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02456.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74639969" name="name550169d3e39d1ab85" descr="eu_funding_250.png"/>
+            <wp:docPr id="50487312" name="name296369efa61666c5a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId276369d3e39d1ab84" cstate="print"/>
+                    <a:blip r:embed="rId612569efa61666c59" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10128,137 +10128,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41411029">
+  <w:abstractNum w:abstractNumId="94385370">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16281287">
+    <w:lvl w:ilvl="0" w:tplc="60352421">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16281287" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60352421" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16281287" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60352421" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16281287" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60352421" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16281287" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60352421" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16281287" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60352421" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16281287" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60352421" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16281287" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60352421" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16281287" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60352421" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41411028">
+  <w:abstractNum w:abstractNumId="94385369">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29739052">
+    <w:lvl w:ilvl="0" w:tplc="47564854">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11010,55 +11010,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41411028">
-    <w:abstractNumId w:val="41411028"/>
+  <w:num w:numId="94385369">
+    <w:abstractNumId w:val="94385369"/>
   </w:num>
-  <w:num w:numId="41411029">
-    <w:abstractNumId w:val="41411029"/>
+  <w:num w:numId="94385370">
+    <w:abstractNumId w:val="94385370"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22608,51 +22608,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId863088107" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId624696568" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId171269d3e39d15326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId645069d3e39d15393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId940669d3e39d15b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId876969d3e39d1932a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId112769d3e39d193fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId860169d3e39d19538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId422669d3e39d195df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId377069d3e39d19b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId653769d3e39d19c12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId861869d3e39d19ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId429769d3e39d19f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId786869d3e39d1a008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId352469d3e39d1a0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId486969d3e39d1a16a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId525969d3e39d1a4b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId986269d3e39d1a6f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId895269d3e39d1a86e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId567969d3e39d15a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId567969d3e39d15a5e.jpg"/><Relationship Id="rId965369d3e39d174ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId965369d3e39d174ed.jpg"/><Relationship Id="rId276369d3e39d1ab84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId276369d3e39d1ab84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId935943207" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId415091710" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId740869efa61660a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId399769efa61660a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId418169efa61661771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId222569efa616654c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId594869efa6166558f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId580769efa616656b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId915769efa61665758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId836569efa61665c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId273069efa61665d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId336969efa61665f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId133169efa616661b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId210469efa61666286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId486869efa616663a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId353069efa61666496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId121069efa61666817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId547769efa61666a5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId969269efa61666bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId958369efa61661497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId958369efa61661497.jpg"/><Relationship Id="rId612769efa61663675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId612769efa61663675.jpg"/><Relationship Id="rId612569efa61666c59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId612569efa61666c59.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>