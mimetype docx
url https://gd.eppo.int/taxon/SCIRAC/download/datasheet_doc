--- v11 (2026-04-27)
+++ v12 (2026-06-07)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Dearness) Wolf &amp; Barbour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown spot needle blight, brown spot of pine, needle blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740869efa61660a1e" w:history="1">
+            <w:hyperlink r:id="rId80836a25c7f279135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399769efa61660a89" w:history="1">
+            <w:hyperlink r:id="rId69766a25c7f2791c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCIRAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13902885" name="name818569efa616614a0" descr="1495.jpg"/>
+                  <wp:docPr id="82751607" name="name58616a25c7f27967a" descr="1495.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1495.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId958369efa61661497" cstate="print"/>
+                          <a:blip r:embed="rId89616a25c7f279678" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId418169efa61661771" w:history="1">
+            <w:hyperlink r:id="rId44506a25c7f279895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2567,63 +2567,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41809197" name="name780169efa6166367a" descr="SCIRAC_distribution_map.jpg"/>
+            <wp:docPr id="11018625" name="name13006a25c7f27c1cb" descr="SCIRAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCIRAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId612769efa61663675" cstate="print"/>
+                    <a:blip r:embed="rId58076a25c7f27c1c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,522-527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId222569efa616654c9" w:history="1">
+      <w:hyperlink r:id="rId98206a25c7f27e4d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-85-522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6955,51 +6955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId594869efa6166558f" w:history="1">
+      <w:hyperlink r:id="rId15426a25c7f27e59c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/volume18.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7132,51 +7132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,161–165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580769efa616656b7" w:history="1">
+      <w:hyperlink r:id="rId97986a25c7f27e6c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-013-0256-5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7231,51 +7231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1413–1425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId915769efa61665758" w:history="1">
+      <w:hyperlink r:id="rId98306a25c7f27e764" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-15-0271-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8006,51 +8006,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Northeastern United States. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctoral Dissertations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2397. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId836569efa61665c75" w:history="1">
+      <w:hyperlink r:id="rId82106a25c7f27f044" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholars.unh.edu/dissertation/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8096,51 +8096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId273069efa61665d08" w:history="1">
+      <w:hyperlink r:id="rId40916a25c7f27f0ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-03-21-0060-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8206,51 +8206,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336969efa61665f05" w:history="1">
+      <w:hyperlink r:id="rId78346a25c7f27f4ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12650</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8619,51 +8619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133169efa616661b3" w:history="1">
+      <w:hyperlink r:id="rId36546a25c7f27f7f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0004-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8709,51 +8709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId210469efa61666286" w:history="1">
+      <w:hyperlink r:id="rId20326a25c7f27f885" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12654</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8824,51 +8824,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piškur B, Ogris N, Benko-Beloglavec A, Kolšek M &amp; Jurc D (2019) Actions after finding quarantine fungus in Slovene forests - case of Soča river valley. In: Trdan S.(ed.). Lectures and papers presented at the 14th Slovenian Conference on Plant Protection with International Participation (Maribor, SI, 2019-03-05/06). Plant Protection Society of Slovenia, 86-91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId486869efa616663a5" w:history="1">
+      <w:hyperlink r:id="rId38126a25c7f27f945" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [Accessed 16 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8923,51 +8923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId353069efa61666496" w:history="1">
+      <w:hyperlink r:id="rId59746a25c7f27f9f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ndr2.12082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9399,51 +9399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId121069efa61666817" w:history="1">
+      <w:hyperlink r:id="rId16966a25c7f27fcfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jof/37.1.13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9712,51 +9712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId547769efa61666a5a" w:history="1">
+      <w:hyperlink r:id="rId68886a25c7f27ff35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9947,90 +9947,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 99-105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969269efa61666bdc" w:history="1">
+      <w:hyperlink r:id="rId56656a25c7f2800b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02456.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50487312" name="name296369efa61666c5a" descr="eu_funding_250.png"/>
+            <wp:docPr id="72439491" name="name42656a25c7f28012f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId612569efa61666c59" cstate="print"/>
+                    <a:blip r:embed="rId94496a25c7f28012e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10128,137 +10128,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94385370">
+  <w:abstractNum w:abstractNumId="18646511">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60352421">
+    <w:lvl w:ilvl="0" w:tplc="18981441">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60352421" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18981441" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60352421" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18981441" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60352421" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18981441" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60352421" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18981441" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60352421" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18981441" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60352421" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18981441" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60352421" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18981441" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60352421" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18981441" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94385369">
+  <w:abstractNum w:abstractNumId="18646510">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47564854">
+    <w:lvl w:ilvl="0" w:tplc="70069715">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11010,55 +11010,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94385369">
-    <w:abstractNumId w:val="94385369"/>
+  <w:num w:numId="18646510">
+    <w:abstractNumId w:val="18646510"/>
   </w:num>
-  <w:num w:numId="94385370">
-    <w:abstractNumId w:val="94385370"/>
+  <w:num w:numId="18646511">
+    <w:abstractNumId w:val="18646511"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22608,51 +22608,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId935943207" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId415091710" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId740869efa61660a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId399769efa61660a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId418169efa61661771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId222569efa616654c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId594869efa6166558f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId580769efa616656b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId915769efa61665758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId836569efa61665c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId273069efa61665d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId336969efa61665f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId133169efa616661b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId210469efa61666286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId486869efa616663a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId353069efa61666496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId121069efa61666817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId547769efa61666a5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId969269efa61666bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId958369efa61661497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId958369efa61661497.jpg"/><Relationship Id="rId612769efa61663675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId612769efa61663675.jpg"/><Relationship Id="rId612569efa61666c59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId612569efa61666c59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId446210309" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId102497377" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80836a25c7f279135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId69766a25c7f2791c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId44506a25c7f279895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId98206a25c7f27e4d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId15426a25c7f27e59c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId97986a25c7f27e6c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId98306a25c7f27e764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId82106a25c7f27f044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId40916a25c7f27f0ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId78346a25c7f27f4ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId36546a25c7f27f7f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId20326a25c7f27f885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId38126a25c7f27f945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId59746a25c7f27f9f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId16966a25c7f27fcfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId68886a25c7f27ff35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56656a25c7f2800b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId89616a25c7f279678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89616a25c7f279678.jpg"/><Relationship Id="rId58076a25c7f27c1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58076a25c7f27c1c8.jpg"/><Relationship Id="rId94496a25c7f28012e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94496a25c7f28012e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>