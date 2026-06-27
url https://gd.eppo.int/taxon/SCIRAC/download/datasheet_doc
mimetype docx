--- v12 (2026-06-07)
+++ v13 (2026-06-27)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Dearness) Wolf &amp; Barbour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown spot needle blight, brown spot of pine, needle blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80836a25c7f279135" w:history="1">
+            <w:hyperlink r:id="rId49766a4062eb019af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69766a25c7f2791c4" w:history="1">
+            <w:hyperlink r:id="rId46756a4062eb01a19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCIRAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82751607" name="name58616a25c7f27967a" descr="1495.jpg"/>
+                  <wp:docPr id="47803115" name="name93366a4062eb01fd8" descr="1495.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1495.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89616a25c7f279678" cstate="print"/>
+                          <a:blip r:embed="rId77666a4062eb01fd6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44506a25c7f279895" w:history="1">
+            <w:hyperlink r:id="rId12276a4062eb020dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2567,63 +2567,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11018625" name="name13006a25c7f27c1cb" descr="SCIRAC_distribution_map.jpg"/>
+            <wp:docPr id="67869082" name="name74996a4062eb0391a" descr="SCIRAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCIRAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58076a25c7f27c1c8" cstate="print"/>
+                    <a:blip r:embed="rId72206a4062eb03917" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,522-527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98206a25c7f27e4d6" w:history="1">
+      <w:hyperlink r:id="rId76916a4062eb055d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-85-522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6955,51 +6955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15426a25c7f27e59c" w:history="1">
+      <w:hyperlink r:id="rId89956a4062eb05697" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/volume18.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7132,51 +7132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,161–165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97986a25c7f27e6c4" w:history="1">
+      <w:hyperlink r:id="rId73216a4062eb057b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-013-0256-5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7231,51 +7231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1413–1425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98306a25c7f27e764" w:history="1">
+      <w:hyperlink r:id="rId72376a4062eb0584e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-15-0271-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8006,51 +8006,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Northeastern United States. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctoral Dissertations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2397. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82106a25c7f27f044" w:history="1">
+      <w:hyperlink r:id="rId56446a4062eb05d2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholars.unh.edu/dissertation/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8096,51 +8096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40916a25c7f27f0ff" w:history="1">
+      <w:hyperlink r:id="rId31516a4062eb05dcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-03-21-0060-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8206,51 +8206,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78346a25c7f27f4ed" w:history="1">
+      <w:hyperlink r:id="rId27916a4062eb05e81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12650</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8619,51 +8619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36546a25c7f27f7f0" w:history="1">
+      <w:hyperlink r:id="rId46666a4062eb06111" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0004-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8709,51 +8709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20326a25c7f27f885" w:history="1">
+      <w:hyperlink r:id="rId26636a4062eb061a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12654</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8824,51 +8824,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piškur B, Ogris N, Benko-Beloglavec A, Kolšek M &amp; Jurc D (2019) Actions after finding quarantine fungus in Slovene forests - case of Soča river valley. In: Trdan S.(ed.). Lectures and papers presented at the 14th Slovenian Conference on Plant Protection with International Participation (Maribor, SI, 2019-03-05/06). Plant Protection Society of Slovenia, 86-91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38126a25c7f27f945" w:history="1">
+      <w:hyperlink r:id="rId44116a4062eb0625d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [Accessed 16 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8923,51 +8923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59746a25c7f27f9f8" w:history="1">
+      <w:hyperlink r:id="rId26766a4062eb062f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ndr2.12082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9399,51 +9399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16966a25c7f27fcfb" w:history="1">
+      <w:hyperlink r:id="rId73646a4062eb065f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jof/37.1.13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9712,51 +9712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68886a25c7f27ff35" w:history="1">
+      <w:hyperlink r:id="rId97086a4062eb06800" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9947,90 +9947,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 99-105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56656a25c7f2800b6" w:history="1">
+      <w:hyperlink r:id="rId10836a4062eb0696f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02456.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72439491" name="name42656a25c7f28012f" descr="eu_funding_250.png"/>
+            <wp:docPr id="57193415" name="name82416a4062eb069d4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94496a25c7f28012e" cstate="print"/>
+                    <a:blip r:embed="rId26066a4062eb069d3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10128,137 +10128,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18646511">
+  <w:abstractNum w:abstractNumId="96080584">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18981441">
+    <w:lvl w:ilvl="0" w:tplc="54321552">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18981441" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54321552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18981441" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54321552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18981441" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54321552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18981441" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54321552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18981441" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54321552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18981441" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54321552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18981441" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54321552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18981441" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54321552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18646510">
+  <w:abstractNum w:abstractNumId="96080583">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70069715">
+    <w:lvl w:ilvl="0" w:tplc="76709913">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11010,55 +11010,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18646510">
-    <w:abstractNumId w:val="18646510"/>
+  <w:num w:numId="96080583">
+    <w:abstractNumId w:val="96080583"/>
   </w:num>
-  <w:num w:numId="18646511">
-    <w:abstractNumId w:val="18646511"/>
+  <w:num w:numId="96080584">
+    <w:abstractNumId w:val="96080584"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22608,51 +22608,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId446210309" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId102497377" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80836a25c7f279135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId69766a25c7f2791c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId44506a25c7f279895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId98206a25c7f27e4d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId15426a25c7f27e59c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId97986a25c7f27e6c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId98306a25c7f27e764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId82106a25c7f27f044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId40916a25c7f27f0ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId78346a25c7f27f4ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId36546a25c7f27f7f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId20326a25c7f27f885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId38126a25c7f27f945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId59746a25c7f27f9f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId16966a25c7f27fcfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId68886a25c7f27ff35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56656a25c7f2800b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId89616a25c7f279678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89616a25c7f279678.jpg"/><Relationship Id="rId58076a25c7f27c1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58076a25c7f27c1c8.jpg"/><Relationship Id="rId94496a25c7f28012e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94496a25c7f28012e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId994596291" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId791941675" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49766a4062eb019af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId46756a4062eb01a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId12276a4062eb020dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId76916a4062eb055d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId89956a4062eb05697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId73216a4062eb057b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId72376a4062eb0584e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId56446a4062eb05d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId31516a4062eb05dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId27916a4062eb05e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId46666a4062eb06111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId26636a4062eb061a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId44116a4062eb0625d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId26766a4062eb062f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId73646a4062eb065f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId97086a4062eb06800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10836a4062eb0696f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId77666a4062eb01fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77666a4062eb01fd6.jpg"/><Relationship Id="rId72206a4062eb03917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72206a4062eb03917.jpg"/><Relationship Id="rId26066a4062eb069d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26066a4062eb069d3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>