--- v13 (2026-06-27)
+++ v14 (2026-07-20)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Dearness) Wolf &amp; Barbour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown spot needle blight, brown spot of pine, needle blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49766a4062eb019af" w:history="1">
+            <w:hyperlink r:id="rId34466a5e7c053f0ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46756a4062eb01a19" w:history="1">
+            <w:hyperlink r:id="rId60616a5e7c053f12c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCIRAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47803115" name="name93366a4062eb01fd8" descr="1495.jpg"/>
+                  <wp:docPr id="69662145" name="name33056a5e7c053f7d9" descr="1495.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1495.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77666a4062eb01fd6" cstate="print"/>
+                          <a:blip r:embed="rId55616a5e7c053f7d7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12276a4062eb020dc" w:history="1">
+            <w:hyperlink r:id="rId36176a5e7c053f91d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2567,63 +2567,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67869082" name="name74996a4062eb0391a" descr="SCIRAC_distribution_map.jpg"/>
+            <wp:docPr id="90465875" name="name38986a5e7c0540fc2" descr="SCIRAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCIRAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72206a4062eb03917" cstate="print"/>
+                    <a:blip r:embed="rId14636a5e7c0540fbf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,522-527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76916a4062eb055d9" w:history="1">
+      <w:hyperlink r:id="rId90326a5e7c0542c83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-85-522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6955,51 +6955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89956a4062eb05697" w:history="1">
+      <w:hyperlink r:id="rId70506a5e7c0542d42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/volume18.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7132,51 +7132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,161–165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73216a4062eb057b2" w:history="1">
+      <w:hyperlink r:id="rId76576a5e7c0542e5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-013-0256-5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7231,51 +7231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1413–1425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72376a4062eb0584e" w:history="1">
+      <w:hyperlink r:id="rId84586a5e7c0542efa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-15-0271-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8006,51 +8006,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Northeastern United States. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctoral Dissertations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2397. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56446a4062eb05d2d" w:history="1">
+      <w:hyperlink r:id="rId88036a5e7c05433db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholars.unh.edu/dissertation/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8096,51 +8096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31516a4062eb05dcf" w:history="1">
+      <w:hyperlink r:id="rId41316a5e7c054346c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-03-21-0060-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8206,51 +8206,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27916a4062eb05e81" w:history="1">
+      <w:hyperlink r:id="rId26836a5e7c054351d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12650</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8619,51 +8619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46666a4062eb06111" w:history="1">
+      <w:hyperlink r:id="rId27256a5e7c05437c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0004-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8709,51 +8709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26636a4062eb061a1" w:history="1">
+      <w:hyperlink r:id="rId52736a5e7c0543853" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12654</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8824,51 +8824,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piškur B, Ogris N, Benko-Beloglavec A, Kolšek M &amp; Jurc D (2019) Actions after finding quarantine fungus in Slovene forests - case of Soča river valley. In: Trdan S.(ed.). Lectures and papers presented at the 14th Slovenian Conference on Plant Protection with International Participation (Maribor, SI, 2019-03-05/06). Plant Protection Society of Slovenia, 86-91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44116a4062eb0625d" w:history="1">
+      <w:hyperlink r:id="rId67316a5e7c054394e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [Accessed 16 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8923,51 +8923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26766a4062eb062f9" w:history="1">
+      <w:hyperlink r:id="rId77376a5e7c05439ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ndr2.12082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9399,51 +9399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73646a4062eb065f7" w:history="1">
+      <w:hyperlink r:id="rId61506a5e7c0543ce8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jof/37.1.13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9712,51 +9712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97086a4062eb06800" w:history="1">
+      <w:hyperlink r:id="rId27706a5e7c0543ef4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9947,90 +9947,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 99-105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10836a4062eb0696f" w:history="1">
+      <w:hyperlink r:id="rId75426a5e7c054407d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02456.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57193415" name="name82416a4062eb069d4" descr="eu_funding_250.png"/>
+            <wp:docPr id="14326772" name="name19556a5e7c05440fb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26066a4062eb069d3" cstate="print"/>
+                    <a:blip r:embed="rId92986a5e7c05440fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10128,137 +10128,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96080584">
+  <w:abstractNum w:abstractNumId="70905362">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54321552">
+    <w:lvl w:ilvl="0" w:tplc="79706686">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54321552" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79706686" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54321552" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79706686" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54321552" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79706686" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54321552" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79706686" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54321552" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79706686" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54321552" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79706686" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54321552" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79706686" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54321552" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79706686" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96080583">
+  <w:abstractNum w:abstractNumId="70905361">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76709913">
+    <w:lvl w:ilvl="0" w:tplc="16988607">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11010,55 +11010,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96080583">
-    <w:abstractNumId w:val="96080583"/>
+  <w:num w:numId="70905361">
+    <w:abstractNumId w:val="70905361"/>
   </w:num>
-  <w:num w:numId="96080584">
-    <w:abstractNumId w:val="96080584"/>
+  <w:num w:numId="70905362">
+    <w:abstractNumId w:val="70905362"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22608,51 +22608,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId994596291" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId791941675" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49766a4062eb019af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId46756a4062eb01a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId12276a4062eb020dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId76916a4062eb055d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId89956a4062eb05697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId73216a4062eb057b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId72376a4062eb0584e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId56446a4062eb05d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId31516a4062eb05dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId27916a4062eb05e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId46666a4062eb06111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId26636a4062eb061a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId44116a4062eb0625d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId26766a4062eb062f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId73646a4062eb065f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId97086a4062eb06800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10836a4062eb0696f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId77666a4062eb01fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77666a4062eb01fd6.jpg"/><Relationship Id="rId72206a4062eb03917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72206a4062eb03917.jpg"/><Relationship Id="rId26066a4062eb069d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26066a4062eb069d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId768224810" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId863373192" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34466a5e7c053f0ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId60616a5e7c053f12c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId36176a5e7c053f91d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId90326a5e7c0542c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId70506a5e7c0542d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId76576a5e7c0542e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId84586a5e7c0542efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId88036a5e7c05433db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId41316a5e7c054346c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId26836a5e7c054351d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId27256a5e7c05437c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId52736a5e7c0543853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId67316a5e7c054394e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId77376a5e7c05439ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId61506a5e7c0543ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId27706a5e7c0543ef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75426a5e7c054407d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId55616a5e7c053f7d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55616a5e7c053f7d7.jpg"/><Relationship Id="rId14636a5e7c0540fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14636a5e7c0540fbf.jpg"/><Relationship Id="rId92986a5e7c05440fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92986a5e7c05440fa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>