--- v14 (2026-07-20)
+++ v15 (2026-08-11)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Dearness) Wolf &amp; Barbour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown spot needle blight, brown spot of pine, needle blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34466a5e7c053f0ae" w:history="1">
+            <w:hyperlink r:id="rId39166a7b6fd95d1ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60616a5e7c053f12c" w:history="1">
+            <w:hyperlink r:id="rId63256a7b6fd95d216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCIRAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69662145" name="name33056a5e7c053f7d9" descr="1495.jpg"/>
+                  <wp:docPr id="36945188" name="name54806a7b6fd95db91" descr="1495.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1495.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55616a5e7c053f7d7" cstate="print"/>
+                          <a:blip r:embed="rId61246a7b6fd95db90" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36176a5e7c053f91d" w:history="1">
+            <w:hyperlink r:id="rId87816a7b6fd95dcb2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2567,63 +2567,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90465875" name="name38986a5e7c0540fc2" descr="SCIRAC_distribution_map.jpg"/>
+            <wp:docPr id="72861518" name="name77336a7b6fd95f8e4" descr="SCIRAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCIRAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14636a5e7c0540fbf" cstate="print"/>
+                    <a:blip r:embed="rId47466a7b6fd95f8e0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,522-527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90326a5e7c0542c83" w:history="1">
+      <w:hyperlink r:id="rId56646a7b6fd962539" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-85-522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6955,51 +6955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70506a5e7c0542d42" w:history="1">
+      <w:hyperlink r:id="rId35956a7b6fd9625fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/volume18.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7132,51 +7132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,161–165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76576a5e7c0542e5d" w:history="1">
+      <w:hyperlink r:id="rId95526a7b6fd9627d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-013-0256-5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7231,51 +7231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1413–1425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84586a5e7c0542efa" w:history="1">
+      <w:hyperlink r:id="rId64796a7b6fd9628ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-15-0271-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8006,51 +8006,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Northeastern United States. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctoral Dissertations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2397. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88036a5e7c05433db" w:history="1">
+      <w:hyperlink r:id="rId12716a7b6fd962edc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholars.unh.edu/dissertation/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8096,51 +8096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41316a5e7c054346c" w:history="1">
+      <w:hyperlink r:id="rId21976a7b6fd962f71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-03-21-0060-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8206,51 +8206,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26836a5e7c054351d" w:history="1">
+      <w:hyperlink r:id="rId51386a7b6fd963062" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12650</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8619,51 +8619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27256a5e7c05437c2" w:history="1">
+      <w:hyperlink r:id="rId15326a7b6fd963372" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0004-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8709,51 +8709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52736a5e7c0543853" w:history="1">
+      <w:hyperlink r:id="rId38786a7b6fd963406" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12654</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8824,51 +8824,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piškur B, Ogris N, Benko-Beloglavec A, Kolšek M &amp; Jurc D (2019) Actions after finding quarantine fungus in Slovene forests - case of Soča river valley. In: Trdan S.(ed.). Lectures and papers presented at the 14th Slovenian Conference on Plant Protection with International Participation (Maribor, SI, 2019-03-05/06). Plant Protection Society of Slovenia, 86-91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67316a5e7c054394e" w:history="1">
+      <w:hyperlink r:id="rId35476a7b6fd9634c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [Accessed 16 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8923,51 +8923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77376a5e7c05439ee" w:history="1">
+      <w:hyperlink r:id="rId51746a7b6fd963566" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ndr2.12082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9399,51 +9399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61506a5e7c0543ce8" w:history="1">
+      <w:hyperlink r:id="rId16776a7b6fd9638ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jof/37.1.13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9712,51 +9712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27706a5e7c0543ef4" w:history="1">
+      <w:hyperlink r:id="rId82136a7b6fd963b44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9947,90 +9947,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 99-105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75426a5e7c054407d" w:history="1">
+      <w:hyperlink r:id="rId18326a7b6fd963cc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02456.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14326772" name="name19556a5e7c05440fb" descr="eu_funding_250.png"/>
+            <wp:docPr id="83002950" name="name33896a7b6fd963d6f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92986a5e7c05440fa" cstate="print"/>
+                    <a:blip r:embed="rId81786a7b6fd963d6e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10128,137 +10128,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70905362">
+  <w:abstractNum w:abstractNumId="69442833">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79706686">
+    <w:lvl w:ilvl="0" w:tplc="88118334">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79706686" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88118334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79706686" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88118334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79706686" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88118334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79706686" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88118334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79706686" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88118334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79706686" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88118334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79706686" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88118334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79706686" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88118334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70905361">
+  <w:abstractNum w:abstractNumId="69442832">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16988607">
+    <w:lvl w:ilvl="0" w:tplc="57556908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11010,55 +11010,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70905361">
-    <w:abstractNumId w:val="70905361"/>
+  <w:num w:numId="69442832">
+    <w:abstractNumId w:val="69442832"/>
   </w:num>
-  <w:num w:numId="70905362">
-    <w:abstractNumId w:val="70905362"/>
+  <w:num w:numId="69442833">
+    <w:abstractNumId w:val="69442833"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22608,51 +22608,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId768224810" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId863373192" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34466a5e7c053f0ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId60616a5e7c053f12c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId36176a5e7c053f91d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId90326a5e7c0542c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId70506a5e7c0542d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId76576a5e7c0542e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId84586a5e7c0542efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId88036a5e7c05433db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId41316a5e7c054346c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId26836a5e7c054351d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId27256a5e7c05437c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId52736a5e7c0543853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId67316a5e7c054394e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId77376a5e7c05439ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId61506a5e7c0543ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId27706a5e7c0543ef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75426a5e7c054407d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId55616a5e7c053f7d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55616a5e7c053f7d7.jpg"/><Relationship Id="rId14636a5e7c0540fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14636a5e7c0540fbf.jpg"/><Relationship Id="rId92986a5e7c05440fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92986a5e7c05440fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId544075524" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId425506532" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39166a7b6fd95d1ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId63256a7b6fd95d216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId87816a7b6fd95dcb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId56646a7b6fd962539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId35956a7b6fd9625fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId95526a7b6fd9627d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId64796a7b6fd9628ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId12716a7b6fd962edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId21976a7b6fd962f71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId51386a7b6fd963062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId15326a7b6fd963372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId38786a7b6fd963406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId35476a7b6fd9634c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId51746a7b6fd963566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId16776a7b6fd9638ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId82136a7b6fd963b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18326a7b6fd963cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId61246a7b6fd95db90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61246a7b6fd95db90.jpg"/><Relationship Id="rId47466a7b6fd95f8e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47466a7b6fd95f8e0.jpg"/><Relationship Id="rId81786a7b6fd963d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81786a7b6fd963d6e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>