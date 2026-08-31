--- v15 (2026-08-11)
+++ v16 (2026-08-31)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Dearness) Wolf &amp; Barbour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown spot needle blight, brown spot of pine, needle blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39166a7b6fd95d1ab" w:history="1">
+            <w:hyperlink r:id="rId26736a95f66ed1827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63256a7b6fd95d216" w:history="1">
+            <w:hyperlink r:id="rId79736a95f66ed1893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCIRAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36945188" name="name54806a7b6fd95db91" descr="1495.jpg"/>
+                  <wp:docPr id="82443674" name="name22316a95f66ed20f8" descr="1495.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1495.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61246a7b6fd95db90" cstate="print"/>
+                          <a:blip r:embed="rId42966a95f66ed20f5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId87816a7b6fd95dcb2" w:history="1">
+            <w:hyperlink r:id="rId59536a95f66ed2212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2567,63 +2567,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72861518" name="name77336a7b6fd95f8e4" descr="SCIRAC_distribution_map.jpg"/>
+            <wp:docPr id="25452714" name="name47516a95f66ed3a6e" descr="SCIRAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCIRAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47466a7b6fd95f8e0" cstate="print"/>
+                    <a:blip r:embed="rId60356a95f66ed3a6a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,522-527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56646a7b6fd962539" w:history="1">
+      <w:hyperlink r:id="rId23486a95f66ed5821" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-85-522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6955,51 +6955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35956a7b6fd9625fd" w:history="1">
+      <w:hyperlink r:id="rId55666a95f66ed58e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/volume18.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7132,51 +7132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,161–165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95526a7b6fd9627d6" w:history="1">
+      <w:hyperlink r:id="rId64096a95f66ed5a07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-013-0256-5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7231,51 +7231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1413–1425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64796a7b6fd9628ba" w:history="1">
+      <w:hyperlink r:id="rId99046a95f66ed5aa7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-15-0271-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8006,51 +8006,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Northeastern United States. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctoral Dissertations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2397. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12716a7b6fd962edc" w:history="1">
+      <w:hyperlink r:id="rId82956a95f66ed5fbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholars.unh.edu/dissertation/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8096,51 +8096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21976a7b6fd962f71" w:history="1">
+      <w:hyperlink r:id="rId55266a95f66ed6053" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-03-21-0060-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8206,51 +8206,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51386a7b6fd963062" w:history="1">
+      <w:hyperlink r:id="rId55536a95f66ed6122" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12650</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8619,51 +8619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15326a7b6fd963372" w:history="1">
+      <w:hyperlink r:id="rId51046a95f66ed63ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0004-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8709,51 +8709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38786a7b6fd963406" w:history="1">
+      <w:hyperlink r:id="rId63996a95f66ed6460" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12654</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8824,51 +8824,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piškur B, Ogris N, Benko-Beloglavec A, Kolšek M &amp; Jurc D (2019) Actions after finding quarantine fungus in Slovene forests - case of Soča river valley. In: Trdan S.(ed.). Lectures and papers presented at the 14th Slovenian Conference on Plant Protection with International Participation (Maribor, SI, 2019-03-05/06). Plant Protection Society of Slovenia, 86-91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35476a7b6fd9634c8" w:history="1">
+      <w:hyperlink r:id="rId79826a95f66ed651f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [Accessed 16 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8923,51 +8923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51746a7b6fd963566" w:history="1">
+      <w:hyperlink r:id="rId69556a95f66ed65bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ndr2.12082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9399,51 +9399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16776a7b6fd9638ac" w:history="1">
+      <w:hyperlink r:id="rId18166a95f66ed68bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jof/37.1.13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9712,51 +9712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82136a7b6fd963b44" w:history="1">
+      <w:hyperlink r:id="rId39676a95f66ed6ad1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9947,90 +9947,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 99-105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18326a7b6fd963cc7" w:history="1">
+      <w:hyperlink r:id="rId57086a95f66ed6c47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02456.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83002950" name="name33896a7b6fd963d6f" descr="eu_funding_250.png"/>
+            <wp:docPr id="98740862" name="name93766a95f66ed6cc6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81786a7b6fd963d6e" cstate="print"/>
+                    <a:blip r:embed="rId53926a95f66ed6cc4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10128,137 +10128,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69442833">
+  <w:abstractNum w:abstractNumId="37760884">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88118334">
+    <w:lvl w:ilvl="0" w:tplc="32787120">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88118334" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32787120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88118334" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32787120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88118334" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32787120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88118334" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32787120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88118334" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32787120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88118334" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32787120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88118334" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32787120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88118334" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32787120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69442832">
+  <w:abstractNum w:abstractNumId="37760883">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57556908">
+    <w:lvl w:ilvl="0" w:tplc="78757440">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11010,55 +11010,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69442832">
-    <w:abstractNumId w:val="69442832"/>
+  <w:num w:numId="37760883">
+    <w:abstractNumId w:val="37760883"/>
   </w:num>
-  <w:num w:numId="69442833">
-    <w:abstractNumId w:val="69442833"/>
+  <w:num w:numId="37760884">
+    <w:abstractNumId w:val="37760884"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22608,51 +22608,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId544075524" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId425506532" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39166a7b6fd95d1ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId63256a7b6fd95d216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId87816a7b6fd95dcb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId56646a7b6fd962539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId35956a7b6fd9625fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId95526a7b6fd9627d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId64796a7b6fd9628ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId12716a7b6fd962edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId21976a7b6fd962f71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId51386a7b6fd963062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId15326a7b6fd963372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId38786a7b6fd963406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId35476a7b6fd9634c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId51746a7b6fd963566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId16776a7b6fd9638ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId82136a7b6fd963b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18326a7b6fd963cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId61246a7b6fd95db90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61246a7b6fd95db90.jpg"/><Relationship Id="rId47466a7b6fd95f8e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47466a7b6fd95f8e0.jpg"/><Relationship Id="rId81786a7b6fd963d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81786a7b6fd963d6e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId614823414" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId287940891" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26736a95f66ed1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId79736a95f66ed1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId59536a95f66ed2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId23486a95f66ed5821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId55666a95f66ed58e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId64096a95f66ed5a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId99046a95f66ed5aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId82956a95f66ed5fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId55266a95f66ed6053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId55536a95f66ed6122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId51046a95f66ed63ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId63996a95f66ed6460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId79826a95f66ed651f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId69556a95f66ed65bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId18166a95f66ed68bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId39676a95f66ed6ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57086a95f66ed6c47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId42966a95f66ed20f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42966a95f66ed20f5.jpg"/><Relationship Id="rId60356a95f66ed3a6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60356a95f66ed3a6a.jpg"/><Relationship Id="rId53926a95f66ed6cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53926a95f66ed6cc4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>