--- v16 (2026-08-31)
+++ v17 (2026-09-20)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Dearness) Wolf &amp; Barbour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown spot needle blight, brown spot of pine, needle blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26736a95f66ed1827" w:history="1">
+            <w:hyperlink r:id="rId25886ab06de915264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79736a95f66ed1893" w:history="1">
+            <w:hyperlink r:id="rId10546ab06de9152cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCIRAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82443674" name="name22316a95f66ed20f8" descr="1495.jpg"/>
+                  <wp:docPr id="17085977" name="name30966ab06de915be6" descr="1495.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1495.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42966a95f66ed20f5" cstate="print"/>
+                          <a:blip r:embed="rId69446ab06de915be4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59536a95f66ed2212" w:history="1">
+            <w:hyperlink r:id="rId61896ab06de915d39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2567,63 +2567,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25452714" name="name47516a95f66ed3a6e" descr="SCIRAC_distribution_map.jpg"/>
+            <wp:docPr id="16175552" name="name44396ab06de91753c" descr="SCIRAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCIRAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60356a95f66ed3a6a" cstate="print"/>
+                    <a:blip r:embed="rId20826ab06de91753a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,522-527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23486a95f66ed5821" w:history="1">
+      <w:hyperlink r:id="rId99136ab06de919200" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-85-522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6955,51 +6955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55666a95f66ed58e4" w:history="1">
+      <w:hyperlink r:id="rId34136ab06de9192c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/volume18.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7132,51 +7132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,161–165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64096a95f66ed5a07" w:history="1">
+      <w:hyperlink r:id="rId19616ab06de9193e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-013-0256-5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7231,51 +7231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1413–1425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99046a95f66ed5aa7" w:history="1">
+      <w:hyperlink r:id="rId94866ab06de919483" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-15-0271-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8006,51 +8006,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Northeastern United States. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctoral Dissertations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2397. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82956a95f66ed5fbe" w:history="1">
+      <w:hyperlink r:id="rId17296ab06de919987" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholars.unh.edu/dissertation/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8096,51 +8096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55266a95f66ed6053" w:history="1">
+      <w:hyperlink r:id="rId72986ab06de919a1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-03-21-0060-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8206,51 +8206,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55536a95f66ed6122" w:history="1">
+      <w:hyperlink r:id="rId30506ab06de919b27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12650</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8619,51 +8619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51046a95f66ed63ce" w:history="1">
+      <w:hyperlink r:id="rId31686ab06de919dc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0004-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8709,51 +8709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63996a95f66ed6460" w:history="1">
+      <w:hyperlink r:id="rId68426ab06de919e5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12654</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8824,51 +8824,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piškur B, Ogris N, Benko-Beloglavec A, Kolšek M &amp; Jurc D (2019) Actions after finding quarantine fungus in Slovene forests - case of Soča river valley. In: Trdan S.(ed.). Lectures and papers presented at the 14th Slovenian Conference on Plant Protection with International Participation (Maribor, SI, 2019-03-05/06). Plant Protection Society of Slovenia, 86-91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79826a95f66ed651f" w:history="1">
+      <w:hyperlink r:id="rId22146ab06de919f18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [Accessed 16 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8923,51 +8923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69556a95f66ed65bc" w:history="1">
+      <w:hyperlink r:id="rId94326ab06de919fb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ndr2.12082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9399,51 +9399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18166a95f66ed68bf" w:history="1">
+      <w:hyperlink r:id="rId23526ab06de91a2ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jof/37.1.13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9712,51 +9712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39676a95f66ed6ad1" w:history="1">
+      <w:hyperlink r:id="rId64626ab06de91a4b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9947,90 +9947,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 99-105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57086a95f66ed6c47" w:history="1">
+      <w:hyperlink r:id="rId47106ab06de91a647" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02456.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98740862" name="name93766a95f66ed6cc6" descr="eu_funding_250.png"/>
+            <wp:docPr id="76954668" name="name51006ab06de91a98d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53926a95f66ed6cc4" cstate="print"/>
+                    <a:blip r:embed="rId52676ab06de91a98c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10128,137 +10128,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37760884">
+  <w:abstractNum w:abstractNumId="92543861">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32787120">
+    <w:lvl w:ilvl="0" w:tplc="75969564">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32787120" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75969564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32787120" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75969564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32787120" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75969564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32787120" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75969564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32787120" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75969564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32787120" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75969564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32787120" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75969564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32787120" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75969564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37760883">
+  <w:abstractNum w:abstractNumId="92543860">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78757440">
+    <w:lvl w:ilvl="0" w:tplc="24873908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11010,55 +11010,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37760883">
-    <w:abstractNumId w:val="37760883"/>
+  <w:num w:numId="92543860">
+    <w:abstractNumId w:val="92543860"/>
   </w:num>
-  <w:num w:numId="37760884">
-    <w:abstractNumId w:val="37760884"/>
+  <w:num w:numId="92543861">
+    <w:abstractNumId w:val="92543861"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22608,51 +22608,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId614823414" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId287940891" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26736a95f66ed1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId79736a95f66ed1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId59536a95f66ed2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId23486a95f66ed5821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId55666a95f66ed58e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId64096a95f66ed5a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId99046a95f66ed5aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId82956a95f66ed5fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId55266a95f66ed6053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId55536a95f66ed6122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId51046a95f66ed63ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId63996a95f66ed6460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId79826a95f66ed651f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId69556a95f66ed65bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId18166a95f66ed68bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId39676a95f66ed6ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57086a95f66ed6c47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId42966a95f66ed20f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42966a95f66ed20f5.jpg"/><Relationship Id="rId60356a95f66ed3a6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60356a95f66ed3a6a.jpg"/><Relationship Id="rId53926a95f66ed6cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53926a95f66ed6cc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId694814336" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId873770452" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25886ab06de915264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId10546ab06de9152cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId61896ab06de915d39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId99136ab06de919200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId34136ab06de9192c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId19616ab06de9193e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId94866ab06de919483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId17296ab06de919987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId72986ab06de919a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId30506ab06de919b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId31686ab06de919dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId68426ab06de919e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId22146ab06de919f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId94326ab06de919fb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId23526ab06de91a2ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId64626ab06de91a4b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47106ab06de91a647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId69446ab06de915be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69446ab06de915be4.jpg"/><Relationship Id="rId20826ab06de91753a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20826ab06de91753a.jpg"/><Relationship Id="rId52676ab06de91a98c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52676ab06de91a98c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>