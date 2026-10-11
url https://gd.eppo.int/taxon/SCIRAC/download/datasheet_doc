--- v17 (2026-09-20)
+++ v18 (2026-10-11)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Dearness) Wolf &amp; Barbour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown spot needle blight, brown spot of pine, needle blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25886ab06de915264" w:history="1">
+            <w:hyperlink r:id="rId83636acb627918973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10546ab06de9152cd" w:history="1">
+            <w:hyperlink r:id="rId25646acb6279189de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCIRAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17085977" name="name30966ab06de915be6" descr="1495.jpg"/>
+                  <wp:docPr id="34833221" name="name96216acb6279190b3" descr="1495.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1495.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69446ab06de915be4" cstate="print"/>
+                          <a:blip r:embed="rId77716acb6279190b1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61896ab06de915d39" w:history="1">
+            <w:hyperlink r:id="rId95556acb6279191ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2567,126 +2567,126 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16175552" name="name44396ab06de91753c" descr="SCIRAC_distribution_map.jpg"/>
+            <wp:docPr id="64178476" name="name46916acb62791a63e" descr="SCIRAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SCIRAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20826ab06de91753a" cstate="print"/>
+                    <a:blip r:embed="rId98156acb62791a63b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Austria, Belarus, Bulgaria, Croatia, Czechia, Estonia, Finland, France (mainland), Georgia, Germany, Ireland, Italy (mainland), Latvia, Lithuania, Poland, Portugal (mainland), Romania, Russian Federation (Central Russia, Southern Russia), Slovakia, Slovenia, Spain (mainland), Switzerland, Türkiye, Ukraine</w:t>
+        <w:t xml:space="preserve"> Austria, Belarus, Bulgaria, Croatia, Czechia, Estonia, Finland, France (mainland), Georgia, Germany, Ireland, Italy (mainland), Jordan, Latvia, Lithuania, Poland, Portugal (mainland), Romania, Russian Federation (Central Russia, Southern Russia), Slovakia, Slovenia, Spain (mainland), Switzerland, Türkiye, Ukraine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Anhui, Fujian, Guangdong, Guangxi, Jiangsu, Jiangxi, Zhejiang), Japan (Honshu, Kyushu), Korea, Republic of</w:t>
+        <w:t xml:space="preserve"> China (Anhui, Fujian, Guangdong, Guangxi, Jiangsu, Jiangxi, Zhejiang), Japan (Honshu, Kyushu), Jordan, Korea, Republic of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Alberta, Manitoba, New Brunswick, Ontario, Québec), Mexico, United States of America (Alabama, Arkansas, Florida, Georgia, Idaho, Illinois, Iowa, Kansas, Kentucky, Louisiana, Maine, Michigan, Minnesota, Mississippi, Missouri, Montana, Nebraska, New Hampshire, New York, North Carolina, Ohio, Oregon, Pennsylvania, South Carolina, Tennessee, Texas, Vermont, Virginia, Wisconsin)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,522-527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99136ab06de919200" w:history="1">
+      <w:hyperlink r:id="rId63846acb62791c43f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-85-522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6955,51 +6955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34136ab06de9192c0" w:history="1">
+      <w:hyperlink r:id="rId29016acb62791c520" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/volume18.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7132,51 +7132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,161–165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19616ab06de9193e2" w:history="1">
+      <w:hyperlink r:id="rId93346acb62791c651" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-013-0256-5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7231,51 +7231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1413–1425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94866ab06de919483" w:history="1">
+      <w:hyperlink r:id="rId99296acb62791c6f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-10-15-0271-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8006,51 +8006,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Northeastern United States. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctoral Dissertations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2397. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17296ab06de919987" w:history="1">
+      <w:hyperlink r:id="rId29316acb62791cc33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholars.unh.edu/dissertation/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8096,51 +8096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72986ab06de919a1b" w:history="1">
+      <w:hyperlink r:id="rId59366acb62791ccca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-03-21-0060-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8206,51 +8206,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30506ab06de919b27" w:history="1">
+      <w:hyperlink r:id="rId11296acb62791cd85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12650</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8619,51 +8619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31686ab06de919dc8" w:history="1">
+      <w:hyperlink r:id="rId87496acb62791d04a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0004-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8709,51 +8709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68426ab06de919e5a" w:history="1">
+      <w:hyperlink r:id="rId69496acb62791d0db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12654</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8824,51 +8824,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piškur B, Ogris N, Benko-Beloglavec A, Kolšek M &amp; Jurc D (2019) Actions after finding quarantine fungus in Slovene forests - case of Soča river valley. In: Trdan S.(ed.). Lectures and papers presented at the 14th Slovenian Conference on Plant Protection with International Participation (Maribor, SI, 2019-03-05/06). Plant Protection Society of Slovenia, 86-91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22146ab06de919f18" w:history="1">
+      <w:hyperlink r:id="rId66146acb62791d198" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [Accessed 16 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8923,51 +8923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94326ab06de919fb3" w:history="1">
+      <w:hyperlink r:id="rId27176acb62791d234" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ndr2.12082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9399,51 +9399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23526ab06de91a2ab" w:history="1">
+      <w:hyperlink r:id="rId83976acb62791d559" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jof/37.1.13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 23 May 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9712,51 +9712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecanosticta acicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64626ab06de91a4b7" w:history="1">
+      <w:hyperlink r:id="rId14926acb62791d75a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9947,90 +9947,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 99-105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47106ab06de91a647" w:history="1">
+      <w:hyperlink r:id="rId84206acb62791d8ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02456.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76954668" name="name51006ab06de91a98d" descr="eu_funding_250.png"/>
+            <wp:docPr id="56953905" name="name74996acb62791dad0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52676ab06de91a98c" cstate="print"/>
+                    <a:blip r:embed="rId72316acb62791dacf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10128,137 +10128,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92543861">
+  <w:abstractNum w:abstractNumId="93717608">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75969564">
+    <w:lvl w:ilvl="0" w:tplc="54062206">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75969564" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54062206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75969564" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54062206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75969564" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54062206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75969564" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54062206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75969564" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54062206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75969564" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54062206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75969564" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54062206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75969564" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54062206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92543860">
+  <w:abstractNum w:abstractNumId="93717607">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24873908">
+    <w:lvl w:ilvl="0" w:tplc="26266829">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11010,55 +11010,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92543860">
-    <w:abstractNumId w:val="92543860"/>
+  <w:num w:numId="93717607">
+    <w:abstractNumId w:val="93717607"/>
   </w:num>
-  <w:num w:numId="92543861">
-    <w:abstractNumId w:val="92543861"/>
+  <w:num w:numId="93717608">
+    <w:abstractNumId w:val="93717608"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22608,51 +22608,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId694814336" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId873770452" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25886ab06de915264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId10546ab06de9152cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId61896ab06de915d39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId99136ab06de919200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId34136ab06de9192c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId19616ab06de9193e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId94866ab06de919483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId17296ab06de919987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId72986ab06de919a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId30506ab06de919b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId31686ab06de919dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId68426ab06de919e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId22146ab06de919f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId94326ab06de919fb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId23526ab06de91a2ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId64626ab06de91a4b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47106ab06de91a647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId69446ab06de915be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69446ab06de915be4.jpg"/><Relationship Id="rId20826ab06de91753a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20826ab06de91753a.jpg"/><Relationship Id="rId52676ab06de91a98c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52676ab06de91a98c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId489195952" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId332971023" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83636acb627918973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/" TargetMode="External"/><Relationship Id="rId25646acb6279189de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/categorization" TargetMode="External"/><Relationship Id="rId95556acb6279191ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SCIRAC/photos" TargetMode="External"/><Relationship Id="rId63846acb62791c43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-85-522" TargetMode="External"/><Relationship Id="rId29016acb62791c520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/volume18.asp" TargetMode="External"/><Relationship Id="rId93346acb62791c651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-013-0256-5" TargetMode="External"/><Relationship Id="rId99296acb62791c6f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-10-15-0271-R" TargetMode="External"/><Relationship Id="rId29316acb62791cc33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.unh.edu/dissertation/" TargetMode="External"/><Relationship Id="rId59366acb62791ccca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-03-21-0060-BR" TargetMode="External"/><Relationship Id="rId11296acb62791cd85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12650" TargetMode="External"/><Relationship Id="rId87496acb62791d04a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0004-8" TargetMode="External"/><Relationship Id="rId69496acb62791d0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12654" TargetMode="External"/><Relationship Id="rId66146acb62791d198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId27176acb62791d234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ndr2.12082" TargetMode="External"/><Relationship Id="rId83976acb62791d559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jof/37.1.13" TargetMode="External"/><Relationship Id="rId14926acb62791d75a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84206acb62791d8ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02456.x" TargetMode="External"/><Relationship Id="rId77716acb6279190b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77716acb6279190b1.jpg"/><Relationship Id="rId98156acb62791a63b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98156acb62791a63b.jpg"/><Relationship Id="rId72316acb62791dacf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72316acb62791dacf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>