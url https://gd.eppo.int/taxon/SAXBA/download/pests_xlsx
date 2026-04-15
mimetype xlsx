--- v1 (2026-03-05)
+++ v2 (2026-04-15)
@@ -12,65 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SAXBA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
+  </si>
+  <si>
+    <t>AROMBU</t>
+  </si>
+  <si>
+    <t>Aromia bungii (as Salix)</t>
+  </si>
+  <si>
+    <t>* Lim J, Jung SY, Lim J-S, Jang J, Kim K-M, Lee Y-M,  Lee BW (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean journal of applied Entomology 53(2), 111-133. https://doi.org/10.5656/KSAE.2013.11.1.06</t>
   </si>
   <si>
     <t>CHRBMA</t>
   </si>
   <si>
     <t>Chrysobothris mali</t>
   </si>
   <si>
     <t xml:space="preserve">* Burke HE (1919) Biological Notes on the Flatheaded Apple Tree Borer (Chrysobothris Femorata Fab.) and the Pacific Flatheaded Apple Tree Borer (Chryso- Bothris Mali Horn). Journal of Economic Entomology, 12(4), 326–333. 
 ------- Taken ‘larvae which appear to be this species’ from this plant
 * EPPO (2021) EPPO Technical Document No. 1083. Pest risk analysis for Chrysobothris femorata and C. mali. EPPO, Paris. Available at https://gd.eppo.int/taxon/CHRBMA/documents
 ------- very uncertain host. </t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis</t>
   </si>
   <si>
     <t>* Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.
 * Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
@@ -826,756 +835,770 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D51"/>
+  <dimension ref="A1:D52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="431.609" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
         <v>8</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
         <v>21</v>
       </c>
-      <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="D10" t="s">
         <v>26</v>
       </c>
+      <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="D13"/>
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D14" t="s">
         <v>36</v>
       </c>
+      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B15" t="s">
         <v>37</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B16" t="s">
         <v>40</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B17" t="s">
         <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B18" t="s">
         <v>46</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B19" t="s">
         <v>49</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B20" t="s">
         <v>52</v>
       </c>
       <c r="C20" t="s">
         <v>53</v>
       </c>
       <c r="D20" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B21" t="s">
         <v>55</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
-      <c r="D21"/>
+      <c r="D21" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B22" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="D22" t="s">
         <v>59</v>
       </c>
+      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B23" t="s">
         <v>60</v>
       </c>
       <c r="C23" t="s">
         <v>61</v>
       </c>
       <c r="D23" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B24" t="s">
         <v>63</v>
       </c>
       <c r="C24" t="s">
         <v>64</v>
       </c>
       <c r="D24" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B25" t="s">
         <v>66</v>
       </c>
       <c r="C25" t="s">
         <v>67</v>
       </c>
       <c r="D25" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B26" t="s">
         <v>69</v>
       </c>
       <c r="C26" t="s">
         <v>70</v>
       </c>
       <c r="D26" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B27" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D27" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C28" t="s">
         <v>75</v>
       </c>
       <c r="D28" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B29" t="s">
         <v>77</v>
       </c>
       <c r="C29" t="s">
         <v>78</v>
       </c>
       <c r="D29" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B30" t="s">
         <v>80</v>
       </c>
       <c r="C30" t="s">
         <v>81</v>
       </c>
       <c r="D30" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" t="s">
         <v>84</v>
       </c>
-      <c r="D31"/>
+      <c r="D31" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B32" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C32" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="D32" t="s">
         <v>87</v>
       </c>
+      <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B33" t="s">
         <v>88</v>
       </c>
       <c r="C33" t="s">
         <v>89</v>
       </c>
       <c r="D33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B34" t="s">
         <v>91</v>
       </c>
       <c r="C34" t="s">
         <v>92</v>
       </c>
       <c r="D34" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B35" t="s">
         <v>94</v>
       </c>
       <c r="C35" t="s">
         <v>95</v>
       </c>
-      <c r="D35"/>
+      <c r="D35" t="s">
+        <v>96</v>
+      </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B36" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C36" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="D36" t="s">
         <v>98</v>
       </c>
+      <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" t="s">
         <v>100</v>
       </c>
       <c r="D37" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" t="s">
         <v>103</v>
       </c>
       <c r="D38" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" t="s">
         <v>106</v>
       </c>
-      <c r="D39"/>
+      <c r="D39" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B40" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C40" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="D40" t="s">
         <v>109</v>
       </c>
+      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B41" t="s">
         <v>110</v>
       </c>
       <c r="C41" t="s">
         <v>111</v>
       </c>
-      <c r="D41"/>
+      <c r="D41" t="s">
+        <v>112</v>
+      </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C42" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="D42" t="s">
         <v>114</v>
       </c>
+      <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" t="s">
         <v>116</v>
       </c>
       <c r="D43" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" t="s">
         <v>119</v>
       </c>
       <c r="D44" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" t="s">
         <v>122</v>
       </c>
-      <c r="D45"/>
+      <c r="D45" t="s">
+        <v>123</v>
+      </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B46" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C46" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B47" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C47" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="D47" t="s">
         <v>127</v>
       </c>
+      <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
+        <v>11</v>
+      </c>
+      <c r="B48" t="s">
         <v>128</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>129</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B49" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C49" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B50" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C50" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D50" t="s">
-        <v>135</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B51" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="C51" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D51" t="s">
-        <v>137</v>
+        <v>138</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" t="s">
+        <v>91</v>
+      </c>
+      <c r="C52" t="s">
+        <v>139</v>
+      </c>
+      <c r="D52" t="s">
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">