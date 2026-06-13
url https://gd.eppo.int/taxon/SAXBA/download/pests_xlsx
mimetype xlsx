--- v2 (2026-04-15)
+++ v3 (2026-06-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SAXBA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>AROMBU</t>
   </si>
   <si>
     <t>Aromia bungii (as Salix)</t>
   </si>
   <si>
     <t>* Lim J, Jung SY, Lim J-S, Jang J, Kim K-M, Lee Y-M,  Lee BW (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean journal of applied Entomology 53(2), 111-133. https://doi.org/10.5656/KSAE.2013.11.1.06</t>
   </si>
   <si>
@@ -488,50 +488,63 @@
 * Zhang L, Wang P, Xie G, Wang W (2024) Impacts of climate change conditions on the potential distribution of Anoplophora glabripennis and its Host Plants, Salix babylonica and Salix matsudana, in China. Ecology and Evolution 14(12), e70692.
 ------- as Salix matsudana</t>
   </si>
   <si>
     <t>Anoplophora glabripennis (as Salix)</t>
   </si>
   <si>
     <t>GRCPCF</t>
   </si>
   <si>
     <t>Graphocephala confluens (as Salix)</t>
   </si>
   <si>
     <t>* Nielson MW (1968) The leafhopper vectors of phytopathogenic viruses (Homoptera, Cicadellidae): taxonomy, biology, and virus transmission. United States Department of Agriculture, Agricultural Research Service. Technical Bulletin 1382. 384 pp.
 ------- as Keonolla confluens.
 * USDA (1961) Cooperative Economic Insect Report 11(16), 324.</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Salix)</t>
   </si>
   <si>
     <t xml:space="preserve">* Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp
 * Webster RL (1916) The White-Marked Tussock-Moth. Circular. Paper 33. https://lib.dr.iastate.edu/iaes_circulars/39
 * Wallner WE &amp; McManus KA (1989) Proceedings, Lymantriidae: a comparison of features of New and Old World tussock moths; 1988 June 26-July 1; New Haven, CT. Gen. Tech. Rep. NE-123. Broomall, PA: U.S. Department of Agriculture, Forest Service, Northeastern Forest Experiment Station. 554 p. https://doi.org/10.2737/NE-GTR-123
 </t>
+  </si>
+  <si>
+    <t>Non-host</t>
+  </si>
+  <si>
+    <t>AGRLMA</t>
+  </si>
+  <si>
+    <t>Agrilus mali</t>
+  </si>
+  <si>
+    <t>* EPPO (2024) EPPO Technical Document No. 1093. Pest risk analysis for Agrilus mali (Coleoptera: Buprestidae). EPPO, Paris. https://gd.eppo.int/taxon/AGRLMA/documents
+------- report as host considered erroneous</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -835,51 +848,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D52"/>
+  <dimension ref="A1:D53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="431.609" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1555,50 +1568,64 @@
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>136</v>
       </c>
       <c r="C51" t="s">
         <v>137</v>
       </c>
       <c r="D51" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>91</v>
       </c>
       <c r="C52" t="s">
         <v>139</v>
       </c>
       <c r="D52" t="s">
         <v>140</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B53" t="s">
+        <v>142</v>
+      </c>
+      <c r="C53" t="s">
+        <v>143</v>
+      </c>
+      <c r="D53" t="s">
+        <v>144</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">