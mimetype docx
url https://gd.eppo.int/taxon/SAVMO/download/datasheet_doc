--- v5 (2026-03-09)
+++ v6 (2026-04-21)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Desvaux</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African payal, African pyle, Australian azolla, Kariba weed, aquarium watermoss, giant azolla, giant salvinia, salvinia moss, water fern, water spangles</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744169ae9a84dd560" w:history="1">
+            <w:hyperlink r:id="rId562469e7689818266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882469ae9a84dd5c8" w:history="1">
+            <w:hyperlink r:id="rId923769e76898182ce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAVMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2753798" name="name525169ae9a84ddc5d" descr="3464.jpg"/>
+                  <wp:docPr id="16796435" name="name958169e7689818993" descr="3464.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3464.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId638469ae9a84ddc5c" cstate="print"/>
+                          <a:blip r:embed="rId377869e7689818991" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId750569ae9a84ddd62" w:history="1">
+            <w:hyperlink r:id="rId660269e7689818ab4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68646677" name="name716669ae9a84dee49" descr="SAVMO_distribution_map.jpg"/>
+            <wp:docPr id="81610620" name="name699369e7689819e00" descr="SAVMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAVMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId411269ae9a84dee47" cstate="print"/>
+                    <a:blip r:embed="rId491869e7689819dfe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3033,51 +3033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be sold with a warning label. This warning label informs customers about the risks associated with plant invasiveness, and provides instructions for ownership designed to reduce the risk of release of the plant to the environment (Verbrugge </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014). In Spain, the species is included in the list of the prohibited species of the Real Decreto 630/2013; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId160469ae9a84dfd59" w:history="1">
+      <w:hyperlink r:id="rId982169e768981ad24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.boe.es/boe/dias/2013/08/03/ pdfs/BOE-A-2013-8565.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3150,92 +3150,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Control of the species in South Africa is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was speciﬁcally deﬁned as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014. Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId714769ae9a84dfe2c" w:history="1">
+      <w:hyperlink r:id="rId811069e768981adee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(http:// www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is included on the Federal Noxious Weeds List (making it illegal in the US to import or transport the plant between states without a permit). State governments listing the species as an invasive species or noxious weed include Arizona, California, Colorado, Florida, Georgia, Louisiana, North and South Carolina, and Texas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId359969ae9a84dfe73" w:history="1">
+      <w:hyperlink r:id="rId262269e768981ae34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasivespeciesinfo.gov/ aquatics/salvinia.shtml#cit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; McFarland </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3271,51 +3271,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Weeds Committee (2016) Noxious Weeds List. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId426069ae9a84dfef7" w:history="1">
+      <w:hyperlink r:id="rId257469e768981aeb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3446,51 +3446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buccomino G, Buonﬁglio V &amp; Vinci M, (2010)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Salvinia molest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a D.S. Mitch.: considerazioni sulle misure di controllo e gestione della specie aliena invasiva nel Pozzo del Merro (Sant’Angelo Romano – Roma). Annali del Museo Civico di Rovereto 26. (in stampa) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId718669ae9a84e0014" w:history="1">
+      <w:hyperlink r:id="rId398169e768981afd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.actaplantarum.org/ﬂora/ﬂora.php </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3514,51 +3514,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Kariba weed). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId318369ae9a84e0086" w:history="1">
+      <w:hyperlink r:id="rId878769e768981b040" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/ isc/datasheet/48447</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4097,90 +4097,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Salviniaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184069ae9a84e043c" w:history="1">
+      <w:hyperlink r:id="rId967069e768981b525" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 14 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis Salvinia molesta. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId854669ae9a84e047c" w:history="1">
+      <w:hyperlink r:id="rId540169e768981b57c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4311,51 +4311,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 73-78 (in Italian). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEFD (2016) Florenlist von Deutschland – Gefäßpﬂanzen. Version 7 (August 2015). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId135469ae9a84e0592" w:history="1">
+      <w:hyperlink r:id="rId233969e768981b69a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.kp-buttler.de/ﬂorenliste/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 May 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6240,51 +6240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId830569ae9a84e11c9" w:history="1">
+      <w:hyperlink r:id="rId394569e768981c2bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6360,51 +6360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 531-536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720069ae9a84e1290" w:history="1">
+      <w:hyperlink r:id="rId235869e768981c385" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12428</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6491,137 +6491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53971293">
+  <w:abstractNum w:abstractNumId="91070451">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59892876">
+    <w:lvl w:ilvl="0" w:tplc="99566618">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59892876" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99566618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59892876" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99566618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59892876" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99566618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59892876" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99566618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59892876" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99566618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59892876" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99566618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59892876" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99566618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59892876" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99566618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53971292">
+  <w:abstractNum w:abstractNumId="91070450">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85294477">
+    <w:lvl w:ilvl="0" w:tplc="73781375">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7373,55 +7373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53971292">
-    <w:abstractNumId w:val="53971292"/>
+  <w:num w:numId="91070450">
+    <w:abstractNumId w:val="91070450"/>
   </w:num>
-  <w:num w:numId="53971293">
-    <w:abstractNumId w:val="53971293"/>
+  <w:num w:numId="91070451">
+    <w:abstractNumId w:val="91070451"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18971,51 +18971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId814092241" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId500065872" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId744169ae9a84dd560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/" TargetMode="External"/><Relationship Id="rId882469ae9a84dd5c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/categorization" TargetMode="External"/><Relationship Id="rId750569ae9a84ddd62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/photos" TargetMode="External"/><Relationship Id="rId160469ae9a84dfd59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2013/08/03/%20pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId714769ae9a84dfe2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(http%3A//%20www.environment.gov.za" TargetMode="External"/><Relationship Id="rId359969ae9a84dfe73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasivespeciesinfo.gov/%20aquatics/salvinia.shtml#cit" TargetMode="External"/><Relationship Id="rId426069ae9a84dfef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId718669ae9a84e0014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actaplantarum.org/%EF%AC%82ora/%EF%AC%82ora.php" TargetMode="External"/><Relationship Id="rId318369ae9a84e0086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/%20isc/datasheet/48447" TargetMode="External"/><Relationship Id="rId184069ae9a84e043c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm" TargetMode="External"/><Relationship Id="rId854669ae9a84e047c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId135469ae9a84e0592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kp-buttler.de/%EF%AC%82orenliste/index.htm" TargetMode="External"/><Relationship Id="rId830569ae9a84e11c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId720069ae9a84e1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId638469ae9a84ddc5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId638469ae9a84ddc5c.jpg"/><Relationship Id="rId411269ae9a84dee47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId411269ae9a84dee47.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId609537857" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId479637672" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId562469e7689818266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/" TargetMode="External"/><Relationship Id="rId923769e76898182ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/categorization" TargetMode="External"/><Relationship Id="rId660269e7689818ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/photos" TargetMode="External"/><Relationship Id="rId982169e768981ad24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2013/08/03/%20pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId811069e768981adee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(http%3A//%20www.environment.gov.za" TargetMode="External"/><Relationship Id="rId262269e768981ae34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasivespeciesinfo.gov/%20aquatics/salvinia.shtml#cit" TargetMode="External"/><Relationship Id="rId257469e768981aeb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId398169e768981afd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actaplantarum.org/%EF%AC%82ora/%EF%AC%82ora.php" TargetMode="External"/><Relationship Id="rId878769e768981b040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/%20isc/datasheet/48447" TargetMode="External"/><Relationship Id="rId967069e768981b525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm" TargetMode="External"/><Relationship Id="rId540169e768981b57c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId233969e768981b69a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kp-buttler.de/%EF%AC%82orenliste/index.htm" TargetMode="External"/><Relationship Id="rId394569e768981c2bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId235869e768981c385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId377869e7689818991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId377869e7689818991.jpg"/><Relationship Id="rId491869e7689819dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId491869e7689819dfe.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>