--- v6 (2026-04-21)
+++ v7 (2026-05-13)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Desvaux</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African payal, African pyle, Australian azolla, Kariba weed, aquarium watermoss, giant azolla, giant salvinia, salvinia moss, water fern, water spangles</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562469e7689818266" w:history="1">
+            <w:hyperlink r:id="rId31176a04e37621fe8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId923769e76898182ce" w:history="1">
+            <w:hyperlink r:id="rId75926a04e3762204f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAVMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16796435" name="name958169e7689818993" descr="3464.jpg"/>
+                  <wp:docPr id="5400809" name="name42476a04e37622719" descr="3464.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3464.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId377869e7689818991" cstate="print"/>
+                          <a:blip r:embed="rId17206a04e37622716" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId660269e7689818ab4" w:history="1">
+            <w:hyperlink r:id="rId90536a04e3762282d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81610620" name="name699369e7689819e00" descr="SAVMO_distribution_map.jpg"/>
+            <wp:docPr id="59031900" name="name19336a04e376236aa" descr="SAVMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAVMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId491869e7689819dfe" cstate="print"/>
+                    <a:blip r:embed="rId88336a04e376236a7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3033,51 +3033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be sold with a warning label. This warning label informs customers about the risks associated with plant invasiveness, and provides instructions for ownership designed to reduce the risk of release of the plant to the environment (Verbrugge </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014). In Spain, the species is included in the list of the prohibited species of the Real Decreto 630/2013; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId982169e768981ad24" w:history="1">
+      <w:hyperlink r:id="rId30446a04e376245c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.boe.es/boe/dias/2013/08/03/ pdfs/BOE-A-2013-8565.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3150,92 +3150,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Control of the species in South Africa is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was speciﬁcally deﬁned as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014. Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId811069e768981adee" w:history="1">
+      <w:hyperlink r:id="rId53686a04e37624688" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(http:// www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is included on the Federal Noxious Weeds List (making it illegal in the US to import or transport the plant between states without a permit). State governments listing the species as an invasive species or noxious weed include Arizona, California, Colorado, Florida, Georgia, Louisiana, North and South Carolina, and Texas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId262269e768981ae34" w:history="1">
+      <w:hyperlink r:id="rId52926a04e376246cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasivespeciesinfo.gov/ aquatics/salvinia.shtml#cit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; McFarland </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3271,51 +3271,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Weeds Committee (2016) Noxious Weeds List. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257469e768981aeb5" w:history="1">
+      <w:hyperlink r:id="rId17296a04e3762474c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3446,51 +3446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buccomino G, Buonﬁglio V &amp; Vinci M, (2010)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Salvinia molest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a D.S. Mitch.: considerazioni sulle misure di controllo e gestione della specie aliena invasiva nel Pozzo del Merro (Sant’Angelo Romano – Roma). Annali del Museo Civico di Rovereto 26. (in stampa) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId398169e768981afd0" w:history="1">
+      <w:hyperlink r:id="rId26476a04e37624865" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.actaplantarum.org/ﬂora/ﬂora.php </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3514,51 +3514,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Kariba weed). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId878769e768981b040" w:history="1">
+      <w:hyperlink r:id="rId41886a04e376248de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/ isc/datasheet/48447</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4097,90 +4097,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Salviniaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId967069e768981b525" w:history="1">
+      <w:hyperlink r:id="rId38616a04e37624c8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 14 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis Salvinia molesta. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId540169e768981b57c" w:history="1">
+      <w:hyperlink r:id="rId57836a04e37624cca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4311,51 +4311,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 73-78 (in Italian). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEFD (2016) Florenlist von Deutschland – Gefäßpﬂanzen. Version 7 (August 2015). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId233969e768981b69a" w:history="1">
+      <w:hyperlink r:id="rId81816a04e37624dde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.kp-buttler.de/ﬂorenliste/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 May 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6240,51 +6240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId394569e768981c2bc" w:history="1">
+      <w:hyperlink r:id="rId69556a04e37625a00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6360,51 +6360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 531-536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId235869e768981c385" w:history="1">
+      <w:hyperlink r:id="rId22666a04e37625ac4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12428</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6491,137 +6491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91070451">
+  <w:abstractNum w:abstractNumId="52810164">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99566618">
+    <w:lvl w:ilvl="0" w:tplc="66980962">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99566618" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66980962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99566618" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66980962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99566618" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66980962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99566618" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66980962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99566618" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66980962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99566618" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66980962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99566618" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66980962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99566618" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66980962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91070450">
+  <w:abstractNum w:abstractNumId="52810163">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73781375">
+    <w:lvl w:ilvl="0" w:tplc="20562045">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7373,55 +7373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91070450">
-    <w:abstractNumId w:val="91070450"/>
+  <w:num w:numId="52810163">
+    <w:abstractNumId w:val="52810163"/>
   </w:num>
-  <w:num w:numId="91070451">
-    <w:abstractNumId w:val="91070451"/>
+  <w:num w:numId="52810164">
+    <w:abstractNumId w:val="52810164"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18971,51 +18971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId609537857" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId479637672" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId562469e7689818266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/" TargetMode="External"/><Relationship Id="rId923769e76898182ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/categorization" TargetMode="External"/><Relationship Id="rId660269e7689818ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/photos" TargetMode="External"/><Relationship Id="rId982169e768981ad24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2013/08/03/%20pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId811069e768981adee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(http%3A//%20www.environment.gov.za" TargetMode="External"/><Relationship Id="rId262269e768981ae34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasivespeciesinfo.gov/%20aquatics/salvinia.shtml#cit" TargetMode="External"/><Relationship Id="rId257469e768981aeb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId398169e768981afd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actaplantarum.org/%EF%AC%82ora/%EF%AC%82ora.php" TargetMode="External"/><Relationship Id="rId878769e768981b040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/%20isc/datasheet/48447" TargetMode="External"/><Relationship Id="rId967069e768981b525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm" TargetMode="External"/><Relationship Id="rId540169e768981b57c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId233969e768981b69a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kp-buttler.de/%EF%AC%82orenliste/index.htm" TargetMode="External"/><Relationship Id="rId394569e768981c2bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId235869e768981c385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId377869e7689818991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId377869e7689818991.jpg"/><Relationship Id="rId491869e7689819dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId491869e7689819dfe.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId339071526" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519534015" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31176a04e37621fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/" TargetMode="External"/><Relationship Id="rId75926a04e3762204f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/categorization" TargetMode="External"/><Relationship Id="rId90536a04e3762282d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/photos" TargetMode="External"/><Relationship Id="rId30446a04e376245c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2013/08/03/%20pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId53686a04e37624688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(http%3A//%20www.environment.gov.za" TargetMode="External"/><Relationship Id="rId52926a04e376246cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasivespeciesinfo.gov/%20aquatics/salvinia.shtml#cit" TargetMode="External"/><Relationship Id="rId17296a04e3762474c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId26476a04e37624865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actaplantarum.org/%EF%AC%82ora/%EF%AC%82ora.php" TargetMode="External"/><Relationship Id="rId41886a04e376248de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/%20isc/datasheet/48447" TargetMode="External"/><Relationship Id="rId38616a04e37624c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm" TargetMode="External"/><Relationship Id="rId57836a04e37624cca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId81816a04e37624dde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kp-buttler.de/%EF%AC%82orenliste/index.htm" TargetMode="External"/><Relationship Id="rId69556a04e37625a00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22666a04e37625ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId17206a04e37622716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17206a04e37622716.jpg"/><Relationship Id="rId88336a04e376236a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88336a04e376236a7.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>