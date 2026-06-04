--- v7 (2026-05-13)
+++ v8 (2026-06-04)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Desvaux</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African payal, African pyle, Australian azolla, Kariba weed, aquarium watermoss, giant azolla, giant salvinia, salvinia moss, water fern, water spangles</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31176a04e37621fe8" w:history="1">
+            <w:hyperlink r:id="rId90176a2170bc076b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75926a04e3762204f" w:history="1">
+            <w:hyperlink r:id="rId87566a2170bc0771c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAVMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5400809" name="name42476a04e37622719" descr="3464.jpg"/>
+                  <wp:docPr id="58981984" name="name95146a2170bc07cfa" descr="3464.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3464.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17206a04e37622716" cstate="print"/>
+                          <a:blip r:embed="rId62816a2170bc07cf8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90536a04e3762282d" w:history="1">
+            <w:hyperlink r:id="rId84326a2170bc07e3d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59031900" name="name19336a04e376236aa" descr="SAVMO_distribution_map.jpg"/>
+            <wp:docPr id="60325816" name="name67886a2170bc08e49" descr="SAVMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAVMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88336a04e376236a7" cstate="print"/>
+                    <a:blip r:embed="rId94886a2170bc08e46" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3033,51 +3033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be sold with a warning label. This warning label informs customers about the risks associated with plant invasiveness, and provides instructions for ownership designed to reduce the risk of release of the plant to the environment (Verbrugge </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014). In Spain, the species is included in the list of the prohibited species of the Real Decreto 630/2013; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30446a04e376245c1" w:history="1">
+      <w:hyperlink r:id="rId43816a2170bc09e49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.boe.es/boe/dias/2013/08/03/ pdfs/BOE-A-2013-8565.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3150,92 +3150,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Control of the species in South Africa is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was speciﬁcally deﬁned as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014. Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53686a04e37624688" w:history="1">
+      <w:hyperlink r:id="rId95066a2170bc09f16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(http:// www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is included on the Federal Noxious Weeds List (making it illegal in the US to import or transport the plant between states without a permit). State governments listing the species as an invasive species or noxious weed include Arizona, California, Colorado, Florida, Georgia, Louisiana, North and South Carolina, and Texas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId52926a04e376246cd" w:history="1">
+      <w:hyperlink r:id="rId63996a2170bc09f5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasivespeciesinfo.gov/ aquatics/salvinia.shtml#cit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; McFarland </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3271,51 +3271,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Weeds Committee (2016) Noxious Weeds List. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17296a04e3762474c" w:history="1">
+      <w:hyperlink r:id="rId94086a2170bc09fe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3446,51 +3446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buccomino G, Buonﬁglio V &amp; Vinci M, (2010)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Salvinia molest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a D.S. Mitch.: considerazioni sulle misure di controllo e gestione della specie aliena invasiva nel Pozzo del Merro (Sant’Angelo Romano – Roma). Annali del Museo Civico di Rovereto 26. (in stampa) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26476a04e37624865" w:history="1">
+      <w:hyperlink r:id="rId24926a2170bc0a101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.actaplantarum.org/ﬂora/ﬂora.php </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3514,51 +3514,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Kariba weed). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41886a04e376248de" w:history="1">
+      <w:hyperlink r:id="rId26156a2170bc0a173" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/ isc/datasheet/48447</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4097,90 +4097,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Salviniaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38616a04e37624c8a" w:history="1">
+      <w:hyperlink r:id="rId25976a2170bc0a530" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 14 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis Salvinia molesta. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57836a04e37624cca" w:history="1">
+      <w:hyperlink r:id="rId60586a2170bc0a570" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4311,51 +4311,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 73-78 (in Italian). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEFD (2016) Florenlist von Deutschland – Gefäßpﬂanzen. Version 7 (August 2015). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81816a04e37624dde" w:history="1">
+      <w:hyperlink r:id="rId80736a2170bc0a68a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.kp-buttler.de/ﬂorenliste/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 May 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6240,51 +6240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69556a04e37625a00" w:history="1">
+      <w:hyperlink r:id="rId66726a2170bc0b8e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6360,51 +6360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 531-536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22666a04e37625ac4" w:history="1">
+      <w:hyperlink r:id="rId36906a2170bc0b9d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12428</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6491,137 +6491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52810164">
+  <w:abstractNum w:abstractNumId="65089789">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66980962">
+    <w:lvl w:ilvl="0" w:tplc="82344879">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66980962" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82344879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66980962" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82344879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66980962" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82344879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66980962" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82344879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66980962" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82344879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66980962" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82344879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66980962" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82344879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66980962" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82344879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52810163">
+  <w:abstractNum w:abstractNumId="65089788">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20562045">
+    <w:lvl w:ilvl="0" w:tplc="51165145">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7373,55 +7373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52810163">
-    <w:abstractNumId w:val="52810163"/>
+  <w:num w:numId="65089788">
+    <w:abstractNumId w:val="65089788"/>
   </w:num>
-  <w:num w:numId="52810164">
-    <w:abstractNumId w:val="52810164"/>
+  <w:num w:numId="65089789">
+    <w:abstractNumId w:val="65089789"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18971,51 +18971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId339071526" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519534015" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31176a04e37621fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/" TargetMode="External"/><Relationship Id="rId75926a04e3762204f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/categorization" TargetMode="External"/><Relationship Id="rId90536a04e3762282d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/photos" TargetMode="External"/><Relationship Id="rId30446a04e376245c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2013/08/03/%20pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId53686a04e37624688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(http%3A//%20www.environment.gov.za" TargetMode="External"/><Relationship Id="rId52926a04e376246cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasivespeciesinfo.gov/%20aquatics/salvinia.shtml#cit" TargetMode="External"/><Relationship Id="rId17296a04e3762474c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId26476a04e37624865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actaplantarum.org/%EF%AC%82ora/%EF%AC%82ora.php" TargetMode="External"/><Relationship Id="rId41886a04e376248de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/%20isc/datasheet/48447" TargetMode="External"/><Relationship Id="rId38616a04e37624c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm" TargetMode="External"/><Relationship Id="rId57836a04e37624cca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId81816a04e37624dde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kp-buttler.de/%EF%AC%82orenliste/index.htm" TargetMode="External"/><Relationship Id="rId69556a04e37625a00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22666a04e37625ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId17206a04e37622716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17206a04e37622716.jpg"/><Relationship Id="rId88336a04e376236a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88336a04e376236a7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId106683306" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId932870238" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90176a2170bc076b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/" TargetMode="External"/><Relationship Id="rId87566a2170bc0771c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/categorization" TargetMode="External"/><Relationship Id="rId84326a2170bc07e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/photos" TargetMode="External"/><Relationship Id="rId43816a2170bc09e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2013/08/03/%20pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId95066a2170bc09f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(http%3A//%20www.environment.gov.za" TargetMode="External"/><Relationship Id="rId63996a2170bc09f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasivespeciesinfo.gov/%20aquatics/salvinia.shtml#cit" TargetMode="External"/><Relationship Id="rId94086a2170bc09fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId24926a2170bc0a101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actaplantarum.org/%EF%AC%82ora/%EF%AC%82ora.php" TargetMode="External"/><Relationship Id="rId26156a2170bc0a173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/%20isc/datasheet/48447" TargetMode="External"/><Relationship Id="rId25976a2170bc0a530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm" TargetMode="External"/><Relationship Id="rId60586a2170bc0a570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId80736a2170bc0a68a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kp-buttler.de/%EF%AC%82orenliste/index.htm" TargetMode="External"/><Relationship Id="rId66726a2170bc0b8e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36906a2170bc0b9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId62816a2170bc07cf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62816a2170bc07cf8.jpg"/><Relationship Id="rId94886a2170bc08e46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94886a2170bc08e46.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>