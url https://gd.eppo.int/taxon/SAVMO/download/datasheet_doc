--- v8 (2026-06-04)
+++ v9 (2026-06-24)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Desvaux</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African payal, African pyle, Australian azolla, Kariba weed, aquarium watermoss, giant azolla, giant salvinia, salvinia moss, water fern, water spangles</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90176a2170bc076b0" w:history="1">
+            <w:hyperlink r:id="rId19656a3c4d4990bbd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87566a2170bc0771c" w:history="1">
+            <w:hyperlink r:id="rId72946a3c4d4990c39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAVMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58981984" name="name95146a2170bc07cfa" descr="3464.jpg"/>
+                  <wp:docPr id="35539115" name="name72706a3c4d499145b" descr="3464.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3464.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62816a2170bc07cf8" cstate="print"/>
+                          <a:blip r:embed="rId98696a3c4d4991459" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84326a2170bc07e3d" w:history="1">
+            <w:hyperlink r:id="rId65536a3c4d49915ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60325816" name="name67886a2170bc08e49" descr="SAVMO_distribution_map.jpg"/>
+            <wp:docPr id="14083904" name="name91586a3c4d49923e6" descr="SAVMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAVMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94886a2170bc08e46" cstate="print"/>
+                    <a:blip r:embed="rId86786a3c4d49923e3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3033,51 +3033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be sold with a warning label. This warning label informs customers about the risks associated with plant invasiveness, and provides instructions for ownership designed to reduce the risk of release of the plant to the environment (Verbrugge </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014). In Spain, the species is included in the list of the prohibited species of the Real Decreto 630/2013; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43816a2170bc09e49" w:history="1">
+      <w:hyperlink r:id="rId56956a3c4d49935c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.boe.es/boe/dias/2013/08/03/ pdfs/BOE-A-2013-8565.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3150,92 +3150,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Control of the species in South Africa is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was speciﬁcally deﬁned as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014. Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95066a2170bc09f16" w:history="1">
+      <w:hyperlink r:id="rId21786a3c4d499368e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(http:// www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is included on the Federal Noxious Weeds List (making it illegal in the US to import or transport the plant between states without a permit). State governments listing the species as an invasive species or noxious weed include Arizona, California, Colorado, Florida, Georgia, Louisiana, North and South Carolina, and Texas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId63996a2170bc09f5e" w:history="1">
+      <w:hyperlink r:id="rId97566a3c4d49936d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasivespeciesinfo.gov/ aquatics/salvinia.shtml#cit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; McFarland </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3271,51 +3271,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Weeds Committee (2016) Noxious Weeds List. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94086a2170bc09fe1" w:history="1">
+      <w:hyperlink r:id="rId33356a3c4d4993772" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3446,51 +3446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buccomino G, Buonﬁglio V &amp; Vinci M, (2010)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Salvinia molest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a D.S. Mitch.: considerazioni sulle misure di controllo e gestione della specie aliena invasiva nel Pozzo del Merro (Sant’Angelo Romano – Roma). Annali del Museo Civico di Rovereto 26. (in stampa) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24926a2170bc0a101" w:history="1">
+      <w:hyperlink r:id="rId12886a3c4d49938b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.actaplantarum.org/ﬂora/ﬂora.php </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3514,51 +3514,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Kariba weed). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26156a2170bc0a173" w:history="1">
+      <w:hyperlink r:id="rId54456a3c4d4993a26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/ isc/datasheet/48447</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4097,90 +4097,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Salviniaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25976a2170bc0a530" w:history="1">
+      <w:hyperlink r:id="rId13926a3c4d499419c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 14 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis Salvinia molesta. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60586a2170bc0a570" w:history="1">
+      <w:hyperlink r:id="rId41266a3c4d4994230" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4311,51 +4311,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 73-78 (in Italian). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEFD (2016) Florenlist von Deutschland – Gefäßpﬂanzen. Version 7 (August 2015). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80736a2170bc0a68a" w:history="1">
+      <w:hyperlink r:id="rId21866a3c4d499445b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.kp-buttler.de/ﬂorenliste/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 May 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6240,51 +6240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66726a2170bc0b8e0" w:history="1">
+      <w:hyperlink r:id="rId18516a3c4d4995781" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6360,51 +6360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 531-536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36906a2170bc0b9d2" w:history="1">
+      <w:hyperlink r:id="rId91476a3c4d499590b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12428</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6491,137 +6491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65089789">
+  <w:abstractNum w:abstractNumId="75478477">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82344879">
+    <w:lvl w:ilvl="0" w:tplc="87352050">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82344879" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87352050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82344879" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87352050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82344879" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87352050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82344879" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87352050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82344879" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87352050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82344879" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87352050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82344879" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87352050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82344879" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87352050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65089788">
+  <w:abstractNum w:abstractNumId="75478476">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51165145">
+    <w:lvl w:ilvl="0" w:tplc="49703907">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7373,55 +7373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65089788">
-    <w:abstractNumId w:val="65089788"/>
+  <w:num w:numId="75478476">
+    <w:abstractNumId w:val="75478476"/>
   </w:num>
-  <w:num w:numId="65089789">
-    <w:abstractNumId w:val="65089789"/>
+  <w:num w:numId="75478477">
+    <w:abstractNumId w:val="75478477"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18971,51 +18971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId106683306" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId932870238" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90176a2170bc076b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/" TargetMode="External"/><Relationship Id="rId87566a2170bc0771c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/categorization" TargetMode="External"/><Relationship Id="rId84326a2170bc07e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/photos" TargetMode="External"/><Relationship Id="rId43816a2170bc09e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2013/08/03/%20pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId95066a2170bc09f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(http%3A//%20www.environment.gov.za" TargetMode="External"/><Relationship Id="rId63996a2170bc09f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasivespeciesinfo.gov/%20aquatics/salvinia.shtml#cit" TargetMode="External"/><Relationship Id="rId94086a2170bc09fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId24926a2170bc0a101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actaplantarum.org/%EF%AC%82ora/%EF%AC%82ora.php" TargetMode="External"/><Relationship Id="rId26156a2170bc0a173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/%20isc/datasheet/48447" TargetMode="External"/><Relationship Id="rId25976a2170bc0a530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm" TargetMode="External"/><Relationship Id="rId60586a2170bc0a570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId80736a2170bc0a68a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kp-buttler.de/%EF%AC%82orenliste/index.htm" TargetMode="External"/><Relationship Id="rId66726a2170bc0b8e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36906a2170bc0b9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId62816a2170bc07cf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62816a2170bc07cf8.jpg"/><Relationship Id="rId94886a2170bc08e46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94886a2170bc08e46.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId169831149" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId204031020" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19656a3c4d4990bbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/" TargetMode="External"/><Relationship Id="rId72946a3c4d4990c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/categorization" TargetMode="External"/><Relationship Id="rId65536a3c4d49915ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/photos" TargetMode="External"/><Relationship Id="rId56956a3c4d49935c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2013/08/03/%20pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId21786a3c4d499368e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(http%3A//%20www.environment.gov.za" TargetMode="External"/><Relationship Id="rId97566a3c4d49936d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasivespeciesinfo.gov/%20aquatics/salvinia.shtml#cit" TargetMode="External"/><Relationship Id="rId33356a3c4d4993772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId12886a3c4d49938b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actaplantarum.org/%EF%AC%82ora/%EF%AC%82ora.php" TargetMode="External"/><Relationship Id="rId54456a3c4d4993a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/%20isc/datasheet/48447" TargetMode="External"/><Relationship Id="rId13926a3c4d499419c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm" TargetMode="External"/><Relationship Id="rId41266a3c4d4994230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId21866a3c4d499445b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kp-buttler.de/%EF%AC%82orenliste/index.htm" TargetMode="External"/><Relationship Id="rId18516a3c4d4995781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91476a3c4d499590b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId98696a3c4d4991459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98696a3c4d4991459.jpg"/><Relationship Id="rId86786a3c4d49923e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86786a3c4d49923e3.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>