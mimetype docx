--- v9 (2026-06-24)
+++ v10 (2026-06-24)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Desvaux</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African payal, African pyle, Australian azolla, Kariba weed, aquarium watermoss, giant azolla, giant salvinia, salvinia moss, water fern, water spangles</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19656a3c4d4990bbd" w:history="1">
+            <w:hyperlink r:id="rId26556a3c5b3151102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72946a3c4d4990c39" w:history="1">
+            <w:hyperlink r:id="rId35956a3c5b315116f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAVMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35539115" name="name72706a3c4d499145b" descr="3464.jpg"/>
+                  <wp:docPr id="31405542" name="name15246a3c5b3151988" descr="3464.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3464.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98696a3c4d4991459" cstate="print"/>
+                          <a:blip r:embed="rId15226a3c5b3151985" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65536a3c4d49915ad" w:history="1">
+            <w:hyperlink r:id="rId93956a3c5b3151ad1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14083904" name="name91586a3c4d49923e6" descr="SAVMO_distribution_map.jpg"/>
+            <wp:docPr id="80735420" name="name27266a3c5b3152a2a" descr="SAVMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAVMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86786a3c4d49923e3" cstate="print"/>
+                    <a:blip r:embed="rId95586a3c5b3152a27" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3033,51 +3033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be sold with a warning label. This warning label informs customers about the risks associated with plant invasiveness, and provides instructions for ownership designed to reduce the risk of release of the plant to the environment (Verbrugge </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014). In Spain, the species is included in the list of the prohibited species of the Real Decreto 630/2013; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56956a3c4d49935c2" w:history="1">
+      <w:hyperlink r:id="rId34526a3c5b3153c09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.boe.es/boe/dias/2013/08/03/ pdfs/BOE-A-2013-8565.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3150,92 +3150,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Control of the species in South Africa is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was speciﬁcally deﬁned as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014. Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21786a3c4d499368e" w:history="1">
+      <w:hyperlink r:id="rId21866a3c5b3153cef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(http:// www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is included on the Federal Noxious Weeds List (making it illegal in the US to import or transport the plant between states without a permit). State governments listing the species as an invasive species or noxious weed include Arizona, California, Colorado, Florida, Georgia, Louisiana, North and South Carolina, and Texas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId97566a3c4d49936d5" w:history="1">
+      <w:hyperlink r:id="rId67356a3c5b3153d35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasivespeciesinfo.gov/ aquatics/salvinia.shtml#cit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; McFarland </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3271,51 +3271,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Weeds Committee (2016) Noxious Weeds List. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33356a3c4d4993772" w:history="1">
+      <w:hyperlink r:id="rId93986a3c5b3153dbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3446,51 +3446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buccomino G, Buonﬁglio V &amp; Vinci M, (2010)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Salvinia molest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a D.S. Mitch.: considerazioni sulle misure di controllo e gestione della specie aliena invasiva nel Pozzo del Merro (Sant’Angelo Romano – Roma). Annali del Museo Civico di Rovereto 26. (in stampa) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12886a3c4d49938b3" w:history="1">
+      <w:hyperlink r:id="rId36586a3c5b3153ed9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.actaplantarum.org/ﬂora/ﬂora.php </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3514,51 +3514,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Kariba weed). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54456a3c4d4993a26" w:history="1">
+      <w:hyperlink r:id="rId15186a3c5b3153f4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/ isc/datasheet/48447</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4097,90 +4097,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Salviniaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13926a3c4d499419c" w:history="1">
+      <w:hyperlink r:id="rId93046a3c5b315430c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 14 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis Salvinia molesta. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41266a3c4d4994230" w:history="1">
+      <w:hyperlink r:id="rId82416a3c5b315434c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4311,51 +4311,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 73-78 (in Italian). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEFD (2016) Florenlist von Deutschland – Gefäßpﬂanzen. Version 7 (August 2015). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21866a3c4d499445b" w:history="1">
+      <w:hyperlink r:id="rId98906a3c5b3154464" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.kp-buttler.de/ﬂorenliste/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 May 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6240,51 +6240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18516a3c4d4995781" w:history="1">
+      <w:hyperlink r:id="rId86186a3c5b315509f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6360,51 +6360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 531-536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91476a3c4d499590b" w:history="1">
+      <w:hyperlink r:id="rId42276a3c5b3155167" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12428</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6491,137 +6491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75478477">
+  <w:abstractNum w:abstractNumId="32166981">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87352050">
+    <w:lvl w:ilvl="0" w:tplc="71853696">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87352050" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71853696" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87352050" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71853696" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87352050" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71853696" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87352050" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71853696" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87352050" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71853696" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87352050" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71853696" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87352050" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71853696" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87352050" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71853696" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75478476">
+  <w:abstractNum w:abstractNumId="32166980">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49703907">
+    <w:lvl w:ilvl="0" w:tplc="56808003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7373,55 +7373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75478476">
-    <w:abstractNumId w:val="75478476"/>
+  <w:num w:numId="32166980">
+    <w:abstractNumId w:val="32166980"/>
   </w:num>
-  <w:num w:numId="75478477">
-    <w:abstractNumId w:val="75478477"/>
+  <w:num w:numId="32166981">
+    <w:abstractNumId w:val="32166981"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18971,51 +18971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId169831149" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId204031020" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19656a3c4d4990bbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/" TargetMode="External"/><Relationship Id="rId72946a3c4d4990c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/categorization" TargetMode="External"/><Relationship Id="rId65536a3c4d49915ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/photos" TargetMode="External"/><Relationship Id="rId56956a3c4d49935c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2013/08/03/%20pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId21786a3c4d499368e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(http%3A//%20www.environment.gov.za" TargetMode="External"/><Relationship Id="rId97566a3c4d49936d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasivespeciesinfo.gov/%20aquatics/salvinia.shtml#cit" TargetMode="External"/><Relationship Id="rId33356a3c4d4993772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId12886a3c4d49938b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actaplantarum.org/%EF%AC%82ora/%EF%AC%82ora.php" TargetMode="External"/><Relationship Id="rId54456a3c4d4993a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/%20isc/datasheet/48447" TargetMode="External"/><Relationship Id="rId13926a3c4d499419c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm" TargetMode="External"/><Relationship Id="rId41266a3c4d4994230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId21866a3c4d499445b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kp-buttler.de/%EF%AC%82orenliste/index.htm" TargetMode="External"/><Relationship Id="rId18516a3c4d4995781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91476a3c4d499590b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId98696a3c4d4991459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98696a3c4d4991459.jpg"/><Relationship Id="rId86786a3c4d49923e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86786a3c4d49923e3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId908929365" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId839787707" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26556a3c5b3151102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/" TargetMode="External"/><Relationship Id="rId35956a3c5b315116f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/categorization" TargetMode="External"/><Relationship Id="rId93956a3c5b3151ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/photos" TargetMode="External"/><Relationship Id="rId34526a3c5b3153c09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2013/08/03/%20pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId21866a3c5b3153cef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(http%3A//%20www.environment.gov.za" TargetMode="External"/><Relationship Id="rId67356a3c5b3153d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasivespeciesinfo.gov/%20aquatics/salvinia.shtml#cit" TargetMode="External"/><Relationship Id="rId93986a3c5b3153dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId36586a3c5b3153ed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actaplantarum.org/%EF%AC%82ora/%EF%AC%82ora.php" TargetMode="External"/><Relationship Id="rId15186a3c5b3153f4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/%20isc/datasheet/48447" TargetMode="External"/><Relationship Id="rId93046a3c5b315430c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm" TargetMode="External"/><Relationship Id="rId82416a3c5b315434c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId98906a3c5b3154464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kp-buttler.de/%EF%AC%82orenliste/index.htm" TargetMode="External"/><Relationship Id="rId86186a3c5b315509f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42276a3c5b3155167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId15226a3c5b3151985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15226a3c5b3151985.jpg"/><Relationship Id="rId95586a3c5b3152a27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95586a3c5b3152a27.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>