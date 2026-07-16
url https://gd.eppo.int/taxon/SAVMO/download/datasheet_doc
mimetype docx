--- v10 (2026-06-24)
+++ v11 (2026-07-16)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Desvaux</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African payal, African pyle, Australian azolla, Kariba weed, aquarium watermoss, giant azolla, giant salvinia, salvinia moss, water fern, water spangles</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26556a3c5b3151102" w:history="1">
+            <w:hyperlink r:id="rId91746a58bbcb27e41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35956a3c5b315116f" w:history="1">
+            <w:hyperlink r:id="rId65476a58bbcb27eaa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAVMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31405542" name="name15246a3c5b3151988" descr="3464.jpg"/>
+                  <wp:docPr id="8426558" name="name37656a58bbcb287a5" descr="3464.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3464.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15226a3c5b3151985" cstate="print"/>
+                          <a:blip r:embed="rId39856a58bbcb287a2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId93956a3c5b3151ad1" w:history="1">
+            <w:hyperlink r:id="rId33126a58bbcb2894c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80735420" name="name27266a3c5b3152a2a" descr="SAVMO_distribution_map.jpg"/>
+            <wp:docPr id="58419656" name="name96306a58bbcb299c2" descr="SAVMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAVMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95586a3c5b3152a27" cstate="print"/>
+                    <a:blip r:embed="rId41336a58bbcb299be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3033,51 +3033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be sold with a warning label. This warning label informs customers about the risks associated with plant invasiveness, and provides instructions for ownership designed to reduce the risk of release of the plant to the environment (Verbrugge </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014). In Spain, the species is included in the list of the prohibited species of the Real Decreto 630/2013; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34526a3c5b3153c09" w:history="1">
+      <w:hyperlink r:id="rId62816a58bbcb2ab55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.boe.es/boe/dias/2013/08/03/ pdfs/BOE-A-2013-8565.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3150,92 +3150,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Control of the species in South Africa is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was speciﬁcally deﬁned as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014. Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21866a3c5b3153cef" w:history="1">
+      <w:hyperlink r:id="rId26556a58bbcb2ac1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(http:// www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is included on the Federal Noxious Weeds List (making it illegal in the US to import or transport the plant between states without a permit). State governments listing the species as an invasive species or noxious weed include Arizona, California, Colorado, Florida, Georgia, Louisiana, North and South Carolina, and Texas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId67356a3c5b3153d35" w:history="1">
+      <w:hyperlink r:id="rId83196a58bbcb2ac65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasivespeciesinfo.gov/ aquatics/salvinia.shtml#cit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; McFarland </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3271,51 +3271,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Weeds Committee (2016) Noxious Weeds List. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93986a3c5b3153dbb" w:history="1">
+      <w:hyperlink r:id="rId70296a58bbcb2ace8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3446,51 +3446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buccomino G, Buonﬁglio V &amp; Vinci M, (2010)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Salvinia molest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a D.S. Mitch.: considerazioni sulle misure di controllo e gestione della specie aliena invasiva nel Pozzo del Merro (Sant’Angelo Romano – Roma). Annali del Museo Civico di Rovereto 26. (in stampa) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36586a3c5b3153ed9" w:history="1">
+      <w:hyperlink r:id="rId68636a58bbcb2ae23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.actaplantarum.org/ﬂora/ﬂora.php </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3514,51 +3514,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Kariba weed). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15186a3c5b3153f4b" w:history="1">
+      <w:hyperlink r:id="rId70456a58bbcb2ae96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/ isc/datasheet/48447</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4097,90 +4097,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Salviniaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93046a3c5b315430c" w:history="1">
+      <w:hyperlink r:id="rId88046a58bbcb2b259" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 14 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis Salvinia molesta. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82416a3c5b315434c" w:history="1">
+      <w:hyperlink r:id="rId21636a58bbcb2b2e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4311,51 +4311,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 73-78 (in Italian). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEFD (2016) Florenlist von Deutschland – Gefäßpﬂanzen. Version 7 (August 2015). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98906a3c5b3154464" w:history="1">
+      <w:hyperlink r:id="rId32046a58bbcb2b408" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.kp-buttler.de/ﬂorenliste/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 May 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6240,51 +6240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86186a3c5b315509f" w:history="1">
+      <w:hyperlink r:id="rId34406a58bbcb2c066" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6360,51 +6360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 531-536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42276a3c5b3155167" w:history="1">
+      <w:hyperlink r:id="rId67366a58bbcb2c12d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12428</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6491,137 +6491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32166981">
+  <w:abstractNum w:abstractNumId="75015556">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71853696">
+    <w:lvl w:ilvl="0" w:tplc="11913086">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71853696" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11913086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71853696" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11913086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71853696" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11913086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71853696" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11913086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71853696" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11913086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71853696" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11913086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71853696" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11913086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71853696" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11913086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32166980">
+  <w:abstractNum w:abstractNumId="75015555">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56808003">
+    <w:lvl w:ilvl="0" w:tplc="70092425">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7373,55 +7373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32166980">
-    <w:abstractNumId w:val="32166980"/>
+  <w:num w:numId="75015555">
+    <w:abstractNumId w:val="75015555"/>
   </w:num>
-  <w:num w:numId="32166981">
-    <w:abstractNumId w:val="32166981"/>
+  <w:num w:numId="75015556">
+    <w:abstractNumId w:val="75015556"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18971,51 +18971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId908929365" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId839787707" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26556a3c5b3151102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/" TargetMode="External"/><Relationship Id="rId35956a3c5b315116f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/categorization" TargetMode="External"/><Relationship Id="rId93956a3c5b3151ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/photos" TargetMode="External"/><Relationship Id="rId34526a3c5b3153c09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2013/08/03/%20pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId21866a3c5b3153cef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(http%3A//%20www.environment.gov.za" TargetMode="External"/><Relationship Id="rId67356a3c5b3153d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasivespeciesinfo.gov/%20aquatics/salvinia.shtml#cit" TargetMode="External"/><Relationship Id="rId93986a3c5b3153dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId36586a3c5b3153ed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actaplantarum.org/%EF%AC%82ora/%EF%AC%82ora.php" TargetMode="External"/><Relationship Id="rId15186a3c5b3153f4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/%20isc/datasheet/48447" TargetMode="External"/><Relationship Id="rId93046a3c5b315430c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm" TargetMode="External"/><Relationship Id="rId82416a3c5b315434c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId98906a3c5b3154464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kp-buttler.de/%EF%AC%82orenliste/index.htm" TargetMode="External"/><Relationship Id="rId86186a3c5b315509f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42276a3c5b3155167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId15226a3c5b3151985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15226a3c5b3151985.jpg"/><Relationship Id="rId95586a3c5b3152a27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95586a3c5b3152a27.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId869417790" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId102644652" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91746a58bbcb27e41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/" TargetMode="External"/><Relationship Id="rId65476a58bbcb27eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/categorization" TargetMode="External"/><Relationship Id="rId33126a58bbcb2894c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/photos" TargetMode="External"/><Relationship Id="rId62816a58bbcb2ab55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2013/08/03/%20pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId26556a58bbcb2ac1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(http%3A//%20www.environment.gov.za" TargetMode="External"/><Relationship Id="rId83196a58bbcb2ac65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasivespeciesinfo.gov/%20aquatics/salvinia.shtml#cit" TargetMode="External"/><Relationship Id="rId70296a58bbcb2ace8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId68636a58bbcb2ae23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actaplantarum.org/%EF%AC%82ora/%EF%AC%82ora.php" TargetMode="External"/><Relationship Id="rId70456a58bbcb2ae96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/%20isc/datasheet/48447" TargetMode="External"/><Relationship Id="rId88046a58bbcb2b259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm" TargetMode="External"/><Relationship Id="rId21636a58bbcb2b2e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId32046a58bbcb2b408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kp-buttler.de/%EF%AC%82orenliste/index.htm" TargetMode="External"/><Relationship Id="rId34406a58bbcb2c066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67366a58bbcb2c12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId39856a58bbcb287a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39856a58bbcb287a2.jpg"/><Relationship Id="rId41336a58bbcb299be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41336a58bbcb299be.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>