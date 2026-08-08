--- v11 (2026-07-16)
+++ v12 (2026-08-08)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Desvaux</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African payal, African pyle, Australian azolla, Kariba weed, aquarium watermoss, giant azolla, giant salvinia, salvinia moss, water fern, water spangles</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91746a58bbcb27e41" w:history="1">
+            <w:hyperlink r:id="rId18106a770709481d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65476a58bbcb27eaa" w:history="1">
+            <w:hyperlink r:id="rId73096a77070948244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAVMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8426558" name="name37656a58bbcb287a5" descr="3464.jpg"/>
+                  <wp:docPr id="94761906" name="name80516a77070948316" descr="3464.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3464.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39856a58bbcb287a2" cstate="print"/>
+                          <a:blip r:embed="rId93156a77070948315" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33126a58bbcb2894c" w:history="1">
+            <w:hyperlink r:id="rId60796a77070948468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58419656" name="name96306a58bbcb299c2" descr="SAVMO_distribution_map.jpg"/>
+            <wp:docPr id="32348647" name="name35536a770709495f6" descr="SAVMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAVMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41336a58bbcb299be" cstate="print"/>
+                    <a:blip r:embed="rId94606a770709495f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3033,51 +3033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be sold with a warning label. This warning label informs customers about the risks associated with plant invasiveness, and provides instructions for ownership designed to reduce the risk of release of the plant to the environment (Verbrugge </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014). In Spain, the species is included in the list of the prohibited species of the Real Decreto 630/2013; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62816a58bbcb2ab55" w:history="1">
+      <w:hyperlink r:id="rId75676a7707094a5e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.boe.es/boe/dias/2013/08/03/ pdfs/BOE-A-2013-8565.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3150,92 +3150,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Control of the species in South Africa is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was speciﬁcally deﬁned as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014. Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26556a58bbcb2ac1f" w:history="1">
+      <w:hyperlink r:id="rId51826a7707094a6b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(http:// www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is included on the Federal Noxious Weeds List (making it illegal in the US to import or transport the plant between states without a permit). State governments listing the species as an invasive species or noxious weed include Arizona, California, Colorado, Florida, Georgia, Louisiana, North and South Carolina, and Texas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId83196a58bbcb2ac65" w:history="1">
+      <w:hyperlink r:id="rId46446a7707094a6fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasivespeciesinfo.gov/ aquatics/salvinia.shtml#cit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; McFarland </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3271,51 +3271,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Weeds Committee (2016) Noxious Weeds List. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70296a58bbcb2ace8" w:history="1">
+      <w:hyperlink r:id="rId52196a7707094a77b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3446,51 +3446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buccomino G, Buonﬁglio V &amp; Vinci M, (2010)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Salvinia molest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a D.S. Mitch.: considerazioni sulle misure di controllo e gestione della specie aliena invasiva nel Pozzo del Merro (Sant’Angelo Romano – Roma). Annali del Museo Civico di Rovereto 26. (in stampa) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68636a58bbcb2ae23" w:history="1">
+      <w:hyperlink r:id="rId22006a7707094a89a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.actaplantarum.org/ﬂora/ﬂora.php </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3514,51 +3514,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Kariba weed). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70456a58bbcb2ae96" w:history="1">
+      <w:hyperlink r:id="rId60116a7707094a90d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/ isc/datasheet/48447</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4097,90 +4097,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Salviniaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88046a58bbcb2b259" w:history="1">
+      <w:hyperlink r:id="rId95796a7707094acd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 14 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis Salvinia molesta. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21636a58bbcb2b2e9" w:history="1">
+      <w:hyperlink r:id="rId78366a7707094ad10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4311,51 +4311,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 73-78 (in Italian). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEFD (2016) Florenlist von Deutschland – Gefäßpﬂanzen. Version 7 (August 2015). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32046a58bbcb2b408" w:history="1">
+      <w:hyperlink r:id="rId74716a7707094ae2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.kp-buttler.de/ﬂorenliste/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 May 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6240,51 +6240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34406a58bbcb2c066" w:history="1">
+      <w:hyperlink r:id="rId74186a7707094bad0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6360,51 +6360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 531-536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67366a58bbcb2c12d" w:history="1">
+      <w:hyperlink r:id="rId85276a7707094bb99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12428</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6491,137 +6491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75015556">
+  <w:abstractNum w:abstractNumId="76608447">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11913086">
+    <w:lvl w:ilvl="0" w:tplc="73092521">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11913086" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73092521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11913086" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73092521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11913086" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73092521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11913086" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73092521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11913086" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73092521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11913086" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73092521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11913086" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73092521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11913086" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73092521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75015555">
+  <w:abstractNum w:abstractNumId="76608446">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70092425">
+    <w:lvl w:ilvl="0" w:tplc="27673068">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7373,55 +7373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75015555">
-    <w:abstractNumId w:val="75015555"/>
+  <w:num w:numId="76608446">
+    <w:abstractNumId w:val="76608446"/>
   </w:num>
-  <w:num w:numId="75015556">
-    <w:abstractNumId w:val="75015556"/>
+  <w:num w:numId="76608447">
+    <w:abstractNumId w:val="76608447"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18971,51 +18971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId869417790" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId102644652" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91746a58bbcb27e41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/" TargetMode="External"/><Relationship Id="rId65476a58bbcb27eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/categorization" TargetMode="External"/><Relationship Id="rId33126a58bbcb2894c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/photos" TargetMode="External"/><Relationship Id="rId62816a58bbcb2ab55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2013/08/03/%20pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId26556a58bbcb2ac1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(http%3A//%20www.environment.gov.za" TargetMode="External"/><Relationship Id="rId83196a58bbcb2ac65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasivespeciesinfo.gov/%20aquatics/salvinia.shtml#cit" TargetMode="External"/><Relationship Id="rId70296a58bbcb2ace8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId68636a58bbcb2ae23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actaplantarum.org/%EF%AC%82ora/%EF%AC%82ora.php" TargetMode="External"/><Relationship Id="rId70456a58bbcb2ae96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/%20isc/datasheet/48447" TargetMode="External"/><Relationship Id="rId88046a58bbcb2b259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm" TargetMode="External"/><Relationship Id="rId21636a58bbcb2b2e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId32046a58bbcb2b408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kp-buttler.de/%EF%AC%82orenliste/index.htm" TargetMode="External"/><Relationship Id="rId34406a58bbcb2c066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67366a58bbcb2c12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId39856a58bbcb287a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39856a58bbcb287a2.jpg"/><Relationship Id="rId41336a58bbcb299be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41336a58bbcb299be.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId146672475" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId524736266" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18106a770709481d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/" TargetMode="External"/><Relationship Id="rId73096a77070948244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/categorization" TargetMode="External"/><Relationship Id="rId60796a77070948468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/photos" TargetMode="External"/><Relationship Id="rId75676a7707094a5e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2013/08/03/%20pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId51826a7707094a6b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(http%3A//%20www.environment.gov.za" TargetMode="External"/><Relationship Id="rId46446a7707094a6fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasivespeciesinfo.gov/%20aquatics/salvinia.shtml#cit" TargetMode="External"/><Relationship Id="rId52196a7707094a77b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId22006a7707094a89a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actaplantarum.org/%EF%AC%82ora/%EF%AC%82ora.php" TargetMode="External"/><Relationship Id="rId60116a7707094a90d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/%20isc/datasheet/48447" TargetMode="External"/><Relationship Id="rId95796a7707094acd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm" TargetMode="External"/><Relationship Id="rId78366a7707094ad10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId74716a7707094ae2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kp-buttler.de/%EF%AC%82orenliste/index.htm" TargetMode="External"/><Relationship Id="rId74186a7707094bad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85276a7707094bb99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId93156a77070948315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93156a77070948315.jpg"/><Relationship Id="rId94606a770709495f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94606a770709495f4.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>