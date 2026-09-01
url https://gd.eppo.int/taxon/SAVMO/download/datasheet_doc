--- v12 (2026-08-08)
+++ v13 (2026-09-01)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Desvaux</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African payal, African pyle, Australian azolla, Kariba weed, aquarium watermoss, giant azolla, giant salvinia, salvinia moss, water fern, water spangles</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18106a770709481d8" w:history="1">
+            <w:hyperlink r:id="rId20696a9649e962574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73096a77070948244" w:history="1">
+            <w:hyperlink r:id="rId29436a9649e9625df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAVMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94761906" name="name80516a77070948316" descr="3464.jpg"/>
+                  <wp:docPr id="93382583" name="name25716a9649e962bba" descr="3464.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3464.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93156a77070948315" cstate="print"/>
+                          <a:blip r:embed="rId23566a9649e962bb7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60796a77070948468" w:history="1">
+            <w:hyperlink r:id="rId64066a9649e962cfc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32348647" name="name35536a770709495f6" descr="SAVMO_distribution_map.jpg"/>
+            <wp:docPr id="63802913" name="name19406a9649e963b61" descr="SAVMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAVMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94606a770709495f4" cstate="print"/>
+                    <a:blip r:embed="rId19916a9649e963b5e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3033,51 +3033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be sold with a warning label. This warning label informs customers about the risks associated with plant invasiveness, and provides instructions for ownership designed to reduce the risk of release of the plant to the environment (Verbrugge </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014). In Spain, the species is included in the list of the prohibited species of the Real Decreto 630/2013; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75676a7707094a5e6" w:history="1">
+      <w:hyperlink r:id="rId75206a9649e964d4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.boe.es/boe/dias/2013/08/03/ pdfs/BOE-A-2013-8565.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3150,92 +3150,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Control of the species in South Africa is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was speciﬁcally deﬁned as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014. Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51826a7707094a6b3" w:history="1">
+      <w:hyperlink r:id="rId58796a9649e964e1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(http:// www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is included on the Federal Noxious Weeds List (making it illegal in the US to import or transport the plant between states without a permit). State governments listing the species as an invasive species or noxious weed include Arizona, California, Colorado, Florida, Georgia, Louisiana, North and South Carolina, and Texas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId46446a7707094a6fa" w:history="1">
+      <w:hyperlink r:id="rId98206a9649e964e62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasivespeciesinfo.gov/ aquatics/salvinia.shtml#cit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; McFarland </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3271,51 +3271,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Weeds Committee (2016) Noxious Weeds List. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52196a7707094a77b" w:history="1">
+      <w:hyperlink r:id="rId97846a9649e964ee6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3446,51 +3446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buccomino G, Buonﬁglio V &amp; Vinci M, (2010)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Salvinia molest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a D.S. Mitch.: considerazioni sulle misure di controllo e gestione della specie aliena invasiva nel Pozzo del Merro (Sant’Angelo Romano – Roma). Annali del Museo Civico di Rovereto 26. (in stampa) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22006a7707094a89a" w:history="1">
+      <w:hyperlink r:id="rId28926a9649e965009" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.actaplantarum.org/ﬂora/ﬂora.php </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3514,51 +3514,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Kariba weed). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60116a7707094a90d" w:history="1">
+      <w:hyperlink r:id="rId13636a9649e96507b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/ isc/datasheet/48447</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4097,90 +4097,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Salviniaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95796a7707094acd0" w:history="1">
+      <w:hyperlink r:id="rId89606a9649e96545c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 14 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis Salvinia molesta. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78366a7707094ad10" w:history="1">
+      <w:hyperlink r:id="rId18446a9649e9654a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4311,51 +4311,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 73-78 (in Italian). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEFD (2016) Florenlist von Deutschland – Gefäßpﬂanzen. Version 7 (August 2015). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74716a7707094ae2d" w:history="1">
+      <w:hyperlink r:id="rId72396a9649e9655df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.kp-buttler.de/ﬂorenliste/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 May 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6240,51 +6240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salvinia molesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74186a7707094bad0" w:history="1">
+      <w:hyperlink r:id="rId94596a9649e96636c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6360,51 +6360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 531-536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85276a7707094bb99" w:history="1">
+      <w:hyperlink r:id="rId83336a9649e96644c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12428</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6491,137 +6491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76608447">
+  <w:abstractNum w:abstractNumId="95907591">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73092521">
+    <w:lvl w:ilvl="0" w:tplc="22581216">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73092521" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22581216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73092521" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22581216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73092521" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22581216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73092521" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22581216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73092521" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22581216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73092521" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22581216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73092521" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22581216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73092521" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22581216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76608446">
+  <w:abstractNum w:abstractNumId="95907590">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27673068">
+    <w:lvl w:ilvl="0" w:tplc="76033130">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7373,55 +7373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76608446">
-    <w:abstractNumId w:val="76608446"/>
+  <w:num w:numId="95907590">
+    <w:abstractNumId w:val="95907590"/>
   </w:num>
-  <w:num w:numId="76608447">
-    <w:abstractNumId w:val="76608447"/>
+  <w:num w:numId="95907591">
+    <w:abstractNumId w:val="95907591"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18971,51 +18971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId146672475" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId524736266" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18106a770709481d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/" TargetMode="External"/><Relationship Id="rId73096a77070948244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/categorization" TargetMode="External"/><Relationship Id="rId60796a77070948468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/photos" TargetMode="External"/><Relationship Id="rId75676a7707094a5e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2013/08/03/%20pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId51826a7707094a6b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(http%3A//%20www.environment.gov.za" TargetMode="External"/><Relationship Id="rId46446a7707094a6fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasivespeciesinfo.gov/%20aquatics/salvinia.shtml#cit" TargetMode="External"/><Relationship Id="rId52196a7707094a77b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId22006a7707094a89a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actaplantarum.org/%EF%AC%82ora/%EF%AC%82ora.php" TargetMode="External"/><Relationship Id="rId60116a7707094a90d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/%20isc/datasheet/48447" TargetMode="External"/><Relationship Id="rId95796a7707094acd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm" TargetMode="External"/><Relationship Id="rId78366a7707094ad10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId74716a7707094ae2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kp-buttler.de/%EF%AC%82orenliste/index.htm" TargetMode="External"/><Relationship Id="rId74186a7707094bad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85276a7707094bb99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId93156a77070948315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93156a77070948315.jpg"/><Relationship Id="rId94606a770709495f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94606a770709495f4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId326861936" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId653813303" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20696a9649e962574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/" TargetMode="External"/><Relationship Id="rId29436a9649e9625df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/categorization" TargetMode="External"/><Relationship Id="rId64066a9649e962cfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAVMO/photos" TargetMode="External"/><Relationship Id="rId75206a9649e964d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2013/08/03/%20pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId58796a9649e964e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(http%3A//%20www.environment.gov.za" TargetMode="External"/><Relationship Id="rId98206a9649e964e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasivespeciesinfo.gov/%20aquatics/salvinia.shtml#cit" TargetMode="External"/><Relationship Id="rId97846a9649e964ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId28926a9649e965009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actaplantarum.org/%EF%AC%82ora/%EF%AC%82ora.php" TargetMode="External"/><Relationship Id="rId13636a9649e96507b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/%20isc/datasheet/48447" TargetMode="External"/><Relationship Id="rId89606a9649e96545c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Salvinia_molesta.htm" TargetMode="External"/><Relationship Id="rId18446a9649e9654a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId72396a9649e9655df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kp-buttler.de/%EF%AC%82orenliste/index.htm" TargetMode="External"/><Relationship Id="rId94596a9649e96636c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83336a9649e96644c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId23566a9649e962bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23566a9649e962bb7.jpg"/><Relationship Id="rId19916a9649e963b5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19916a9649e963b5e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>