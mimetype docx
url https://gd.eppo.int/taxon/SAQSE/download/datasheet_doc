--- v7 (2026-03-23)
+++ v8 (2026-04-21)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Baillon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese tallow tree, vegetable tallow</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454869c1318b3d306" w:history="1">
+            <w:hyperlink r:id="rId635369e76881679b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456269c1318b3d372" w:history="1">
+            <w:hyperlink r:id="rId930669e7688167a21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,63 +740,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17357969" name="name409569c1318b3e4f6" descr="SAQSE_distribution_map.jpg"/>
+            <wp:docPr id="43523227" name="name929369e7688168bf5" descr="SAQSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAQSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId620669c1318b3e4f4" cstate="print"/>
+                    <a:blip r:embed="rId152669e7688168bf2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2341,51 +2341,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015). By 1983, 200 000 - 300 000 trees were being grown for the ornamental trade in Houston, Texas alone (USDA, 2000). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Within the EPPO region, apart from the species in trade, there are no current socio-economic benefits for the species. Currently, there is little information available on the value of the species in horticulture. The species is listed as available from two suppliers in the UK (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId481869c1318b3f170" w:history="1">
+      <w:hyperlink r:id="rId587669e7688169cb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/ Plants/Nurseries-Search-Result?query=239677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3377,51 +3377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a noxious weed in the following States: Florida, Mississippi, Texas and Louisiana (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId455069c1318b3f82d" w:history="1">
+      <w:hyperlink r:id="rId601469e768816a448" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=TRSE6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).  In Australia,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4003,51 +4003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId421369c1318b3fc2a" w:history="1">
+      <w:hyperlink r:id="rId304169e768816a957" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 9 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4706,51 +4706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Langeland KA &amp; Enloe SF (2009) Natural area weeds: Chinese tallow (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sapium sebiferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.), [Online]. In: EDIS (Electronic Data Information Source). Publication #SS-AGR-45. Gainesville, FL: University of Florida, IFAS (Institute of Food and Agricultural Science) Extension (Producer). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId791769c1318b40098" w:history="1">
+      <w:hyperlink r:id="rId738169e768816ae8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://edis.ifas.ufl.edu/ ag148</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 July 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meyer R (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId937569c1318b4020c" w:history="1">
+      <w:hyperlink r:id="rId608569e768816b007" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4998,51 +4998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSW Government, Australia (2017) NSW WeedWise: Chinese tallow tree (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Department of Primary Industries. Factsheet Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId478369c1318b4026a" w:history="1">
+      <w:hyperlink r:id="rId716469e768816b068" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/38</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5485,51 +5485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2000) Plant guide: Chinese tallow tree–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (L.) Small, [Online]. In: PLANTS Database–fact sheets &amp; plant guides. Baton Rouge, LA: U.S. Department of Agriculture, Natural Resources Conservation Service, National Plant Data Center (Producer). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId715469c1318b40577" w:history="1">
+      <w:hyperlink r:id="rId828769e768816b40a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 October 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5760,51 +5760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId785169c1318b4076d" w:history="1">
+      <w:hyperlink r:id="rId457969e768816b61e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5880,51 +5880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-289. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId912769c1318b40837" w:history="1">
+      <w:hyperlink r:id="rId641969e768816b721" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12350</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6011,137 +6011,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20853385">
+  <w:abstractNum w:abstractNumId="78506249">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28866017">
+    <w:lvl w:ilvl="0" w:tplc="56388008">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28866017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56388008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28866017" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56388008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28866017" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56388008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28866017" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56388008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28866017" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56388008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28866017" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56388008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28866017" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56388008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28866017" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56388008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20853384">
+  <w:abstractNum w:abstractNumId="78506248">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58878783">
+    <w:lvl w:ilvl="0" w:tplc="92896494">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6893,55 +6893,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20853384">
-    <w:abstractNumId w:val="20853384"/>
+  <w:num w:numId="78506248">
+    <w:abstractNumId w:val="78506248"/>
   </w:num>
-  <w:num w:numId="20853385">
-    <w:abstractNumId w:val="20853385"/>
+  <w:num w:numId="78506249">
+    <w:abstractNumId w:val="78506249"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18491,51 +18491,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId702222843" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId828703256" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId454869c1318b3d306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/" TargetMode="External"/><Relationship Id="rId456269c1318b3d372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/categorization" TargetMode="External"/><Relationship Id="rId481869c1318b3f170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/%20Plants/Nurseries-Search-Result?query=239677" TargetMode="External"/><Relationship Id="rId455069c1318b3f82d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=TRSE6" TargetMode="External"/><Relationship Id="rId421369c1318b3fc2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId791769c1318b40098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edis.ifas.ufl.edu/%20ag148" TargetMode="External"/><Relationship Id="rId937569c1318b4020c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId478369c1318b4026a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/38" TargetMode="External"/><Relationship Id="rId715469c1318b40577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf" TargetMode="External"/><Relationship Id="rId785169c1318b4076d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId912769c1318b40837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12350" TargetMode="External"/><Relationship Id="rId620669c1318b3e4f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId620669c1318b3e4f4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId702567788" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId634985224" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId635369e76881679b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/" TargetMode="External"/><Relationship Id="rId930669e7688167a21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/categorization" TargetMode="External"/><Relationship Id="rId587669e7688169cb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/%20Plants/Nurseries-Search-Result?query=239677" TargetMode="External"/><Relationship Id="rId601469e768816a448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=TRSE6" TargetMode="External"/><Relationship Id="rId304169e768816a957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId738169e768816ae8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edis.ifas.ufl.edu/%20ag148" TargetMode="External"/><Relationship Id="rId608569e768816b007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId716469e768816b068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/38" TargetMode="External"/><Relationship Id="rId828769e768816b40a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf" TargetMode="External"/><Relationship Id="rId457969e768816b61e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId641969e768816b721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12350" TargetMode="External"/><Relationship Id="rId152669e7688168bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId152669e7688168bf2.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>