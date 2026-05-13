--- v8 (2026-04-21)
+++ v9 (2026-05-13)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Baillon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese tallow tree, vegetable tallow</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635369e76881679b8" w:history="1">
+            <w:hyperlink r:id="rId42326a04e353b2ebb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId930669e7688167a21" w:history="1">
+            <w:hyperlink r:id="rId50286a04e353b3027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,63 +740,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43523227" name="name929369e7688168bf5" descr="SAQSE_distribution_map.jpg"/>
+            <wp:docPr id="27442601" name="name79126a04e353b43ff" descr="SAQSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAQSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId152669e7688168bf2" cstate="print"/>
+                    <a:blip r:embed="rId99486a04e353b43fb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2341,51 +2341,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015). By 1983, 200 000 - 300 000 trees were being grown for the ornamental trade in Houston, Texas alone (USDA, 2000). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Within the EPPO region, apart from the species in trade, there are no current socio-economic benefits for the species. Currently, there is little information available on the value of the species in horticulture. The species is listed as available from two suppliers in the UK (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId587669e7688169cb2" w:history="1">
+      <w:hyperlink r:id="rId68366a04e353b51ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/ Plants/Nurseries-Search-Result?query=239677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3377,51 +3377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a noxious weed in the following States: Florida, Mississippi, Texas and Louisiana (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId601469e768816a448" w:history="1">
+      <w:hyperlink r:id="rId61156a04e353b59ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=TRSE6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).  In Australia,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4003,51 +4003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304169e768816a957" w:history="1">
+      <w:hyperlink r:id="rId34196a04e353b5e0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 9 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4706,51 +4706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Langeland KA &amp; Enloe SF (2009) Natural area weeds: Chinese tallow (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sapium sebiferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.), [Online]. In: EDIS (Electronic Data Information Source). Publication #SS-AGR-45. Gainesville, FL: University of Florida, IFAS (Institute of Food and Agricultural Science) Extension (Producer). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId738169e768816ae8c" w:history="1">
+      <w:hyperlink r:id="rId56456a04e353b62fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://edis.ifas.ufl.edu/ ag148</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 July 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meyer R (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId608569e768816b007" w:history="1">
+      <w:hyperlink r:id="rId77806a04e353b647f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4998,51 +4998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSW Government, Australia (2017) NSW WeedWise: Chinese tallow tree (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Department of Primary Industries. Factsheet Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId716469e768816b068" w:history="1">
+      <w:hyperlink r:id="rId16656a04e353b64e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/38</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5485,51 +5485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2000) Plant guide: Chinese tallow tree–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (L.) Small, [Online]. In: PLANTS Database–fact sheets &amp; plant guides. Baton Rouge, LA: U.S. Department of Agriculture, Natural Resources Conservation Service, National Plant Data Center (Producer). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId828769e768816b40a" w:history="1">
+      <w:hyperlink r:id="rId15256a04e353b67f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 October 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5760,51 +5760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId457969e768816b61e" w:history="1">
+      <w:hyperlink r:id="rId38956a04e353b69ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5880,51 +5880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-289. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId641969e768816b721" w:history="1">
+      <w:hyperlink r:id="rId15116a04e353b6a9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12350</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6011,137 +6011,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78506249">
+  <w:abstractNum w:abstractNumId="25997459">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56388008">
+    <w:lvl w:ilvl="0" w:tplc="85528263">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56388008" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85528263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56388008" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85528263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56388008" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85528263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56388008" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85528263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56388008" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85528263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56388008" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85528263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56388008" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85528263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56388008" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85528263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78506248">
+  <w:abstractNum w:abstractNumId="25997458">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92896494">
+    <w:lvl w:ilvl="0" w:tplc="57269712">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6893,55 +6893,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78506248">
-    <w:abstractNumId w:val="78506248"/>
+  <w:num w:numId="25997458">
+    <w:abstractNumId w:val="25997458"/>
   </w:num>
-  <w:num w:numId="78506249">
-    <w:abstractNumId w:val="78506249"/>
+  <w:num w:numId="25997459">
+    <w:abstractNumId w:val="25997459"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18491,51 +18491,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId702567788" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId634985224" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId635369e76881679b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/" TargetMode="External"/><Relationship Id="rId930669e7688167a21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/categorization" TargetMode="External"/><Relationship Id="rId587669e7688169cb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/%20Plants/Nurseries-Search-Result?query=239677" TargetMode="External"/><Relationship Id="rId601469e768816a448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=TRSE6" TargetMode="External"/><Relationship Id="rId304169e768816a957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId738169e768816ae8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edis.ifas.ufl.edu/%20ag148" TargetMode="External"/><Relationship Id="rId608569e768816b007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId716469e768816b068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/38" TargetMode="External"/><Relationship Id="rId828769e768816b40a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf" TargetMode="External"/><Relationship Id="rId457969e768816b61e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId641969e768816b721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12350" TargetMode="External"/><Relationship Id="rId152669e7688168bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId152669e7688168bf2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId193691910" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId149570552" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42326a04e353b2ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/" TargetMode="External"/><Relationship Id="rId50286a04e353b3027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/categorization" TargetMode="External"/><Relationship Id="rId68366a04e353b51ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/%20Plants/Nurseries-Search-Result?query=239677" TargetMode="External"/><Relationship Id="rId61156a04e353b59ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=TRSE6" TargetMode="External"/><Relationship Id="rId34196a04e353b5e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId56456a04e353b62fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edis.ifas.ufl.edu/%20ag148" TargetMode="External"/><Relationship Id="rId77806a04e353b647f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId16656a04e353b64e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/38" TargetMode="External"/><Relationship Id="rId15256a04e353b67f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf" TargetMode="External"/><Relationship Id="rId38956a04e353b69ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15116a04e353b6a9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12350" TargetMode="External"/><Relationship Id="rId99486a04e353b43fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99486a04e353b43fb.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>