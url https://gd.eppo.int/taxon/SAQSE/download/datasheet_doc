--- v9 (2026-05-13)
+++ v10 (2026-06-05)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Baillon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese tallow tree, vegetable tallow</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42326a04e353b2ebb" w:history="1">
+            <w:hyperlink r:id="rId84866a225a17aeb24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50286a04e353b3027" w:history="1">
+            <w:hyperlink r:id="rId17686a225a17aeb8d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,63 +740,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27442601" name="name79126a04e353b43ff" descr="SAQSE_distribution_map.jpg"/>
+            <wp:docPr id="99475456" name="name97466a225a17af87c" descr="SAQSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAQSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99486a04e353b43fb" cstate="print"/>
+                    <a:blip r:embed="rId77696a225a17af877" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2341,51 +2341,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015). By 1983, 200 000 - 300 000 trees were being grown for the ornamental trade in Houston, Texas alone (USDA, 2000). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Within the EPPO region, apart from the species in trade, there are no current socio-economic benefits for the species. Currently, there is little information available on the value of the species in horticulture. The species is listed as available from two suppliers in the UK (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId68366a04e353b51ec" w:history="1">
+      <w:hyperlink r:id="rId52836a225a17b0798" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/ Plants/Nurseries-Search-Result?query=239677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3377,51 +3377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a noxious weed in the following States: Florida, Mississippi, Texas and Louisiana (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId61156a04e353b59ea" w:history="1">
+      <w:hyperlink r:id="rId26036a225a17b0e73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=TRSE6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).  In Australia,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4003,51 +4003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34196a04e353b5e0e" w:history="1">
+      <w:hyperlink r:id="rId94376a225a17b1278" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 9 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4706,51 +4706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Langeland KA &amp; Enloe SF (2009) Natural area weeds: Chinese tallow (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sapium sebiferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.), [Online]. In: EDIS (Electronic Data Information Source). Publication #SS-AGR-45. Gainesville, FL: University of Florida, IFAS (Institute of Food and Agricultural Science) Extension (Producer). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56456a04e353b62fe" w:history="1">
+      <w:hyperlink r:id="rId13606a225a17b16e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://edis.ifas.ufl.edu/ ag148</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 July 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meyer R (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77806a04e353b647f" w:history="1">
+      <w:hyperlink r:id="rId23966a225a17b1856" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4998,51 +4998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSW Government, Australia (2017) NSW WeedWise: Chinese tallow tree (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Department of Primary Industries. Factsheet Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16656a04e353b64e1" w:history="1">
+      <w:hyperlink r:id="rId60216a225a17b18b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/38</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5485,51 +5485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2000) Plant guide: Chinese tallow tree–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (L.) Small, [Online]. In: PLANTS Database–fact sheets &amp; plant guides. Baton Rouge, LA: U.S. Department of Agriculture, Natural Resources Conservation Service, National Plant Data Center (Producer). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15256a04e353b67f2" w:history="1">
+      <w:hyperlink r:id="rId48586a225a17b1bde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 October 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5760,51 +5760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38956a04e353b69ce" w:history="1">
+      <w:hyperlink r:id="rId11196a225a17b1da6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5880,51 +5880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-289. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15116a04e353b6a9c" w:history="1">
+      <w:hyperlink r:id="rId45316a225a17b1e6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12350</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6011,137 +6011,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25997459">
+  <w:abstractNum w:abstractNumId="17032942">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85528263">
+    <w:lvl w:ilvl="0" w:tplc="84904083">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85528263" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84904083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85528263" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84904083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85528263" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84904083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85528263" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84904083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85528263" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84904083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85528263" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84904083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85528263" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84904083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85528263" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84904083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25997458">
+  <w:abstractNum w:abstractNumId="17032941">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57269712">
+    <w:lvl w:ilvl="0" w:tplc="29709940">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6893,55 +6893,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25997458">
-    <w:abstractNumId w:val="25997458"/>
+  <w:num w:numId="17032941">
+    <w:abstractNumId w:val="17032941"/>
   </w:num>
-  <w:num w:numId="25997459">
-    <w:abstractNumId w:val="25997459"/>
+  <w:num w:numId="17032942">
+    <w:abstractNumId w:val="17032942"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18491,51 +18491,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId193691910" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId149570552" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42326a04e353b2ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/" TargetMode="External"/><Relationship Id="rId50286a04e353b3027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/categorization" TargetMode="External"/><Relationship Id="rId68366a04e353b51ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/%20Plants/Nurseries-Search-Result?query=239677" TargetMode="External"/><Relationship Id="rId61156a04e353b59ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=TRSE6" TargetMode="External"/><Relationship Id="rId34196a04e353b5e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId56456a04e353b62fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edis.ifas.ufl.edu/%20ag148" TargetMode="External"/><Relationship Id="rId77806a04e353b647f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId16656a04e353b64e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/38" TargetMode="External"/><Relationship Id="rId15256a04e353b67f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf" TargetMode="External"/><Relationship Id="rId38956a04e353b69ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15116a04e353b6a9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12350" TargetMode="External"/><Relationship Id="rId99486a04e353b43fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99486a04e353b43fb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId140015504" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId838002385" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84866a225a17aeb24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/" TargetMode="External"/><Relationship Id="rId17686a225a17aeb8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/categorization" TargetMode="External"/><Relationship Id="rId52836a225a17b0798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/%20Plants/Nurseries-Search-Result?query=239677" TargetMode="External"/><Relationship Id="rId26036a225a17b0e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=TRSE6" TargetMode="External"/><Relationship Id="rId94376a225a17b1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId13606a225a17b16e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edis.ifas.ufl.edu/%20ag148" TargetMode="External"/><Relationship Id="rId23966a225a17b1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId60216a225a17b18b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/38" TargetMode="External"/><Relationship Id="rId48586a225a17b1bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf" TargetMode="External"/><Relationship Id="rId11196a225a17b1da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45316a225a17b1e6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12350" TargetMode="External"/><Relationship Id="rId77696a225a17af877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77696a225a17af877.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>