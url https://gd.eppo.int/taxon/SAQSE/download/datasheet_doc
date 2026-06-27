--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Baillon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese tallow tree, vegetable tallow</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84866a225a17aeb24" w:history="1">
+            <w:hyperlink r:id="rId63366a405061030f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17686a225a17aeb8d" w:history="1">
+            <w:hyperlink r:id="rId87286a40506103163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,63 +740,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99475456" name="name97466a225a17af87c" descr="SAQSE_distribution_map.jpg"/>
+            <wp:docPr id="85709079" name="name38386a40506103e33" descr="SAQSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAQSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77696a225a17af877" cstate="print"/>
+                    <a:blip r:embed="rId80626a40506103e30" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2341,51 +2341,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015). By 1983, 200 000 - 300 000 trees were being grown for the ornamental trade in Houston, Texas alone (USDA, 2000). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Within the EPPO region, apart from the species in trade, there are no current socio-economic benefits for the species. Currently, there is little information available on the value of the species in horticulture. The species is listed as available from two suppliers in the UK (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId52836a225a17b0798" w:history="1">
+      <w:hyperlink r:id="rId74766a40506104ac9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/ Plants/Nurseries-Search-Result?query=239677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3377,51 +3377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a noxious weed in the following States: Florida, Mississippi, Texas and Louisiana (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26036a225a17b0e73" w:history="1">
+      <w:hyperlink r:id="rId20256a40506105185" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=TRSE6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).  In Australia,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4003,51 +4003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94376a225a17b1278" w:history="1">
+      <w:hyperlink r:id="rId13916a4050610556d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 9 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4706,51 +4706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Langeland KA &amp; Enloe SF (2009) Natural area weeds: Chinese tallow (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sapium sebiferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.), [Online]. In: EDIS (Electronic Data Information Source). Publication #SS-AGR-45. Gainesville, FL: University of Florida, IFAS (Institute of Food and Agricultural Science) Extension (Producer). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13606a225a17b16e4" w:history="1">
+      <w:hyperlink r:id="rId74406a405061059f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://edis.ifas.ufl.edu/ ag148</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 July 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meyer R (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23966a225a17b1856" w:history="1">
+      <w:hyperlink r:id="rId46416a40506105b71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4998,51 +4998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSW Government, Australia (2017) NSW WeedWise: Chinese tallow tree (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Department of Primary Industries. Factsheet Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60216a225a17b18b3" w:history="1">
+      <w:hyperlink r:id="rId23326a40506105bd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/38</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5485,51 +5485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2000) Plant guide: Chinese tallow tree–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (L.) Small, [Online]. In: PLANTS Database–fact sheets &amp; plant guides. Baton Rouge, LA: U.S. Department of Agriculture, Natural Resources Conservation Service, National Plant Data Center (Producer). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48586a225a17b1bde" w:history="1">
+      <w:hyperlink r:id="rId54686a4050610605c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 October 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5760,51 +5760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11196a225a17b1da6" w:history="1">
+      <w:hyperlink r:id="rId48746a40506106233" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5880,51 +5880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-289. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45316a225a17b1e6c" w:history="1">
+      <w:hyperlink r:id="rId15036a405061062ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12350</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6011,137 +6011,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17032942">
+  <w:abstractNum w:abstractNumId="10699987">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84904083">
+    <w:lvl w:ilvl="0" w:tplc="32661107">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84904083" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32661107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84904083" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32661107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84904083" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32661107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84904083" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32661107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84904083" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32661107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84904083" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32661107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84904083" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32661107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84904083" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32661107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17032941">
+  <w:abstractNum w:abstractNumId="10699986">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29709940">
+    <w:lvl w:ilvl="0" w:tplc="10831550">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6893,55 +6893,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17032941">
-    <w:abstractNumId w:val="17032941"/>
+  <w:num w:numId="10699986">
+    <w:abstractNumId w:val="10699986"/>
   </w:num>
-  <w:num w:numId="17032942">
-    <w:abstractNumId w:val="17032942"/>
+  <w:num w:numId="10699987">
+    <w:abstractNumId w:val="10699987"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18491,51 +18491,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId140015504" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId838002385" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84866a225a17aeb24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/" TargetMode="External"/><Relationship Id="rId17686a225a17aeb8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/categorization" TargetMode="External"/><Relationship Id="rId52836a225a17b0798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/%20Plants/Nurseries-Search-Result?query=239677" TargetMode="External"/><Relationship Id="rId26036a225a17b0e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=TRSE6" TargetMode="External"/><Relationship Id="rId94376a225a17b1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId13606a225a17b16e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edis.ifas.ufl.edu/%20ag148" TargetMode="External"/><Relationship Id="rId23966a225a17b1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId60216a225a17b18b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/38" TargetMode="External"/><Relationship Id="rId48586a225a17b1bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf" TargetMode="External"/><Relationship Id="rId11196a225a17b1da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45316a225a17b1e6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12350" TargetMode="External"/><Relationship Id="rId77696a225a17af877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77696a225a17af877.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId964961817" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId511010209" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63366a405061030f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/" TargetMode="External"/><Relationship Id="rId87286a40506103163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/categorization" TargetMode="External"/><Relationship Id="rId74766a40506104ac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/%20Plants/Nurseries-Search-Result?query=239677" TargetMode="External"/><Relationship Id="rId20256a40506105185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=TRSE6" TargetMode="External"/><Relationship Id="rId13916a4050610556d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId74406a405061059f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edis.ifas.ufl.edu/%20ag148" TargetMode="External"/><Relationship Id="rId46416a40506105b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId23326a40506105bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/38" TargetMode="External"/><Relationship Id="rId54686a4050610605c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf" TargetMode="External"/><Relationship Id="rId48746a40506106233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15036a405061062ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12350" TargetMode="External"/><Relationship Id="rId80626a40506103e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80626a40506103e30.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>