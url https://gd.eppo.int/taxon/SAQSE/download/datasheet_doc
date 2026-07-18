--- v11 (2026-06-27)
+++ v12 (2026-07-18)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Baillon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese tallow tree, vegetable tallow</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63366a405061030f7" w:history="1">
+            <w:hyperlink r:id="rId89096a5b18afa683b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87286a40506103163" w:history="1">
+            <w:hyperlink r:id="rId52926a5b18afa68a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,63 +740,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85709079" name="name38386a40506103e33" descr="SAQSE_distribution_map.jpg"/>
+            <wp:docPr id="74181310" name="name88626a5b18afa777e" descr="SAQSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAQSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80626a40506103e30" cstate="print"/>
+                    <a:blip r:embed="rId49546a5b18afa777a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2341,51 +2341,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015). By 1983, 200 000 - 300 000 trees were being grown for the ornamental trade in Houston, Texas alone (USDA, 2000). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Within the EPPO region, apart from the species in trade, there are no current socio-economic benefits for the species. Currently, there is little information available on the value of the species in horticulture. The species is listed as available from two suppliers in the UK (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId74766a40506104ac9" w:history="1">
+      <w:hyperlink r:id="rId97106a5b18afa8407" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/ Plants/Nurseries-Search-Result?query=239677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3377,51 +3377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a noxious weed in the following States: Florida, Mississippi, Texas and Louisiana (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20256a40506105185" w:history="1">
+      <w:hyperlink r:id="rId46996a5b18afa8aad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=TRSE6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).  In Australia,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4003,51 +4003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13916a4050610556d" w:history="1">
+      <w:hyperlink r:id="rId86836a5b18afa8e97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 9 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4706,51 +4706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Langeland KA &amp; Enloe SF (2009) Natural area weeds: Chinese tallow (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sapium sebiferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.), [Online]. In: EDIS (Electronic Data Information Source). Publication #SS-AGR-45. Gainesville, FL: University of Florida, IFAS (Institute of Food and Agricultural Science) Extension (Producer). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74406a405061059f9" w:history="1">
+      <w:hyperlink r:id="rId17406a5b18afa9329" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://edis.ifas.ufl.edu/ ag148</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 July 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meyer R (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46416a40506105b71" w:history="1">
+      <w:hyperlink r:id="rId74716a5b18afa949e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4998,51 +4998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSW Government, Australia (2017) NSW WeedWise: Chinese tallow tree (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Department of Primary Industries. Factsheet Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23326a40506105bd0" w:history="1">
+      <w:hyperlink r:id="rId11846a5b18afa94fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/38</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5485,51 +5485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2000) Plant guide: Chinese tallow tree–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (L.) Small, [Online]. In: PLANTS Database–fact sheets &amp; plant guides. Baton Rouge, LA: U.S. Department of Agriculture, Natural Resources Conservation Service, National Plant Data Center (Producer). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54686a4050610605c" w:history="1">
+      <w:hyperlink r:id="rId46556a5b18afa980a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 October 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5760,51 +5760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48746a40506106233" w:history="1">
+      <w:hyperlink r:id="rId23456a5b18afa99d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5880,51 +5880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-289. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15036a405061062ff" w:history="1">
+      <w:hyperlink r:id="rId83076a5b18afa9ae7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12350</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6011,137 +6011,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10699987">
+  <w:abstractNum w:abstractNumId="67718951">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32661107">
+    <w:lvl w:ilvl="0" w:tplc="87683687">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32661107" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87683687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32661107" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87683687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32661107" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87683687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32661107" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87683687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32661107" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87683687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32661107" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87683687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32661107" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87683687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32661107" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87683687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10699986">
+  <w:abstractNum w:abstractNumId="67718950">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10831550">
+    <w:lvl w:ilvl="0" w:tplc="98634407">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6893,55 +6893,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10699986">
-    <w:abstractNumId w:val="10699986"/>
+  <w:num w:numId="67718950">
+    <w:abstractNumId w:val="67718950"/>
   </w:num>
-  <w:num w:numId="10699987">
-    <w:abstractNumId w:val="10699987"/>
+  <w:num w:numId="67718951">
+    <w:abstractNumId w:val="67718951"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18491,51 +18491,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId964961817" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId511010209" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63366a405061030f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/" TargetMode="External"/><Relationship Id="rId87286a40506103163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/categorization" TargetMode="External"/><Relationship Id="rId74766a40506104ac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/%20Plants/Nurseries-Search-Result?query=239677" TargetMode="External"/><Relationship Id="rId20256a40506105185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=TRSE6" TargetMode="External"/><Relationship Id="rId13916a4050610556d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId74406a405061059f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edis.ifas.ufl.edu/%20ag148" TargetMode="External"/><Relationship Id="rId46416a40506105b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId23326a40506105bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/38" TargetMode="External"/><Relationship Id="rId54686a4050610605c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf" TargetMode="External"/><Relationship Id="rId48746a40506106233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15036a405061062ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12350" TargetMode="External"/><Relationship Id="rId80626a40506103e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80626a40506103e30.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId940580595" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId996244632" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89096a5b18afa683b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/" TargetMode="External"/><Relationship Id="rId52926a5b18afa68a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/categorization" TargetMode="External"/><Relationship Id="rId97106a5b18afa8407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/%20Plants/Nurseries-Search-Result?query=239677" TargetMode="External"/><Relationship Id="rId46996a5b18afa8aad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=TRSE6" TargetMode="External"/><Relationship Id="rId86836a5b18afa8e97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId17406a5b18afa9329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edis.ifas.ufl.edu/%20ag148" TargetMode="External"/><Relationship Id="rId74716a5b18afa949e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId11846a5b18afa94fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/38" TargetMode="External"/><Relationship Id="rId46556a5b18afa980a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf" TargetMode="External"/><Relationship Id="rId23456a5b18afa99d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83076a5b18afa9ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12350" TargetMode="External"/><Relationship Id="rId49546a5b18afa777a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49546a5b18afa777a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>