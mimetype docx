--- v12 (2026-07-18)
+++ v13 (2026-08-07)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Baillon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese tallow tree, vegetable tallow</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89096a5b18afa683b" w:history="1">
+            <w:hyperlink r:id="rId96836a7599f4d28b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52926a5b18afa68a3" w:history="1">
+            <w:hyperlink r:id="rId34526a7599f4d291b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,63 +740,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74181310" name="name88626a5b18afa777e" descr="SAQSE_distribution_map.jpg"/>
+            <wp:docPr id="48302753" name="name96986a7599f4d3a43" descr="SAQSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAQSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49546a5b18afa777a" cstate="print"/>
+                    <a:blip r:embed="rId84346a7599f4d3a40" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2341,51 +2341,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015). By 1983, 200 000 - 300 000 trees were being grown for the ornamental trade in Houston, Texas alone (USDA, 2000). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Within the EPPO region, apart from the species in trade, there are no current socio-economic benefits for the species. Currently, there is little information available on the value of the species in horticulture. The species is listed as available from two suppliers in the UK (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId97106a5b18afa8407" w:history="1">
+      <w:hyperlink r:id="rId86106a7599f4d46ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/ Plants/Nurseries-Search-Result?query=239677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3377,51 +3377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a noxious weed in the following States: Florida, Mississippi, Texas and Louisiana (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId46996a5b18afa8aad" w:history="1">
+      <w:hyperlink r:id="rId66056a7599f4d4d6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=TRSE6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).  In Australia,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4003,51 +4003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86836a5b18afa8e97" w:history="1">
+      <w:hyperlink r:id="rId18686a7599f4d5199" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 9 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4706,51 +4706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Langeland KA &amp; Enloe SF (2009) Natural area weeds: Chinese tallow (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sapium sebiferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.), [Online]. In: EDIS (Electronic Data Information Source). Publication #SS-AGR-45. Gainesville, FL: University of Florida, IFAS (Institute of Food and Agricultural Science) Extension (Producer). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17406a5b18afa9329" w:history="1">
+      <w:hyperlink r:id="rId71296a7599f4d5605" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://edis.ifas.ufl.edu/ ag148</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 July 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meyer R (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74716a5b18afa949e" w:history="1">
+      <w:hyperlink r:id="rId50396a7599f4d5777" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4998,51 +4998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSW Government, Australia (2017) NSW WeedWise: Chinese tallow tree (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Department of Primary Industries. Factsheet Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11846a5b18afa94fd" w:history="1">
+      <w:hyperlink r:id="rId40776a7599f4d57d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/38</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5485,51 +5485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2000) Plant guide: Chinese tallow tree–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (L.) Small, [Online]. In: PLANTS Database–fact sheets &amp; plant guides. Baton Rouge, LA: U.S. Department of Agriculture, Natural Resources Conservation Service, National Plant Data Center (Producer). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46556a5b18afa980a" w:history="1">
+      <w:hyperlink r:id="rId28186a7599f4d5b34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 October 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5760,51 +5760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23456a5b18afa99d0" w:history="1">
+      <w:hyperlink r:id="rId38956a7599f4d5d02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5880,51 +5880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-289. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83076a5b18afa9ae7" w:history="1">
+      <w:hyperlink r:id="rId19246a7599f4d5de0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12350</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6011,137 +6011,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67718951">
+  <w:abstractNum w:abstractNumId="24664113">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87683687">
+    <w:lvl w:ilvl="0" w:tplc="85828999">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87683687" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85828999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87683687" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85828999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87683687" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85828999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87683687" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85828999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87683687" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85828999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87683687" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85828999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87683687" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85828999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87683687" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85828999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67718950">
+  <w:abstractNum w:abstractNumId="24664112">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98634407">
+    <w:lvl w:ilvl="0" w:tplc="50159716">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6893,55 +6893,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67718950">
-    <w:abstractNumId w:val="67718950"/>
+  <w:num w:numId="24664112">
+    <w:abstractNumId w:val="24664112"/>
   </w:num>
-  <w:num w:numId="67718951">
-    <w:abstractNumId w:val="67718951"/>
+  <w:num w:numId="24664113">
+    <w:abstractNumId w:val="24664113"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18491,51 +18491,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId940580595" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId996244632" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89096a5b18afa683b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/" TargetMode="External"/><Relationship Id="rId52926a5b18afa68a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/categorization" TargetMode="External"/><Relationship Id="rId97106a5b18afa8407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/%20Plants/Nurseries-Search-Result?query=239677" TargetMode="External"/><Relationship Id="rId46996a5b18afa8aad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=TRSE6" TargetMode="External"/><Relationship Id="rId86836a5b18afa8e97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId17406a5b18afa9329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edis.ifas.ufl.edu/%20ag148" TargetMode="External"/><Relationship Id="rId74716a5b18afa949e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId11846a5b18afa94fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/38" TargetMode="External"/><Relationship Id="rId46556a5b18afa980a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf" TargetMode="External"/><Relationship Id="rId23456a5b18afa99d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83076a5b18afa9ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12350" TargetMode="External"/><Relationship Id="rId49546a5b18afa777a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49546a5b18afa777a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId977473145" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId960303451" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96836a7599f4d28b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/" TargetMode="External"/><Relationship Id="rId34526a7599f4d291b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/categorization" TargetMode="External"/><Relationship Id="rId86106a7599f4d46ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/%20Plants/Nurseries-Search-Result?query=239677" TargetMode="External"/><Relationship Id="rId66056a7599f4d4d6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=TRSE6" TargetMode="External"/><Relationship Id="rId18686a7599f4d5199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId71296a7599f4d5605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edis.ifas.ufl.edu/%20ag148" TargetMode="External"/><Relationship Id="rId50396a7599f4d5777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId40776a7599f4d57d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/38" TargetMode="External"/><Relationship Id="rId28186a7599f4d5b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf" TargetMode="External"/><Relationship Id="rId38956a7599f4d5d02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19246a7599f4d5de0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12350" TargetMode="External"/><Relationship Id="rId84346a7599f4d3a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84346a7599f4d3a40.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>