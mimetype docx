--- v13 (2026-08-07)
+++ v14 (2026-08-27)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Baillon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese tallow tree, vegetable tallow</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96836a7599f4d28b0" w:history="1">
+            <w:hyperlink r:id="rId98496a90160f697c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34526a7599f4d291b" w:history="1">
+            <w:hyperlink r:id="rId45446a90160f69839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,63 +740,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48302753" name="name96986a7599f4d3a43" descr="SAQSE_distribution_map.jpg"/>
+            <wp:docPr id="39295033" name="name73106a90160f6a7c6" descr="SAQSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAQSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84346a7599f4d3a40" cstate="print"/>
+                    <a:blip r:embed="rId47356a90160f6a7c3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2341,51 +2341,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015). By 1983, 200 000 - 300 000 trees were being grown for the ornamental trade in Houston, Texas alone (USDA, 2000). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Within the EPPO region, apart from the species in trade, there are no current socio-economic benefits for the species. Currently, there is little information available on the value of the species in horticulture. The species is listed as available from two suppliers in the UK (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId86106a7599f4d46ba" w:history="1">
+      <w:hyperlink r:id="rId90376a90160f6b7b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/ Plants/Nurseries-Search-Result?query=239677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3377,51 +3377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a noxious weed in the following States: Florida, Mississippi, Texas and Louisiana (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId66056a7599f4d4d6a" w:history="1">
+      <w:hyperlink r:id="rId26276a90160f6be6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=TRSE6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).  In Australia,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4003,51 +4003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18686a7599f4d5199" w:history="1">
+      <w:hyperlink r:id="rId96776a90160f6c26b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 9 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4706,51 +4706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Langeland KA &amp; Enloe SF (2009) Natural area weeds: Chinese tallow (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sapium sebiferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.), [Online]. In: EDIS (Electronic Data Information Source). Publication #SS-AGR-45. Gainesville, FL: University of Florida, IFAS (Institute of Food and Agricultural Science) Extension (Producer). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71296a7599f4d5605" w:history="1">
+      <w:hyperlink r:id="rId47596a90160f6c6eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://edis.ifas.ufl.edu/ ag148</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 July 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meyer R (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50396a7599f4d5777" w:history="1">
+      <w:hyperlink r:id="rId94496a90160f6c85f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4998,51 +4998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSW Government, Australia (2017) NSW WeedWise: Chinese tallow tree (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Department of Primary Industries. Factsheet Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40776a7599f4d57d5" w:history="1">
+      <w:hyperlink r:id="rId26836a90160f6c8be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/38</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5485,51 +5485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2000) Plant guide: Chinese tallow tree–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (L.) Small, [Online]. In: PLANTS Database–fact sheets &amp; plant guides. Baton Rouge, LA: U.S. Department of Agriculture, Natural Resources Conservation Service, National Plant Data Center (Producer). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28186a7599f4d5b34" w:history="1">
+      <w:hyperlink r:id="rId64666a90160f6cbc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 October 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5760,51 +5760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38956a7599f4d5d02" w:history="1">
+      <w:hyperlink r:id="rId92326a90160f6cd9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5880,51 +5880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-289. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19246a7599f4d5de0" w:history="1">
+      <w:hyperlink r:id="rId79236a90160f6ce64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12350</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6011,137 +6011,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24664113">
+  <w:abstractNum w:abstractNumId="41540712">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85828999">
+    <w:lvl w:ilvl="0" w:tplc="86035655">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85828999" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86035655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85828999" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86035655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85828999" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86035655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85828999" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86035655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85828999" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86035655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85828999" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86035655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85828999" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86035655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85828999" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86035655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24664112">
+  <w:abstractNum w:abstractNumId="41540711">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50159716">
+    <w:lvl w:ilvl="0" w:tplc="82873121">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6893,55 +6893,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24664112">
-    <w:abstractNumId w:val="24664112"/>
+  <w:num w:numId="41540711">
+    <w:abstractNumId w:val="41540711"/>
   </w:num>
-  <w:num w:numId="24664113">
-    <w:abstractNumId w:val="24664113"/>
+  <w:num w:numId="41540712">
+    <w:abstractNumId w:val="41540712"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18491,51 +18491,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId977473145" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId960303451" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96836a7599f4d28b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/" TargetMode="External"/><Relationship Id="rId34526a7599f4d291b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/categorization" TargetMode="External"/><Relationship Id="rId86106a7599f4d46ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/%20Plants/Nurseries-Search-Result?query=239677" TargetMode="External"/><Relationship Id="rId66056a7599f4d4d6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=TRSE6" TargetMode="External"/><Relationship Id="rId18686a7599f4d5199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId71296a7599f4d5605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edis.ifas.ufl.edu/%20ag148" TargetMode="External"/><Relationship Id="rId50396a7599f4d5777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId40776a7599f4d57d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/38" TargetMode="External"/><Relationship Id="rId28186a7599f4d5b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf" TargetMode="External"/><Relationship Id="rId38956a7599f4d5d02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19246a7599f4d5de0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12350" TargetMode="External"/><Relationship Id="rId84346a7599f4d3a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84346a7599f4d3a40.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId400263442" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId997903341" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98496a90160f697c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/" TargetMode="External"/><Relationship Id="rId45446a90160f69839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/categorization" TargetMode="External"/><Relationship Id="rId90376a90160f6b7b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/%20Plants/Nurseries-Search-Result?query=239677" TargetMode="External"/><Relationship Id="rId26276a90160f6be6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=TRSE6" TargetMode="External"/><Relationship Id="rId96776a90160f6c26b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId47596a90160f6c6eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edis.ifas.ufl.edu/%20ag148" TargetMode="External"/><Relationship Id="rId94496a90160f6c85f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId26836a90160f6c8be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/38" TargetMode="External"/><Relationship Id="rId64666a90160f6cbc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf" TargetMode="External"/><Relationship Id="rId92326a90160f6cd9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79236a90160f6ce64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12350" TargetMode="External"/><Relationship Id="rId47356a90160f6a7c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47356a90160f6a7c3.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>