--- v14 (2026-08-27)
+++ v15 (2026-09-16)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Baillon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese tallow tree, vegetable tallow</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98496a90160f697c3" w:history="1">
+            <w:hyperlink r:id="rId88866aaab3123e8fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45446a90160f69839" w:history="1">
+            <w:hyperlink r:id="rId20806aaab3123e967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,63 +740,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39295033" name="name73106a90160f6a7c6" descr="SAQSE_distribution_map.jpg"/>
+            <wp:docPr id="51037050" name="name10466aaab3123f984" descr="SAQSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAQSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47356a90160f6a7c3" cstate="print"/>
+                    <a:blip r:embed="rId18016aaab3123f982" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2341,51 +2341,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015). By 1983, 200 000 - 300 000 trees were being grown for the ornamental trade in Houston, Texas alone (USDA, 2000). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Within the EPPO region, apart from the species in trade, there are no current socio-economic benefits for the species. Currently, there is little information available on the value of the species in horticulture. The species is listed as available from two suppliers in the UK (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId90376a90160f6b7b8" w:history="1">
+      <w:hyperlink r:id="rId35436aaab312405f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/ Plants/Nurseries-Search-Result?query=239677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3377,51 +3377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a noxious weed in the following States: Florida, Mississippi, Texas and Louisiana (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26276a90160f6be6a" w:history="1">
+      <w:hyperlink r:id="rId45716aaab31240cbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=TRSE6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).  In Australia,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4003,51 +4003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96776a90160f6c26b" w:history="1">
+      <w:hyperlink r:id="rId54996aaab312410bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 9 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4706,51 +4706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Langeland KA &amp; Enloe SF (2009) Natural area weeds: Chinese tallow (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sapium sebiferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.), [Online]. In: EDIS (Electronic Data Information Source). Publication #SS-AGR-45. Gainesville, FL: University of Florida, IFAS (Institute of Food and Agricultural Science) Extension (Producer). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47596a90160f6c6eb" w:history="1">
+      <w:hyperlink r:id="rId63766aaab31241535" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://edis.ifas.ufl.edu/ ag148</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 July 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meyer R (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94496a90160f6c85f" w:history="1">
+      <w:hyperlink r:id="rId55326aaab312416c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4998,51 +4998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSW Government, Australia (2017) NSW WeedWise: Chinese tallow tree (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Department of Primary Industries. Factsheet Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26836a90160f6c8be" w:history="1">
+      <w:hyperlink r:id="rId52576aaab31241723" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/38</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5485,51 +5485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2000) Plant guide: Chinese tallow tree–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (L.) Small, [Online]. In: PLANTS Database–fact sheets &amp; plant guides. Baton Rouge, LA: U.S. Department of Agriculture, Natural Resources Conservation Service, National Plant Data Center (Producer). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64666a90160f6cbc8" w:history="1">
+      <w:hyperlink r:id="rId54096aaab31241a65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 October 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5760,51 +5760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triadica sebifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92326a90160f6cd9c" w:history="1">
+      <w:hyperlink r:id="rId75376aaab31241c2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5880,51 +5880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-289. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79236a90160f6ce64" w:history="1">
+      <w:hyperlink r:id="rId12306aaab31241d04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12350</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6011,137 +6011,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41540712">
+  <w:abstractNum w:abstractNumId="14220883">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86035655">
+    <w:lvl w:ilvl="0" w:tplc="15950229">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86035655" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15950229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86035655" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15950229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86035655" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15950229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86035655" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15950229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86035655" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15950229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86035655" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15950229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86035655" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15950229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86035655" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15950229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41540711">
+  <w:abstractNum w:abstractNumId="14220882">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82873121">
+    <w:lvl w:ilvl="0" w:tplc="59287345">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6893,55 +6893,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41540711">
-    <w:abstractNumId w:val="41540711"/>
+  <w:num w:numId="14220882">
+    <w:abstractNumId w:val="14220882"/>
   </w:num>
-  <w:num w:numId="41540712">
-    <w:abstractNumId w:val="41540712"/>
+  <w:num w:numId="14220883">
+    <w:abstractNumId w:val="14220883"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18491,51 +18491,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId400263442" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId997903341" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98496a90160f697c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/" TargetMode="External"/><Relationship Id="rId45446a90160f69839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/categorization" TargetMode="External"/><Relationship Id="rId90376a90160f6b7b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/%20Plants/Nurseries-Search-Result?query=239677" TargetMode="External"/><Relationship Id="rId26276a90160f6be6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=TRSE6" TargetMode="External"/><Relationship Id="rId96776a90160f6c26b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId47596a90160f6c6eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edis.ifas.ufl.edu/%20ag148" TargetMode="External"/><Relationship Id="rId94496a90160f6c85f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId26836a90160f6c8be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/38" TargetMode="External"/><Relationship Id="rId64666a90160f6cbc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf" TargetMode="External"/><Relationship Id="rId92326a90160f6cd9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79236a90160f6ce64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12350" TargetMode="External"/><Relationship Id="rId47356a90160f6a7c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47356a90160f6a7c3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId115531934" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId324310214" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88866aaab3123e8fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/" TargetMode="External"/><Relationship Id="rId20806aaab3123e967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAQSE/categorization" TargetMode="External"/><Relationship Id="rId35436aaab312405f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/%20Plants/Nurseries-Search-Result?query=239677" TargetMode="External"/><Relationship Id="rId45716aaab31240cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=TRSE6" TargetMode="External"/><Relationship Id="rId54996aaab312410bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId63766aaab31241535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edis.ifas.ufl.edu/%20ag148" TargetMode="External"/><Relationship Id="rId55326aaab312416c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId52576aaab31241723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/38" TargetMode="External"/><Relationship Id="rId54096aaab31241a65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/plantguide/pdf/pg_trse6.pdf" TargetMode="External"/><Relationship Id="rId75376aaab31241c2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12306aaab31241d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12350" TargetMode="External"/><Relationship Id="rId18016aaab3123f982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18016aaab3123f982.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>