--- v0 (2025-10-09)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SAPETR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ULMAM</t>
   </si>
   <si>
     <t>Ulmus americana</t>
   </si>
   <si>
     <t>* Heffern DJ (1998) Insects of Western North America. A survey of the Cerambycidae (Coleoptera), or longhorned beetles of Colorado. Contributions of the C.P. Gillette Museum of Arthropod Diversity Department of Bioagricultural Sciences and Pest Management, Colorado State University (US), 32 pp.
 * INTERNET
 Forest Health Protection (2011) Elm borer. Extensive mining loosens bark. Forest Health Protection Rocky Mountain Region. US Department of Forestry. https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5349692.pdf
@@ -75,50 +75,81 @@
     <t>* Heffern DJ (1998) Insects of Western North America. A survey of the Cerambycidae (Coleoptera), or longhorned beetles of Colorado. Contributions of the C.P. Gillette Museum of Arthropod Diversity Department of Bioagricultural Sciences and Pest Management, Colorado State University (US), 32 pp.
 -------- Ulmus spp. including U. americana and U. rubra.</t>
   </si>
   <si>
     <t>ULMCR</t>
   </si>
   <si>
     <t>Ulmus crassifolia</t>
   </si>
   <si>
     <t>* INTERNET
 Forest Health Protection (2011) Elm borer. Extensive mining loosens bark. Forest Health Protection Rocky Mountain Region. US Department of Forestry. https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5349692.pdf
 ------ Confirmed host (US).</t>
   </si>
   <si>
     <t>ULMRU</t>
   </si>
   <si>
     <t>Ulmus rubra</t>
   </si>
   <si>
     <t>* Heffern DJ (1998) Insects of Western North America. A survey of the Cerambycidae (Coleoptera), or longhorned beetles of Colorado. Contributions of the C.P. Gillette Museum of Arthropod Diversity Department of Bioagricultural Sciences and Pest Management, Colorado State University (US), 32 pp.
 * INTERNET
 Forest Health Protection (2011) Elm borer. Extensive mining loosens bark. Forest Health Protection Rocky Mountain Region. US Department of Forestry. https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5349692.pdf
 ------ Confirmed host (US).</t>
+  </si>
+  <si>
+    <t>Experimental</t>
+  </si>
+  <si>
+    <t>ULMGL</t>
+  </si>
+  <si>
+    <t>Ulmus glabra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Santoiemma G, Sweeney J, Van Rooyen K, Pureswaran DS, Battisti A, Santini A, Pecori F, Rassati D (2026) European elms as potential hosts of Saperda tridentata (Coleoptera: Cerambycidae). Environmental Entomology 55(5), nvag094. https://doi.org/10.1093/ee/nvag094
+------- in experiments, adult feeding and larval development. </t>
+  </si>
+  <si>
+    <t>ULMLV</t>
+  </si>
+  <si>
+    <t>Ulmus laevis</t>
+  </si>
+  <si>
+    <t>ULMMI</t>
+  </si>
+  <si>
+    <t>Ulmus minor</t>
+  </si>
+  <si>
+    <t>ULMPU</t>
+  </si>
+  <si>
+    <t>Ulmus pumila</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -422,59 +453,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D5"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="349.058" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
@@ -504,50 +535,106 @@
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">