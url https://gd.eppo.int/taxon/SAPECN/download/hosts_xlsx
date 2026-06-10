--- v0 (2025-10-08)
+++ v1 (2026-06-10)
@@ -117,70 +117,70 @@
   <si>
     <t>MABCO</t>
   </si>
   <si>
     <t>Malus coronaria</t>
   </si>
   <si>
     <t>SOUAM</t>
   </si>
   <si>
     <t>Sorbus americana</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>BETSS</t>
   </si>
   <si>
     <t>Betula sp.</t>
   </si>
   <si>
     <t>* Vlasak J &amp; Vlasakova K (2002) Records of Cerambycidae (Coleoptera) in Massachusetts with notes on larval hosts. The Coleopterists Bulletin 56, 203-219.</t>
   </si>
   <si>
+    <t>CTTSS</t>
+  </si>
+  <si>
+    <t>Cotoneaster sp.</t>
+  </si>
+  <si>
+    <t>1CSCG</t>
+  </si>
+  <si>
+    <t>Crataegus</t>
+  </si>
+  <si>
     <t>SOUIT</t>
   </si>
   <si>
-    <t>Borkhausenia intermedia</t>
+    <t>Hedlundia intermedia</t>
   </si>
   <si>
     <t>* Nolte O, Krieger D (2008) [Detection of Saperda candida Fabricius 1787 on Fehmarn - another colonizing introduced beetle species in Central Europe]. DGaaE Nachrichten 22(3), 133-136 (in German).
 ------- As Sorbus intermedia.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Crataegus</t>
   </si>
   <si>
     <t>PRNAV</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
     <t>PRNDO</t>
   </si>
   <si>
     <t>Prunus domestica</t>
   </si>
   <si>
     <t>PRNPS</t>
   </si>
   <si>
     <t>Prunus persica</t>
   </si>
   <si>
     <t>PRNSN</t>
   </si>
   <si>
     <t>Prunus spinosa</t>
   </si>
@@ -541,51 +541,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="291.215" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
@@ -710,79 +710,79 @@
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>