--- v7 (2026-03-30)
+++ v8 (2026-04-20)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Say</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Saskatoon borer, round-headed apple-tree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690769ca143c1f11e" w:history="1">
+            <w:hyperlink r:id="rId360469e669cd36ed7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249769ca143c1f187" w:history="1">
+            <w:hyperlink r:id="rId488769e669cd36f41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAPECN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="50842169" name="name276169ca143c1f754" descr="15204.jpg"/>
+                  <wp:docPr id="41796514" name="name628369e669cd374cb" descr="15204.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15204.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId672469ca143c1f752" cstate="print"/>
+                          <a:blip r:embed="rId884669e669cd374c9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId476969ca143c1f883" w:history="1">
+            <w:hyperlink r:id="rId880169e669cd37604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1306,63 +1306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017). In 2008 it was detected in Germany on the island of Fehmarn (Nolte &amp; Krieger, 2008), where eradication measures are being applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="928484" name="name211569ca143c20a4e" descr="SAPECN_distribution_map.jpg"/>
+            <wp:docPr id="24048112" name="name861669e669cd384dd" descr="SAPECN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAPECN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId184569ca143c20a4b" cstate="print"/>
+                    <a:blip r:embed="rId971969e669cd384da" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2284,51 +2284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saperda candida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId233669ca143c212a5" w:history="1">
+      <w:hyperlink r:id="rId119569e669cd38df5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/SAPECN/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2678,51 +2678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saperda candida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId548669ca143c21566" w:history="1">
+      <w:hyperlink r:id="rId970469e669cd39098" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2735,63 +2735,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51596975" name="name677169ca143c2161e" descr="eu_funding_250.png"/>
+            <wp:docPr id="70307643" name="name758469e669cd39384" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId855969ca143c2161d" cstate="print"/>
+                    <a:blip r:embed="rId875869e669cd39383" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2889,137 +2889,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72699096">
+  <w:abstractNum w:abstractNumId="97596088">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91765197">
+    <w:lvl w:ilvl="0" w:tplc="89257652">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91765197" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89257652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91765197" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89257652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91765197" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89257652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91765197" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89257652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91765197" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89257652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91765197" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89257652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91765197" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89257652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91765197" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89257652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72699095">
+  <w:abstractNum w:abstractNumId="97596087">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58109715">
+    <w:lvl w:ilvl="0" w:tplc="55690805">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3771,55 +3771,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72699095">
-    <w:abstractNumId w:val="72699095"/>
+  <w:num w:numId="97596087">
+    <w:abstractNumId w:val="97596087"/>
   </w:num>
-  <w:num w:numId="72699096">
-    <w:abstractNumId w:val="72699096"/>
+  <w:num w:numId="97596088">
+    <w:abstractNumId w:val="97596088"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15369,51 +15369,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId965597781" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId514156007" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId690769ca143c1f11e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/" TargetMode="External"/><Relationship Id="rId249769ca143c1f187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/categorization" TargetMode="External"/><Relationship Id="rId476969ca143c1f883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/photos" TargetMode="External"/><Relationship Id="rId233669ca143c212a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/documents" TargetMode="External"/><Relationship Id="rId548669ca143c21566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId672469ca143c1f752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId672469ca143c1f752.jpg"/><Relationship Id="rId184569ca143c20a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId184569ca143c20a4b.jpg"/><Relationship Id="rId855969ca143c2161d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId855969ca143c2161d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId256711320" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId624115243" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId360469e669cd36ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/" TargetMode="External"/><Relationship Id="rId488769e669cd36f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/categorization" TargetMode="External"/><Relationship Id="rId880169e669cd37604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/photos" TargetMode="External"/><Relationship Id="rId119569e669cd38df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/documents" TargetMode="External"/><Relationship Id="rId970469e669cd39098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId884669e669cd374c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId884669e669cd374c9.jpg"/><Relationship Id="rId971969e669cd384da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId971969e669cd384da.jpg"/><Relationship Id="rId875869e669cd39383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId875869e669cd39383.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>