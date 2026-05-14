--- v8 (2026-04-20)
+++ v9 (2026-05-14)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Say</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Saskatoon borer, round-headed apple-tree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360469e669cd36ed7" w:history="1">
+            <w:hyperlink r:id="rId51456a05a85116235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488769e669cd36f41" w:history="1">
+            <w:hyperlink r:id="rId95646a05a8511629d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAPECN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41796514" name="name628369e669cd374cb" descr="15204.jpg"/>
+                  <wp:docPr id="28764260" name="name27726a05a85116887" descr="15204.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15204.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId884669e669cd374c9" cstate="print"/>
+                          <a:blip r:embed="rId57346a05a85116886" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId880169e669cd37604" w:history="1">
+            <w:hyperlink r:id="rId35426a05a851169cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1306,63 +1306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017). In 2008 it was detected in Germany on the island of Fehmarn (Nolte &amp; Krieger, 2008), where eradication measures are being applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24048112" name="name861669e669cd384dd" descr="SAPECN_distribution_map.jpg"/>
+            <wp:docPr id="64608739" name="name30776a05a85117d02" descr="SAPECN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAPECN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId971969e669cd384da" cstate="print"/>
+                    <a:blip r:embed="rId68406a05a85117cff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2284,51 +2284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saperda candida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119569e669cd38df5" w:history="1">
+      <w:hyperlink r:id="rId50616a05a851187fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/SAPECN/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2678,51 +2678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saperda candida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId970469e669cd39098" w:history="1">
+      <w:hyperlink r:id="rId58196a05a85118ac5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2735,63 +2735,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70307643" name="name758469e669cd39384" descr="eu_funding_250.png"/>
+            <wp:docPr id="79209826" name="name17916a05a85118ba7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId875869e669cd39383" cstate="print"/>
+                    <a:blip r:embed="rId70326a05a85118ba5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2889,137 +2889,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97596088">
+  <w:abstractNum w:abstractNumId="16150502">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89257652">
+    <w:lvl w:ilvl="0" w:tplc="83179383">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89257652" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83179383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89257652" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83179383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89257652" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83179383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89257652" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83179383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89257652" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83179383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89257652" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83179383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89257652" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83179383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89257652" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83179383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97596087">
+  <w:abstractNum w:abstractNumId="16150501">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55690805">
+    <w:lvl w:ilvl="0" w:tplc="14320664">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3771,55 +3771,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97596087">
-    <w:abstractNumId w:val="97596087"/>
+  <w:num w:numId="16150501">
+    <w:abstractNumId w:val="16150501"/>
   </w:num>
-  <w:num w:numId="97596088">
-    <w:abstractNumId w:val="97596088"/>
+  <w:num w:numId="16150502">
+    <w:abstractNumId w:val="16150502"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15369,51 +15369,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId256711320" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId624115243" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId360469e669cd36ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/" TargetMode="External"/><Relationship Id="rId488769e669cd36f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/categorization" TargetMode="External"/><Relationship Id="rId880169e669cd37604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/photos" TargetMode="External"/><Relationship Id="rId119569e669cd38df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/documents" TargetMode="External"/><Relationship Id="rId970469e669cd39098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId884669e669cd374c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId884669e669cd374c9.jpg"/><Relationship Id="rId971969e669cd384da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId971969e669cd384da.jpg"/><Relationship Id="rId875869e669cd39383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId875869e669cd39383.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId652642069" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId278957693" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51456a05a85116235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/" TargetMode="External"/><Relationship Id="rId95646a05a8511629d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/categorization" TargetMode="External"/><Relationship Id="rId35426a05a851169cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/photos" TargetMode="External"/><Relationship Id="rId50616a05a851187fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/documents" TargetMode="External"/><Relationship Id="rId58196a05a85118ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57346a05a85116886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57346a05a85116886.jpg"/><Relationship Id="rId68406a05a85117cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68406a05a85117cff.jpg"/><Relationship Id="rId70326a05a85118ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70326a05a85118ba5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>