--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Say</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Saskatoon borer, round-headed apple-tree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51456a05a85116235" w:history="1">
+            <w:hyperlink r:id="rId74236a20346f7edaf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95646a05a8511629d" w:history="1">
+            <w:hyperlink r:id="rId36376a20346f7ee18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAPECN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28764260" name="name27726a05a85116887" descr="15204.jpg"/>
+                  <wp:docPr id="83488065" name="name73446a20346f7f586" descr="15204.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15204.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId57346a05a85116886" cstate="print"/>
+                          <a:blip r:embed="rId27956a20346f7f585" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35426a05a851169cd" w:history="1">
+            <w:hyperlink r:id="rId33926a20346f7f69d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -959,131 +959,131 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Betula sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Borkhausenia intermedia</w:t>
+        <w:t xml:space="preserve">Cotoneaster sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cotoneaster sp.</w:t>
+        <w:t xml:space="preserve">Crataegus monogyna</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Crataegus monogyna</w:t>
+        <w:t xml:space="preserve">Crataegus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Crataegus</w:t>
+        <w:t xml:space="preserve">Cydonia oblonga</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cydonia oblonga</w:t>
+        <w:t xml:space="preserve">Hedlundia intermedia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malus coronaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -1306,63 +1306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017). In 2008 it was detected in Germany on the island of Fehmarn (Nolte &amp; Krieger, 2008), where eradication measures are being applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64608739" name="name30776a05a85117d02" descr="SAPECN_distribution_map.jpg"/>
+            <wp:docPr id="1393583" name="name59286a20346f80878" descr="SAPECN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAPECN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68406a05a85117cff" cstate="print"/>
+                    <a:blip r:embed="rId22716a20346f80876" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2284,51 +2284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saperda candida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50616a05a851187fb" w:history="1">
+      <w:hyperlink r:id="rId38906a20346f81074" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/SAPECN/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2678,51 +2678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saperda candida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58196a05a85118ac5" w:history="1">
+      <w:hyperlink r:id="rId91516a20346f81316" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2735,63 +2735,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79209826" name="name17916a05a85118ba7" descr="eu_funding_250.png"/>
+            <wp:docPr id="3580181" name="name85216a20346f813a9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70326a05a85118ba5" cstate="print"/>
+                    <a:blip r:embed="rId15296a20346f813a8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2889,137 +2889,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16150502">
+  <w:abstractNum w:abstractNumId="57649898">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83179383">
+    <w:lvl w:ilvl="0" w:tplc="68312352">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83179383" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68312352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83179383" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68312352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83179383" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68312352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83179383" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68312352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83179383" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68312352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83179383" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68312352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83179383" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68312352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83179383" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68312352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16150501">
+  <w:abstractNum w:abstractNumId="57649897">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14320664">
+    <w:lvl w:ilvl="0" w:tplc="95257241">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3771,55 +3771,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16150501">
-    <w:abstractNumId w:val="16150501"/>
+  <w:num w:numId="57649897">
+    <w:abstractNumId w:val="57649897"/>
   </w:num>
-  <w:num w:numId="16150502">
-    <w:abstractNumId w:val="16150502"/>
+  <w:num w:numId="57649898">
+    <w:abstractNumId w:val="57649898"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15369,51 +15369,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId652642069" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId278957693" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51456a05a85116235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/" TargetMode="External"/><Relationship Id="rId95646a05a8511629d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/categorization" TargetMode="External"/><Relationship Id="rId35426a05a851169cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/photos" TargetMode="External"/><Relationship Id="rId50616a05a851187fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/documents" TargetMode="External"/><Relationship Id="rId58196a05a85118ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57346a05a85116886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57346a05a85116886.jpg"/><Relationship Id="rId68406a05a85117cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68406a05a85117cff.jpg"/><Relationship Id="rId70326a05a85118ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70326a05a85118ba5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId886040784" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId291424320" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74236a20346f7edaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/" TargetMode="External"/><Relationship Id="rId36376a20346f7ee18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/categorization" TargetMode="External"/><Relationship Id="rId33926a20346f7f69d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/photos" TargetMode="External"/><Relationship Id="rId38906a20346f81074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/documents" TargetMode="External"/><Relationship Id="rId91516a20346f81316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27956a20346f7f585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27956a20346f7f585.jpg"/><Relationship Id="rId22716a20346f80876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22716a20346f80876.jpg"/><Relationship Id="rId15296a20346f813a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15296a20346f813a8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>