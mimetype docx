--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Say</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Saskatoon borer, round-headed apple-tree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74236a20346f7edaf" w:history="1">
+            <w:hyperlink r:id="rId49776a3af74726376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36376a20346f7ee18" w:history="1">
+            <w:hyperlink r:id="rId36966a3af747263e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAPECN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83488065" name="name73446a20346f7f586" descr="15204.jpg"/>
+                  <wp:docPr id="38340135" name="name56786a3af74727323" descr="15204.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15204.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27956a20346f7f585" cstate="print"/>
+                          <a:blip r:embed="rId61966a3af7472731a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33926a20346f7f69d" w:history="1">
+            <w:hyperlink r:id="rId93226a3af747275e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1306,63 +1306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017). In 2008 it was detected in Germany on the island of Fehmarn (Nolte &amp; Krieger, 2008), where eradication measures are being applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1393583" name="name59286a20346f80878" descr="SAPECN_distribution_map.jpg"/>
+            <wp:docPr id="70094608" name="name55596a3af74729223" descr="SAPECN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAPECN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22716a20346f80876" cstate="print"/>
+                    <a:blip r:embed="rId42676a3af74729220" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2284,51 +2284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saperda candida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38906a20346f81074" w:history="1">
+      <w:hyperlink r:id="rId67056a3af74729db3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/SAPECN/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2678,51 +2678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saperda candida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91516a20346f81316" w:history="1">
+      <w:hyperlink r:id="rId83856a3af7472a1de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2735,63 +2735,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3580181" name="name85216a20346f813a9" descr="eu_funding_250.png"/>
+            <wp:docPr id="17132264" name="name73936a3af7472a3ce" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15296a20346f813a8" cstate="print"/>
+                    <a:blip r:embed="rId61606a3af7472a3cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2889,137 +2889,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57649898">
+  <w:abstractNum w:abstractNumId="89163073">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68312352">
+    <w:lvl w:ilvl="0" w:tplc="67728894">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68312352" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67728894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68312352" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67728894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68312352" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67728894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68312352" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67728894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68312352" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67728894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68312352" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67728894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68312352" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67728894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68312352" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67728894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57649897">
+  <w:abstractNum w:abstractNumId="89163072">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95257241">
+    <w:lvl w:ilvl="0" w:tplc="33285129">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3771,55 +3771,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57649897">
-    <w:abstractNumId w:val="57649897"/>
+  <w:num w:numId="89163072">
+    <w:abstractNumId w:val="89163072"/>
   </w:num>
-  <w:num w:numId="57649898">
-    <w:abstractNumId w:val="57649898"/>
+  <w:num w:numId="89163073">
+    <w:abstractNumId w:val="89163073"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15369,51 +15369,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId886040784" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId291424320" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74236a20346f7edaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/" TargetMode="External"/><Relationship Id="rId36376a20346f7ee18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/categorization" TargetMode="External"/><Relationship Id="rId33926a20346f7f69d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/photos" TargetMode="External"/><Relationship Id="rId38906a20346f81074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/documents" TargetMode="External"/><Relationship Id="rId91516a20346f81316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27956a20346f7f585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27956a20346f7f585.jpg"/><Relationship Id="rId22716a20346f80876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22716a20346f80876.jpg"/><Relationship Id="rId15296a20346f813a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15296a20346f813a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId839664956" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId425029629" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49776a3af74726376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/" TargetMode="External"/><Relationship Id="rId36966a3af747263e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/categorization" TargetMode="External"/><Relationship Id="rId93226a3af747275e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/photos" TargetMode="External"/><Relationship Id="rId67056a3af74729db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/documents" TargetMode="External"/><Relationship Id="rId83856a3af7472a1de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61966a3af7472731a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61966a3af7472731a.jpg"/><Relationship Id="rId42676a3af74729220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42676a3af74729220.jpg"/><Relationship Id="rId61606a3af7472a3cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61606a3af7472a3cd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>