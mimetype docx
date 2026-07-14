--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Say</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Saskatoon borer, round-headed apple-tree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49776a3af74726376" w:history="1">
+            <w:hyperlink r:id="rId65676a55b499e11d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36966a3af747263e2" w:history="1">
+            <w:hyperlink r:id="rId34186a55b499e1241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAPECN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38340135" name="name56786a3af74727323" descr="15204.jpg"/>
+                  <wp:docPr id="95179823" name="name42526a55b499e1b2c" descr="15204.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15204.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61966a3af7472731a" cstate="print"/>
+                          <a:blip r:embed="rId19246a55b499e1b03" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId93226a3af747275e6" w:history="1">
+            <w:hyperlink r:id="rId13836a55b499e1c87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1306,63 +1306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017). In 2008 it was detected in Germany on the island of Fehmarn (Nolte &amp; Krieger, 2008), where eradication measures are being applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70094608" name="name55596a3af74729223" descr="SAPECN_distribution_map.jpg"/>
+            <wp:docPr id="47111061" name="name80316a55b499e33ec" descr="SAPECN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAPECN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42676a3af74729220" cstate="print"/>
+                    <a:blip r:embed="rId33376a55b499e33e9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2284,51 +2284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saperda candida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67056a3af74729db3" w:history="1">
+      <w:hyperlink r:id="rId81056a55b499e3e75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/SAPECN/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2678,51 +2678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saperda candida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83856a3af7472a1de" w:history="1">
+      <w:hyperlink r:id="rId12696a55b499e413c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2735,63 +2735,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17132264" name="name73936a3af7472a3ce" descr="eu_funding_250.png"/>
+            <wp:docPr id="4355636" name="name87186a55b499e41e5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61606a3af7472a3cd" cstate="print"/>
+                    <a:blip r:embed="rId79936a55b499e41e4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2889,137 +2889,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89163073">
+  <w:abstractNum w:abstractNumId="59613753">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67728894">
+    <w:lvl w:ilvl="0" w:tplc="39611268">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67728894" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39611268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67728894" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39611268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67728894" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39611268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67728894" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39611268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67728894" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39611268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67728894" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39611268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67728894" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39611268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67728894" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39611268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89163072">
+  <w:abstractNum w:abstractNumId="59613752">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33285129">
+    <w:lvl w:ilvl="0" w:tplc="67365237">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3771,55 +3771,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89163072">
-    <w:abstractNumId w:val="89163072"/>
+  <w:num w:numId="59613752">
+    <w:abstractNumId w:val="59613752"/>
   </w:num>
-  <w:num w:numId="89163073">
-    <w:abstractNumId w:val="89163073"/>
+  <w:num w:numId="59613753">
+    <w:abstractNumId w:val="59613753"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15369,51 +15369,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId839664956" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId425029629" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49776a3af74726376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/" TargetMode="External"/><Relationship Id="rId36966a3af747263e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/categorization" TargetMode="External"/><Relationship Id="rId93226a3af747275e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/photos" TargetMode="External"/><Relationship Id="rId67056a3af74729db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/documents" TargetMode="External"/><Relationship Id="rId83856a3af7472a1de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61966a3af7472731a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61966a3af7472731a.jpg"/><Relationship Id="rId42676a3af74729220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42676a3af74729220.jpg"/><Relationship Id="rId61606a3af7472a3cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61606a3af7472a3cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId800055080" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId235040011" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65676a55b499e11d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/" TargetMode="External"/><Relationship Id="rId34186a55b499e1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/categorization" TargetMode="External"/><Relationship Id="rId13836a55b499e1c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/photos" TargetMode="External"/><Relationship Id="rId81056a55b499e3e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/documents" TargetMode="External"/><Relationship Id="rId12696a55b499e413c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19246a55b499e1b03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19246a55b499e1b03.jpg"/><Relationship Id="rId33376a55b499e33e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33376a55b499e33e9.jpg"/><Relationship Id="rId79936a55b499e41e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79936a55b499e41e4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>