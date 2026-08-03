--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Say</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Saskatoon borer, round-headed apple-tree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65676a55b499e11d8" w:history="1">
+            <w:hyperlink r:id="rId70726a703837be33f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34186a55b499e1241" w:history="1">
+            <w:hyperlink r:id="rId33776a703837be3aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAPECN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95179823" name="name42526a55b499e1b2c" descr="15204.jpg"/>
+                  <wp:docPr id="25924416" name="name91386a703837beac8" descr="15204.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15204.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19246a55b499e1b03" cstate="print"/>
+                          <a:blip r:embed="rId60406a703837beac6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13836a55b499e1c87" w:history="1">
+            <w:hyperlink r:id="rId58486a703837bec02" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1306,63 +1306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017). In 2008 it was detected in Germany on the island of Fehmarn (Nolte &amp; Krieger, 2008), where eradication measures are being applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47111061" name="name80316a55b499e33ec" descr="SAPECN_distribution_map.jpg"/>
+            <wp:docPr id="7982621" name="name71886a703837bfbd3" descr="SAPECN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAPECN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33376a55b499e33e9" cstate="print"/>
+                    <a:blip r:embed="rId46696a703837bfbd0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2284,51 +2284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saperda candida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81056a55b499e3e75" w:history="1">
+      <w:hyperlink r:id="rId70866a703837c0407" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/SAPECN/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2678,51 +2678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saperda candida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12696a55b499e413c" w:history="1">
+      <w:hyperlink r:id="rId66736a703837c06cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2735,63 +2735,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4355636" name="name87186a55b499e41e5" descr="eu_funding_250.png"/>
+            <wp:docPr id="9359451" name="name13286a703837c0766" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79936a55b499e41e4" cstate="print"/>
+                    <a:blip r:embed="rId27726a703837c0765" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2889,137 +2889,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59613753">
+  <w:abstractNum w:abstractNumId="42685845">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39611268">
+    <w:lvl w:ilvl="0" w:tplc="69640422">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39611268" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69640422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39611268" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69640422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39611268" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69640422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39611268" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69640422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39611268" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69640422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39611268" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69640422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39611268" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69640422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39611268" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69640422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59613752">
+  <w:abstractNum w:abstractNumId="42685844">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67365237">
+    <w:lvl w:ilvl="0" w:tplc="92117270">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3771,55 +3771,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59613752">
-    <w:abstractNumId w:val="59613752"/>
+  <w:num w:numId="42685844">
+    <w:abstractNumId w:val="42685844"/>
   </w:num>
-  <w:num w:numId="59613753">
-    <w:abstractNumId w:val="59613753"/>
+  <w:num w:numId="42685845">
+    <w:abstractNumId w:val="42685845"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15369,51 +15369,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId800055080" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId235040011" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65676a55b499e11d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/" TargetMode="External"/><Relationship Id="rId34186a55b499e1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/categorization" TargetMode="External"/><Relationship Id="rId13836a55b499e1c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/photos" TargetMode="External"/><Relationship Id="rId81056a55b499e3e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/documents" TargetMode="External"/><Relationship Id="rId12696a55b499e413c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19246a55b499e1b03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19246a55b499e1b03.jpg"/><Relationship Id="rId33376a55b499e33e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33376a55b499e33e9.jpg"/><Relationship Id="rId79936a55b499e41e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79936a55b499e41e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId408516916" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId311514465" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70726a703837be33f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/" TargetMode="External"/><Relationship Id="rId33776a703837be3aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/categorization" TargetMode="External"/><Relationship Id="rId58486a703837bec02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/photos" TargetMode="External"/><Relationship Id="rId70866a703837c0407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/documents" TargetMode="External"/><Relationship Id="rId66736a703837c06cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60406a703837beac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60406a703837beac6.jpg"/><Relationship Id="rId46696a703837bfbd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46696a703837bfbd0.jpg"/><Relationship Id="rId27726a703837c0765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27726a703837c0765.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>