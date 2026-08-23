--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Say</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Saskatoon borer, round-headed apple-tree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70726a703837be33f" w:history="1">
+            <w:hyperlink r:id="rId81656a8aff70513cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33776a703837be3aa" w:history="1">
+            <w:hyperlink r:id="rId54356a8aff7051434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAPECN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25924416" name="name91386a703837beac8" descr="15204.jpg"/>
+                  <wp:docPr id="37638316" name="name45646a8aff7051ed7" descr="15204.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15204.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60406a703837beac6" cstate="print"/>
+                          <a:blip r:embed="rId61486a8aff7051ed5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58486a703837bec02" w:history="1">
+            <w:hyperlink r:id="rId98156a8aff7051ff9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1306,63 +1306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017). In 2008 it was detected in Germany on the island of Fehmarn (Nolte &amp; Krieger, 2008), where eradication measures are being applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7982621" name="name71886a703837bfbd3" descr="SAPECN_distribution_map.jpg"/>
+            <wp:docPr id="58753532" name="name39976a8aff70536a6" descr="SAPECN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAPECN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46696a703837bfbd0" cstate="print"/>
+                    <a:blip r:embed="rId43176a8aff70536a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2284,51 +2284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saperda candida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70866a703837c0407" w:history="1">
+      <w:hyperlink r:id="rId87696a8aff7053e7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/SAPECN/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2678,51 +2678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saperda candida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66736a703837c06cd" w:history="1">
+      <w:hyperlink r:id="rId93916a8aff705414e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2735,63 +2735,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9359451" name="name13286a703837c0766" descr="eu_funding_250.png"/>
+            <wp:docPr id="98532009" name="name36986a8aff7054312" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27726a703837c0765" cstate="print"/>
+                    <a:blip r:embed="rId66726a8aff7054311" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2889,137 +2889,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42685845">
+  <w:abstractNum w:abstractNumId="76377926">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69640422">
+    <w:lvl w:ilvl="0" w:tplc="84850055">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69640422" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84850055" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69640422" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84850055" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69640422" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84850055" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69640422" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84850055" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69640422" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84850055" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69640422" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84850055" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69640422" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84850055" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69640422" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84850055" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42685844">
+  <w:abstractNum w:abstractNumId="76377925">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92117270">
+    <w:lvl w:ilvl="0" w:tplc="57824629">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3771,55 +3771,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42685844">
-    <w:abstractNumId w:val="42685844"/>
+  <w:num w:numId="76377925">
+    <w:abstractNumId w:val="76377925"/>
   </w:num>
-  <w:num w:numId="42685845">
-    <w:abstractNumId w:val="42685845"/>
+  <w:num w:numId="76377926">
+    <w:abstractNumId w:val="76377926"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15369,51 +15369,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId408516916" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId311514465" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70726a703837be33f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/" TargetMode="External"/><Relationship Id="rId33776a703837be3aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/categorization" TargetMode="External"/><Relationship Id="rId58486a703837bec02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/photos" TargetMode="External"/><Relationship Id="rId70866a703837c0407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/documents" TargetMode="External"/><Relationship Id="rId66736a703837c06cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60406a703837beac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60406a703837beac6.jpg"/><Relationship Id="rId46696a703837bfbd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46696a703837bfbd0.jpg"/><Relationship Id="rId27726a703837c0765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27726a703837c0765.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId732525773" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId378961658" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81656a8aff70513cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/" TargetMode="External"/><Relationship Id="rId54356a8aff7051434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/categorization" TargetMode="External"/><Relationship Id="rId98156a8aff7051ff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/photos" TargetMode="External"/><Relationship Id="rId87696a8aff7053e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/documents" TargetMode="External"/><Relationship Id="rId93916a8aff705414e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61486a8aff7051ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61486a8aff7051ed5.jpg"/><Relationship Id="rId43176a8aff70536a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43176a8aff70536a4.jpg"/><Relationship Id="rId66726a8aff7054311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66726a8aff7054311.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>