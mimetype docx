--- v14 (2026-08-23)
+++ v15 (2026-09-16)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Say</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Saskatoon borer, round-headed apple-tree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81656a8aff70513cb" w:history="1">
+            <w:hyperlink r:id="rId39736aaa496ace76c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54356a8aff7051434" w:history="1">
+            <w:hyperlink r:id="rId65976aaa496ace7d7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAPECN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37638316" name="name45646a8aff7051ed7" descr="15204.jpg"/>
+                  <wp:docPr id="78256777" name="name53476aaa496acf08b" descr="15204.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15204.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61486a8aff7051ed5" cstate="print"/>
+                          <a:blip r:embed="rId39386aaa496acf089" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98156a8aff7051ff9" w:history="1">
+            <w:hyperlink r:id="rId81616aaa496acf1c7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1306,63 +1306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017). In 2008 it was detected in Germany on the island of Fehmarn (Nolte &amp; Krieger, 2008), where eradication measures are being applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58753532" name="name39976a8aff70536a6" descr="SAPECN_distribution_map.jpg"/>
+            <wp:docPr id="32885456" name="name19396aaa496ad02e2" descr="SAPECN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SAPECN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43176a8aff70536a4" cstate="print"/>
+                    <a:blip r:embed="rId64056aaa496ad02e0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2284,51 +2284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saperda candida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87696a8aff7053e7c" w:history="1">
+      <w:hyperlink r:id="rId75766aaa496ad0ae4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/SAPECN/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2678,51 +2678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saperda candida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93916a8aff705414e" w:history="1">
+      <w:hyperlink r:id="rId53026aaa496ad0d80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2735,63 +2735,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98532009" name="name36986a8aff7054312" descr="eu_funding_250.png"/>
+            <wp:docPr id="69723834" name="name88656aaa496ad0f3e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66726a8aff7054311" cstate="print"/>
+                    <a:blip r:embed="rId82896aaa496ad0f3c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2889,137 +2889,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76377926">
+  <w:abstractNum w:abstractNumId="80361571">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84850055">
+    <w:lvl w:ilvl="0" w:tplc="14939775">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84850055" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14939775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84850055" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14939775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84850055" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14939775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84850055" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14939775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84850055" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14939775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84850055" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14939775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84850055" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14939775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84850055" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14939775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76377925">
+  <w:abstractNum w:abstractNumId="80361570">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57824629">
+    <w:lvl w:ilvl="0" w:tplc="77855456">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3771,55 +3771,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76377925">
-    <w:abstractNumId w:val="76377925"/>
+  <w:num w:numId="80361570">
+    <w:abstractNumId w:val="80361570"/>
   </w:num>
-  <w:num w:numId="76377926">
-    <w:abstractNumId w:val="76377926"/>
+  <w:num w:numId="80361571">
+    <w:abstractNumId w:val="80361571"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15369,51 +15369,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId732525773" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId378961658" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81656a8aff70513cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/" TargetMode="External"/><Relationship Id="rId54356a8aff7051434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/categorization" TargetMode="External"/><Relationship Id="rId98156a8aff7051ff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/photos" TargetMode="External"/><Relationship Id="rId87696a8aff7053e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/documents" TargetMode="External"/><Relationship Id="rId93916a8aff705414e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61486a8aff7051ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61486a8aff7051ed5.jpg"/><Relationship Id="rId43176a8aff70536a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43176a8aff70536a4.jpg"/><Relationship Id="rId66726a8aff7054311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66726a8aff7054311.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId968404623" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId768829860" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39736aaa496ace76c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/" TargetMode="External"/><Relationship Id="rId65976aaa496ace7d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/categorization" TargetMode="External"/><Relationship Id="rId81616aaa496acf1c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/photos" TargetMode="External"/><Relationship Id="rId75766aaa496ad0ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SAPECN/documents" TargetMode="External"/><Relationship Id="rId53026aaa496ad0d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39386aaa496acf089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39386aaa496acf089.jpg"/><Relationship Id="rId64056aaa496ad02e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64056aaa496ad02e0.jpg"/><Relationship Id="rId82896aaa496ad0f3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82896aaa496ad0f3c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>