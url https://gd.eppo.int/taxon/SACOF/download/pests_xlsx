--- v3 (2026-03-23)
+++ v4 (2026-04-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SACOF" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>TETRME</t>
   </si>
   <si>
     <t>Tetranychus mexicanus</t>
   </si>
   <si>
     <t>* EPPO (2023) Pest risk analysis for Tetranychus mexicanus. EPPO, Paris
 ------- uncertain host (see PRA for details)
 * Migeon A &amp; Dorkeld F (2022) Spider Mites Web. A comprehensive database for the Tetranychidae. http://www1.montpellier.inra.fr/CBGP/spmweb</t>
@@ -340,50 +340,59 @@
     <t>MELGEX</t>
   </si>
   <si>
     <t>Meloidogyne exigua</t>
   </si>
   <si>
     <t>MELGGC</t>
   </si>
   <si>
     <t>Meloidogyne graminicola</t>
   </si>
   <si>
     <t>* Rusinque L, Maleita C, Abrantes I, Palomares-Rius JE, Inácio ML (2021) Meloidogyne graminicola - A threat to rice production: review update on distribution, biology, identification, and management. Biology 10, 1163. https://doi.org/10.3390/biology10111163</t>
   </si>
   <si>
     <t>PSEDSE</t>
   </si>
   <si>
     <t>Mythimna separata</t>
   </si>
   <si>
     <t>NEOMBE</t>
   </si>
   <si>
     <t>Neomaskellia bergii</t>
+  </si>
+  <si>
+    <t>NILALU</t>
+  </si>
+  <si>
+    <t>Nilaparvata lugens</t>
+  </si>
+  <si>
+    <t>* Iamba K, Dono D (2021) A review on brown planthopper (Nilaparvata lugens Stål), a major pest of rice in Asia and Pacific. Asian Journal of Research in Crop Science, 6 (4), 7-19. https://doi.org/10.9734/ajrcs/2021/v6i430122</t>
   </si>
   <si>
     <t>OPOGSC</t>
   </si>
   <si>
     <t>Opogona sacchari</t>
   </si>
   <si>
     <t xml:space="preserve">* Oldham JN (1928) Hieroxestis subcervinella, Wlk., an enemy of the banana in the Canary Islands. Bulletin of Entomological Research, 19(2), 147-166. </t>
   </si>
   <si>
     <t>PARYMI</t>
   </si>
   <si>
     <t>Paraleyrodes minei</t>
   </si>
   <si>
     <t>* Yin J, Wang C, Li Y, Luo Z, Li J, Zhang R, Wang X, Shan H (2024) First report of the nesting whitefly, Paraleyrodes minei Iaccarino (Homoptera: Aleyrodidae), a new sugarcane pest in Yunnan, China. Phytoparasitica 52(5), 82.</t>
   </si>
   <si>
     <t>PRSCPH</t>
   </si>
   <si>
     <t>Peronosclerospora philippinensis</t>
   </si>
@@ -1141,51 +1150,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D103"/>
+  <dimension ref="A1:D104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="662.838" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1705,825 +1714,839 @@
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>15</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" t="s">
         <v>108</v>
       </c>
       <c r="D41" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>15</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" t="s">
         <v>111</v>
       </c>
-      <c r="D42"/>
+      <c r="D42" t="s">
+        <v>112</v>
+      </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C43" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>15</v>
       </c>
       <c r="B44" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C44" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D44"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>15</v>
       </c>
       <c r="B45" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C45" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="D45" t="s">
         <v>118</v>
       </c>
+      <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>15</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" t="s">
         <v>120</v>
       </c>
-      <c r="D46"/>
+      <c r="D46" t="s">
+        <v>121</v>
+      </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>15</v>
       </c>
       <c r="B47" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C47" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="D47" t="s">
         <v>123</v>
       </c>
+      <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>15</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" t="s">
         <v>125</v>
       </c>
       <c r="D48" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>15</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" t="s">
         <v>128</v>
       </c>
-      <c r="D49"/>
+      <c r="D49" t="s">
+        <v>129</v>
+      </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>15</v>
       </c>
       <c r="B50" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C50" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>15</v>
       </c>
       <c r="B51" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C51" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>15</v>
       </c>
       <c r="B52" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C52" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>15</v>
       </c>
       <c r="B53" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C53" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>15</v>
       </c>
       <c r="B54" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C54" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>15</v>
       </c>
       <c r="B55" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C55" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>15</v>
       </c>
       <c r="B56" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C56" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C57" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>15</v>
       </c>
       <c r="B58" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C58" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>15</v>
       </c>
       <c r="B59" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C59" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>15</v>
       </c>
       <c r="B60" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C60" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>15</v>
       </c>
       <c r="B61" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C61" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>15</v>
       </c>
       <c r="B62" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C62" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="D62" t="s">
         <v>155</v>
       </c>
+      <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>15</v>
       </c>
       <c r="B63" t="s">
         <v>156</v>
       </c>
       <c r="C63" t="s">
         <v>157</v>
       </c>
-      <c r="D63"/>
+      <c r="D63" t="s">
+        <v>158</v>
+      </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>15</v>
       </c>
       <c r="B64" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C64" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D64"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>15</v>
       </c>
       <c r="B65" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C65" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>15</v>
       </c>
       <c r="B66" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C66" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>15</v>
       </c>
       <c r="B67" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C67" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="D67" t="s">
         <v>166</v>
       </c>
+      <c r="D67"/>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
+        <v>15</v>
+      </c>
+      <c r="B68" t="s">
         <v>167</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>168</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>169</v>
       </c>
-      <c r="D68"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B69" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C69" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D69"/>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B70" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C70" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D70"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B71" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C71" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="D71" t="s">
         <v>176</v>
       </c>
+      <c r="D71"/>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>177</v>
       </c>
       <c r="C72" t="s">
         <v>178</v>
       </c>
-      <c r="D72"/>
+      <c r="D72" t="s">
+        <v>179</v>
+      </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B73" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C73" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D73"/>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B74" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C74" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="D74" t="s">
         <v>183</v>
       </c>
+      <c r="D74"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B75" t="s">
         <v>184</v>
       </c>
       <c r="C75" t="s">
         <v>185</v>
       </c>
-      <c r="D75"/>
+      <c r="D75" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B76" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C76" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B77" t="s">
-        <v>50</v>
+        <v>189</v>
       </c>
       <c r="C77" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B78" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="C78" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D78" t="s">
-        <v>190</v>
+        <v>52</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B79" t="s">
-        <v>191</v>
+        <v>63</v>
       </c>
       <c r="C79" t="s">
         <v>192</v>
       </c>
       <c r="D79" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B80" t="s">
         <v>194</v>
       </c>
       <c r="C80" t="s">
         <v>195</v>
       </c>
-      <c r="D80"/>
+      <c r="D80" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B81" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C81" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D81"/>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B82" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C82" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="D82" t="s">
         <v>200</v>
       </c>
+      <c r="D82"/>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B83" t="s">
         <v>201</v>
       </c>
       <c r="C83" t="s">
         <v>202</v>
       </c>
       <c r="D83" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B84" t="s">
         <v>204</v>
       </c>
       <c r="C84" t="s">
         <v>205</v>
       </c>
       <c r="D84" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B85" t="s">
         <v>207</v>
       </c>
       <c r="C85" t="s">
         <v>208</v>
       </c>
       <c r="D85" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B86" t="s">
         <v>210</v>
       </c>
       <c r="C86" t="s">
         <v>211</v>
       </c>
-      <c r="D86"/>
+      <c r="D86" t="s">
+        <v>212</v>
+      </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B87" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C87" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D87"/>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B88" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C88" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D88"/>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B89" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C89" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="D89" t="s">
         <v>218</v>
       </c>
+      <c r="D89"/>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B90" t="s">
         <v>219</v>
       </c>
       <c r="C90" t="s">
         <v>220</v>
       </c>
       <c r="D90" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B91" t="s">
         <v>222</v>
       </c>
       <c r="C91" t="s">
         <v>223</v>
       </c>
-      <c r="D91"/>
+      <c r="D91" t="s">
+        <v>224</v>
+      </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B92" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C92" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D92"/>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B93" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C93" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="D93" t="s">
         <v>228</v>
       </c>
+      <c r="D93"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B94" t="s">
         <v>229</v>
       </c>
       <c r="C94" t="s">
         <v>230</v>
       </c>
       <c r="D94" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B95" t="s">
         <v>232</v>
       </c>
       <c r="C95" t="s">
         <v>233</v>
       </c>
-      <c r="D95"/>
+      <c r="D95" t="s">
+        <v>234</v>
+      </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B96" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C96" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D96"/>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B97" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C97" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D97"/>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B98" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C98" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D98"/>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B99" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C99" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D99"/>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B100" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C100" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="D100" t="s">
         <v>244</v>
       </c>
+      <c r="D100"/>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B101" t="s">
         <v>245</v>
       </c>
       <c r="C101" t="s">
         <v>246</v>
       </c>
       <c r="D101" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B102" t="s">
         <v>248</v>
       </c>
       <c r="C102" t="s">
         <v>249</v>
       </c>
       <c r="D102" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B103" t="s">
         <v>251</v>
       </c>
       <c r="C103" t="s">
         <v>252</v>
       </c>
-      <c r="D103"/>
+      <c r="D103" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104" t="s">
+        <v>170</v>
+      </c>
+      <c r="B104" t="s">
+        <v>254</v>
+      </c>
+      <c r="C104" t="s">
+        <v>255</v>
+      </c>
+      <c r="D104"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>