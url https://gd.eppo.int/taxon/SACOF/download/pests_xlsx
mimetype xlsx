--- v4 (2026-04-22)
+++ v5 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SACOF" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>TETRME</t>
   </si>
   <si>
     <t>Tetranychus mexicanus</t>
   </si>
   <si>
     <t>* EPPO (2023) Pest risk analysis for Tetranychus mexicanus. EPPO, Paris
 ------- uncertain host (see PRA for details)
 * Migeon A &amp; Dorkeld F (2022) Spider Mites Web. A comprehensive database for the Tetranychidae. http://www1.montpellier.inra.fr/CBGP/spmweb</t>
@@ -360,84 +360,112 @@
   <si>
     <t>NEOMBE</t>
   </si>
   <si>
     <t>Neomaskellia bergii</t>
   </si>
   <si>
     <t>NILALU</t>
   </si>
   <si>
     <t>Nilaparvata lugens</t>
   </si>
   <si>
     <t>* Iamba K, Dono D (2021) A review on brown planthopper (Nilaparvata lugens Stål), a major pest of rice in Asia and Pacific. Asian Journal of Research in Crop Science, 6 (4), 7-19. https://doi.org/10.9734/ajrcs/2021/v6i430122</t>
   </si>
   <si>
     <t>OPOGSC</t>
   </si>
   <si>
     <t>Opogona sacchari</t>
   </si>
   <si>
     <t xml:space="preserve">* Oldham JN (1928) Hieroxestis subcervinella, Wlk., an enemy of the banana in the Canary Islands. Bulletin of Entomological Research, 19(2), 147-166. </t>
   </si>
   <si>
+    <t>ERWIST</t>
+  </si>
+  <si>
+    <t>Pantoea stewartii subsp. stewartii</t>
+  </si>
+  <si>
+    <t>* Cui D, Huang MT, Hu CY, Su JB, Lin LH, Javed T, Deng ZH, Gao SJ (2021) First report of Pantoea stewartii subsp. stewartii causing bacterial leaf wilt of sugarcane in China. Plant Disease 105 (4), 1190.https://doi.org/10.1094/PDIS-09-20-2015-PDN
+------- as 'sugarcane' (no species mentioned)</t>
+  </si>
+  <si>
     <t>PARYMI</t>
   </si>
   <si>
     <t>Paraleyrodes minei</t>
   </si>
   <si>
     <t>* Yin J, Wang C, Li Y, Luo Z, Li J, Zhang R, Wang X, Shan H (2024) First report of the nesting whitefly, Paraleyrodes minei Iaccarino (Homoptera: Aleyrodidae), a new sugarcane pest in Yunnan, China. Phytoparasitica 52(5), 82.</t>
   </si>
   <si>
+    <t>PCV000</t>
+  </si>
+  <si>
+    <t>Pecluvirus arachidis</t>
+  </si>
+  <si>
+    <t>* Dieryck B, Otto G, Doucet D, Legrève A, Delfosse P, Bragard C (2009) Seed, soil and vegetative transmission contribute to the spread of pecluviruses in Western Africa and the Indian sub-continent. Virus Research 141(2), 184-189.</t>
+  </si>
+  <si>
     <t>PRSCPH</t>
   </si>
   <si>
     <t>Peronosclerospora philippinensis</t>
   </si>
   <si>
     <t>SCLPST</t>
   </si>
   <si>
     <t>Peronosclerospora spontanea</t>
   </si>
   <si>
     <t>PLANKE</t>
   </si>
   <si>
     <t>Planococcus kenyae</t>
   </si>
   <si>
     <t>POOPCO</t>
   </si>
   <si>
     <t>Poophilus costalis</t>
   </si>
   <si>
     <t>* Shih HT, Tsay HC, Yang JT (2005) Notes on the geographic distribution and host plants for Poophilus costalis (Walker, 1851) (Hemiptera: Cercopoidea: Aphrophoridae). Plant Protection Bulletin 47, 171–178.</t>
+  </si>
+  <si>
+    <t>SRMV00</t>
+  </si>
+  <si>
+    <t>Potyvirus sorghitessellati</t>
+  </si>
+  <si>
+    <t>* Keizerweerd AT, Chandra A, Grisham MP (2015) Development of a reverse transcription loop-mediated isothermal amplification (RT-LAMP) assay for the detection of Sugarcane mosaic virus and Sorghum mosaic virus in sugarcane. Journal of virological methods 212, 23-29. https://doi.org/10.1016/j.jviromet.2014.10.013</t>
   </si>
   <si>
     <t>PSCAMI</t>
   </si>
   <si>
     <t>Pseudacanthotermes militaris</t>
   </si>
   <si>
     <t>PUCCML</t>
   </si>
   <si>
     <t>Puccinia melanocephala</t>
   </si>
   <si>
     <t>* Kelly P L, Reeder R, Tafesse A (2009) First confirmed report of sugarcane common rust (Puccinia melanocephala) in Ethiopia. Plant Pathology 58 (6), 1172. http://www.blackwell-synergy.com/loi/ppa DOI:10.1111/j.1365-3059.2009.02102.x</t>
   </si>
   <si>
     <t>RHYCFE</t>
   </si>
   <si>
     <t>Rhynchophorus ferrugineus</t>
   </si>
   <si>
     <t>* Jaya S, Suresh T, Sobhitha Rani RS, Sreekumar S (2000) Evidence of seven larval instars in Rhynchophorus ferrugineus reared on sugarcane. Journal of Entomological Research 24, 27-31.</t>
   </si>
@@ -1150,51 +1178,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D104"/>
+  <dimension ref="A1:D107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="662.838" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1728,825 +1756,867 @@
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>15</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" t="s">
         <v>111</v>
       </c>
       <c r="D42" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" t="s">
         <v>114</v>
       </c>
-      <c r="D43"/>
+      <c r="D43" t="s">
+        <v>115</v>
+      </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>15</v>
       </c>
       <c r="B44" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C44" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="D44"/>
+        <v>117</v>
+      </c>
+      <c r="D44" t="s">
+        <v>118</v>
+      </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>15</v>
       </c>
       <c r="B45" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C45" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>15</v>
       </c>
       <c r="B46" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C46" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>15</v>
       </c>
       <c r="B47" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C47" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>15</v>
       </c>
       <c r="B48" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C48" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D48" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>15</v>
       </c>
       <c r="B49" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C49" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D49" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>15</v>
       </c>
       <c r="B50" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C50" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>15</v>
       </c>
       <c r="B51" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C51" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="D51"/>
+        <v>134</v>
+      </c>
+      <c r="D51" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>15</v>
       </c>
       <c r="B52" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C52" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D52"/>
+        <v>137</v>
+      </c>
+      <c r="D52" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>15</v>
       </c>
       <c r="B53" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C53" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>15</v>
       </c>
       <c r="B54" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C54" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>15</v>
       </c>
       <c r="B55" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C55" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>15</v>
       </c>
       <c r="B56" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C56" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C57" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>15</v>
       </c>
       <c r="B58" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C58" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>15</v>
       </c>
       <c r="B59" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C59" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>15</v>
       </c>
       <c r="B60" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C60" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>15</v>
       </c>
       <c r="B61" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C61" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>15</v>
       </c>
       <c r="B62" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C62" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>15</v>
       </c>
       <c r="B63" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C63" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="D63"/>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>15</v>
       </c>
       <c r="B64" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C64" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D64"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>15</v>
       </c>
       <c r="B65" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C65" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>15</v>
       </c>
       <c r="B66" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C66" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="D66"/>
+        <v>166</v>
+      </c>
+      <c r="D66" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>15</v>
       </c>
       <c r="B67" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C67" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D67"/>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>15</v>
       </c>
       <c r="B68" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C68" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="D68"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="B69" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C69" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D69"/>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="B70" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C70" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D70"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="B71" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C71" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="D71"/>
+        <v>177</v>
+      </c>
+      <c r="D71" t="s">
+        <v>178</v>
+      </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B72" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C72" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="D72"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B73" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C73" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D73"/>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B74" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C74" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D74"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B75" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C75" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D75" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B76" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C76" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B77" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C77" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B78" t="s">
-        <v>50</v>
+        <v>193</v>
       </c>
       <c r="C78" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D78" t="s">
-        <v>52</v>
+        <v>195</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B79" t="s">
-        <v>63</v>
+        <v>196</v>
       </c>
       <c r="C79" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="D79"/>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B80" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C80" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="D80"/>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B81" t="s">
-        <v>197</v>
+        <v>50</v>
       </c>
       <c r="C81" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="D81"/>
+        <v>200</v>
+      </c>
+      <c r="D81" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B82" t="s">
-        <v>199</v>
+        <v>63</v>
       </c>
       <c r="C82" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="D82"/>
+        <v>201</v>
+      </c>
+      <c r="D82" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B83" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C83" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D83" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B84" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C84" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="D84"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B85" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C85" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="D85" t="s">
         <v>209</v>
       </c>
+      <c r="D85"/>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B86" t="s">
         <v>210</v>
       </c>
       <c r="C86" t="s">
         <v>211</v>
       </c>
       <c r="D86" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B87" t="s">
         <v>213</v>
       </c>
       <c r="C87" t="s">
         <v>214</v>
       </c>
-      <c r="D87"/>
+      <c r="D87" t="s">
+        <v>215</v>
+      </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B88" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C88" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="D88"/>
+        <v>217</v>
+      </c>
+      <c r="D88" t="s">
+        <v>218</v>
+      </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B89" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C89" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="D89"/>
+        <v>220</v>
+      </c>
+      <c r="D89" t="s">
+        <v>221</v>
+      </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B90" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C90" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="D90"/>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B91" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C91" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="D91"/>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B92" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C92" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D92"/>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B93" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C93" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="D93"/>
+        <v>229</v>
+      </c>
+      <c r="D93" t="s">
+        <v>230</v>
+      </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B94" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C94" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D94" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B95" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C95" t="s">
-        <v>233</v>
-[...3 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="D95"/>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B96" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C96" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D96"/>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B97" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C97" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="D97"/>
+        <v>239</v>
+      </c>
+      <c r="D97" t="s">
+        <v>240</v>
+      </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B98" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C98" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="D98"/>
+        <v>242</v>
+      </c>
+      <c r="D98" t="s">
+        <v>243</v>
+      </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B99" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C99" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D99"/>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B100" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C100" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D100"/>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B101" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C101" t="s">
-        <v>246</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="D101"/>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B102" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C102" t="s">
-        <v>249</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="D102"/>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B103" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C103" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="D103" t="s">
         <v>253</v>
       </c>
+      <c r="D103"/>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B104" t="s">
         <v>254</v>
       </c>
       <c r="C104" t="s">
         <v>255</v>
       </c>
-      <c r="D104"/>
+      <c r="D104" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105" t="s">
+        <v>179</v>
+      </c>
+      <c r="B105" t="s">
+        <v>257</v>
+      </c>
+      <c r="C105" t="s">
+        <v>258</v>
+      </c>
+      <c r="D105" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106" t="s">
+        <v>179</v>
+      </c>
+      <c r="B106" t="s">
+        <v>260</v>
+      </c>
+      <c r="C106" t="s">
+        <v>261</v>
+      </c>
+      <c r="D106" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107" t="s">
+        <v>179</v>
+      </c>
+      <c r="B107" t="s">
+        <v>263</v>
+      </c>
+      <c r="C107" t="s">
+        <v>264</v>
+      </c>
+      <c r="D107"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>