--- v1 (2026-02-23)
+++ v2 (2026-05-15)
@@ -323,56 +323,50 @@
   </si>
   <si>
     <t>Phytophthora cryptogea (as Rubus)</t>
   </si>
   <si>
     <t>PLAAST</t>
   </si>
   <si>
     <t>Platynota stultana</t>
   </si>
   <si>
     <t>* Basinger AJ (1936) Notes on the orange worms Argyrotaenia (Tortrix) citrana Fern. and Platynota stultana Wlsm. Journal of Economic Entomology 29, 131–134.
 * Hoover GA, Biddinger DJ (2014) Omnivorous leafroller, Platynota stultana (Lepidoptera: Tortricidae). Penn State Extension Pest Alert. https://ento.psu.edu/files/omnivorous-leafroller/view
 * Powell JA (1983) Expanding geographical and ecological range of Platynota stultana in California. Pan–Pacific Entomologist 59, 233–239.</t>
   </si>
   <si>
     <t>POCZSH</t>
   </si>
   <si>
     <t>Pochazia shantungensis</t>
   </si>
   <si>
     <t>* Stroiński A, Balderi M, Marraccini D, Mazza G (2022) First records of Pochazia shantungensis (Chou &amp; Lu, 1977) (Hemiptera: Fulgoromorpha: Ricaniidae) in Italy. Zootaxa 5188 (3), 275–282, https://doi.org/10.11646/zootaxa.5188.3.4</t>
   </si>
   <si>
-    <t>CORBFA</t>
-[...4 lines deleted...]
-  <si>
     <t>RICASC</t>
   </si>
   <si>
     <t>Ricania speculum (as Rubus)</t>
   </si>
   <si>
     <t>SCITAU</t>
   </si>
   <si>
     <t>Scirtothrips aurantii (as Rubus)</t>
   </si>
   <si>
     <t>* NPPO of Spain. EPPO Reporting Service 2021/008. Available at https://gd.eppo.int/reporting/article-6947.
 ------- detected on blaclberry during official surveys.</t>
   </si>
   <si>
     <t>SCITDO</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis</t>
   </si>
   <si>
     <t xml:space="preserve">* López-Lima D, Tejeda-Reyes MA, Rodríguez-Málaga RD, López-Bautista E, Salinas-Castro A, Illescas-Riquelme CP (2023) New hosts, distribution, and color trap preferences of the invasive thrips Scirtothrips dorsalis (Thysanoptera: Thripidae) in Mexico. Journal of Entomological Science 58(4), 400-411. https://doi.org/10.18474/JES23-11
 * Ortiz JA, Infante F, Rodriguez D, Toledo-Hernandez RA (2020) Discovery of Scirtothrips dorsalis (Thysanoptera: Thripidae) in blueberry fields of Michoacan, Mexico. Florida Entomologist 103(3), 408-410. https://doi.org/10.1653/024.103.0316
 ------- as blackberry
@@ -440,50 +434,56 @@
     <t>Xylella fastidiosa subsp. multiplex</t>
   </si>
   <si>
     <t>* EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Xylella fastidiosa subsp. multiplex.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>DROSSU</t>
   </si>
   <si>
     <t>Drosophila suzukii</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Rubus)</t>
   </si>
   <si>
     <t>* Belton EM (1988) Lepidoptera on fruit crops in Canada, Simon Fraser University, Dept. of Biological Sciences, Pest Management Program, Burnaby, BC. 105 pp.
 * Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp.
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
+  </si>
+  <si>
+    <t>CORBFA</t>
+  </si>
+  <si>
+    <t>Rhodococcus fascians (as Rubus)</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>HAMALO</t>
   </si>
   <si>
     <t>Hamaspora longissima (as Rubus)</t>
   </si>
   <si>
     <t>GPGV00</t>
   </si>
   <si>
     <t>Trichovirus pinovitis</t>
   </si>
   <si>
     <t>* Demian E, Jaksa-Czotter N, Varallyay E (2022) Grapevine pinot gris virus is present in different non-vitis hosts. Plants 11(14), 1830. https://doi.org/10.3390/plants11141830</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1303,211 +1303,211 @@
         <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" t="s">
         <v>97</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>4</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" t="s">
         <v>99</v>
       </c>
-      <c r="D36"/>
+      <c r="D36" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D37" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>4</v>
       </c>
       <c r="B38" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C38" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="D38" t="s">
         <v>105</v>
       </c>
+      <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>4</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" t="s">
         <v>107</v>
       </c>
       <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>4</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
       <c r="C40" t="s">
         <v>109</v>
       </c>
-      <c r="D40"/>
+      <c r="D40" t="s">
+        <v>110</v>
+      </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>4</v>
       </c>
       <c r="B41" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C41" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="D41" t="s">
         <v>112</v>
       </c>
+      <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" t="s">
         <v>114</v>
       </c>
-      <c r="D42"/>
+      <c r="D42" t="s">
+        <v>115</v>
+      </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C43" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D43" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>4</v>
       </c>
       <c r="B44" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C44" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D44" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>4</v>
       </c>
       <c r="B45" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C45" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>4</v>
+        <v>125</v>
       </c>
       <c r="B46" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C46" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B47" t="s">
         <v>128</v>
       </c>
       <c r="C47" t="s">
         <v>129</v>
       </c>
-      <c r="D47"/>
+      <c r="D47" t="s">
+        <v>130</v>
+      </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C48" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="D48" t="s">
         <v>132</v>
       </c>
+      <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>133</v>
       </c>
       <c r="B49" t="s">
         <v>134</v>
       </c>
       <c r="C49" t="s">
         <v>135</v>
       </c>
       <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>133</v>
       </c>
       <c r="B50" t="s">
         <v>136</v>
       </c>
       <c r="C50" t="s">
         <v>137</v>
       </c>
       <c r="D50" t="s">
         <v>138</v>