--- v2 (2026-05-15)
+++ v3 (2026-06-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="RUBSS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ACLRNI</t>
   </si>
   <si>
     <t>Acleris nishidai (as Rubus)</t>
   </si>
   <si>
     <t>* Brown JW, Nishida K (2008) A new species of Acleris Hübner, [1825] from high elevations of Costa Rica (Lepidoptera: Tortricidae, Tortricini). SHILAP Revista de Lepidopterología 36(143), 341-348.</t>
   </si>
   <si>
@@ -370,56 +370,50 @@
     <t xml:space="preserve">* López-Lima D, Tejeda-Reyes MA, Rodríguez-Málaga RD, López-Bautista E, Salinas-Castro A, Illescas-Riquelme CP (2023) New hosts, distribution, and color trap preferences of the invasive thrips Scirtothrips dorsalis (Thysanoptera: Thripidae) in Mexico. Journal of Entomological Science 58(4), 400-411. https://doi.org/10.18474/JES23-11
 * Ortiz JA, Infante F, Rodriguez D, Toledo-Hernandez RA (2020) Discovery of Scirtothrips dorsalis (Thysanoptera: Thripidae) in blueberry fields of Michoacan, Mexico. Florida Entomologist 103(3), 408-410. https://doi.org/10.1653/024.103.0316
 ------- as blackberry
 </t>
   </si>
   <si>
     <t>SLRSV0</t>
   </si>
   <si>
     <t>Stralarivirus fragariae (as Rubus)</t>
   </si>
   <si>
     <t>THRIIM</t>
   </si>
   <si>
     <t>Thrips imaginis (as Rubus)</t>
   </si>
   <si>
     <t>THRIPL</t>
   </si>
   <si>
     <t>Thrips palmi (as Rubus)</t>
   </si>
   <si>
     <t>* Zamora Landa AI, Lemus Soriano BA, Cambero Campos OJ, Pinedo-Escatel JA (2021) Nuevos registros de trips y daños asociados a blueberries y zarzamora en el Estado de Michoacán, México. Southwestern Entomologist 45(4), 1165-1170.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Tobacco streak virus black raspberry latent strain (as Rubus)</t>
   </si>
   <si>
     <t>VERTDA</t>
   </si>
   <si>
     <t>Verticillium dahliae</t>
   </si>
   <si>
     <t>* Inderbitzin P, Subbarao KV (2014) Verticillium systematics and evolution: how confusion impedes Verticillium wilt management and how to resolve it. Phytopathology 104(6), 564-574. https://doi.org/10.1094/PHYTO-11-13-0315-IA</t>
   </si>
   <si>
     <t>XIPHRI</t>
   </si>
   <si>
     <t>Xiphinema rivesi</t>
   </si>
   <si>
     <t>* Wojtowicz MR, Golden AM, Forer LB, Stouffer RF (1982) Morphological comparisons between Xiphinema rivesi Dalmasso and X. americanum Cobb populations from the Eastern United States. Journal of Nematology 14(4), 511-516.</t>
   </si>
   <si>
     <t>XYLEFA</t>
   </si>
   <si>
     <t>Xylella fastidiosa</t>
   </si>
@@ -805,61 +799,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D50"/>
+  <dimension ref="A1:D49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="491.88" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
@@ -1369,170 +1363,158 @@
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>4</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
       <c r="C40" t="s">
         <v>109</v>
       </c>
       <c r="D40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" t="s">
         <v>112</v>
       </c>
-      <c r="D41"/>
+      <c r="D41" t="s">
+        <v>113</v>
+      </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C43" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>4</v>
       </c>
       <c r="B44" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C44" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D44" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>4</v>
+        <v>123</v>
       </c>
       <c r="B45" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C45" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B46" t="s">
         <v>126</v>
       </c>
       <c r="C46" t="s">
         <v>127</v>
       </c>
-      <c r="D46"/>
+      <c r="D46" t="s">
+        <v>128</v>
+      </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B47" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C47" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="D47" t="s">
         <v>130</v>
       </c>
+      <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B48" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C48" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B49" t="s">
         <v>134</v>
       </c>
       <c r="C49" t="s">
         <v>135</v>
       </c>
-      <c r="D49"/>
-[...5 lines deleted...]
-      <c r="B50" t="s">
+      <c r="D49" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">