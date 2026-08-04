--- v3 (2026-06-25)
+++ v4 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="RUBSS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ACLRNI</t>
   </si>
   <si>
     <t>Acleris nishidai (as Rubus)</t>
   </si>
   <si>
     <t>* Brown JW, Nishida K (2008) A new species of Acleris Hübner, [1825] from high elevations of Costa Rica (Lepidoptera: Tortricidae, Tortricini). SHILAP Revista de Lepidopterología 36(143), 341-348.</t>
   </si>
   <si>
@@ -398,50 +398,59 @@
   </si>
   <si>
     <t>Verticillium dahliae</t>
   </si>
   <si>
     <t>* Inderbitzin P, Subbarao KV (2014) Verticillium systematics and evolution: how confusion impedes Verticillium wilt management and how to resolve it. Phytopathology 104(6), 564-574. https://doi.org/10.1094/PHYTO-11-13-0315-IA</t>
   </si>
   <si>
     <t>XIPHRI</t>
   </si>
   <si>
     <t>Xiphinema rivesi</t>
   </si>
   <si>
     <t>* Wojtowicz MR, Golden AM, Forer LB, Stouffer RF (1982) Morphological comparisons between Xiphinema rivesi Dalmasso and X. americanum Cobb populations from the Eastern United States. Journal of Nematology 14(4), 511-516.</t>
   </si>
   <si>
     <t>XYLEFA</t>
   </si>
   <si>
     <t>Xylella fastidiosa</t>
   </si>
   <si>
     <t>* EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Subspecies unknown.</t>
+  </si>
+  <si>
+    <t>XYLEFF</t>
+  </si>
+  <si>
+    <t>Xylella fastidiosa subsp. fastidiosa</t>
+  </si>
+  <si>
+    <t>* EFSA (European Food Safety Authority), Cavalieri V, Fasanelli E, Furnari G, Gibin D, Gutierrez Linares A, Mikulová A, La Notte P, Pasinato L,  Stancanelli G (2026) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2025. EFSA Journal, 24(6), e10147. https://doi.org/10.2903/j.efsa.2026.10188</t>
   </si>
   <si>
     <t>XYLEFM</t>
   </si>
   <si>
     <t>Xylella fastidiosa subsp. multiplex</t>
   </si>
   <si>
     <t>* EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Xylella fastidiosa subsp. multiplex.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>DROSSU</t>
   </si>
   <si>
     <t>Drosophila suzukii</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Rubus)</t>
@@ -799,51 +808,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D49"/>
+  <dimension ref="A1:D50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="491.88" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1411,110 +1420,124 @@
         <v>117</v>
       </c>
       <c r="C43" t="s">
         <v>118</v>
       </c>
       <c r="D43" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>4</v>
       </c>
       <c r="B44" t="s">
         <v>120</v>
       </c>
       <c r="C44" t="s">
         <v>121</v>
       </c>
       <c r="D44" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
+        <v>4</v>
+      </c>
+      <c r="B45" t="s">
         <v>123</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>124</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>125</v>
       </c>
-      <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B46" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C46" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="D46" t="s">
         <v>128</v>
       </c>
+      <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" t="s">
         <v>130</v>
       </c>
-      <c r="D47"/>
+      <c r="D47" t="s">
+        <v>131</v>
+      </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>132</v>
       </c>
       <c r="C48" t="s">
         <v>133</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B49" t="s">
+        <v>135</v>
+      </c>
+      <c r="C49" t="s">
+        <v>136</v>
+      </c>
+      <c r="D49"/>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" t="s">
         <v>134</v>
       </c>
-      <c r="C49" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="B50" t="s">
+        <v>137</v>
+      </c>
+      <c r="C50" t="s">
+        <v>138</v>
+      </c>
+      <c r="D50" t="s">
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">