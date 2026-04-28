--- v0 (2025-10-18)
+++ v1 (2026-04-28)
@@ -187,56 +187,50 @@
     <t>INSV00</t>
   </si>
   <si>
     <t>Orthotospovirus impatiensnecromaculae (as Rubus)</t>
   </si>
   <si>
     <t>* Coneva E, Murphy JF, Boozer R, Velasquez N (2009) Viruses identified in blackberries grown in Alabama. Phytopathology 99(6 suppl.), S24.
 ------- confirmed host.</t>
   </si>
   <si>
     <t>PHYTCR</t>
   </si>
   <si>
     <t>Phytophthora cryptogea (as Rubus)</t>
   </si>
   <si>
     <t>PHYTFU</t>
   </si>
   <si>
     <t>Phytophthora rubi</t>
   </si>
   <si>
     <t xml:space="preserve">* Wilcox WF (1989) Identity, virulence and isolation frequency of seven Phytophthora spp. causing root rot of raspberry in New York. Phytopathology 79, 93-101. </t>
   </si>
   <si>
-    <t>CORBFA</t>
-[...4 lines deleted...]
-  <si>
     <t>RICASC</t>
   </si>
   <si>
     <t>Ricania speculum (as Rubus)</t>
   </si>
   <si>
     <t>SCITAU</t>
   </si>
   <si>
     <t>Scirtothrips aurantii (as Rubus)</t>
   </si>
   <si>
     <t>* NPPO of Spain. EPPO Reporting Service 2021/008. Available at https://gd.eppo.int/reporting/article-6947.
 ------- detected on blaclberry during official surveys.</t>
   </si>
   <si>
     <t>SLRSV0</t>
   </si>
   <si>
     <t>Stralarivirus fragariae (as Rubus)</t>
   </si>
   <si>
     <t>THRIIM</t>
   </si>
   <si>
@@ -257,50 +251,56 @@
   <si>
     <t>Tobacco streak virus black raspberry latent strain (as Rubus)</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Rubus)</t>
   </si>
   <si>
     <t>* Belton EM (1988) Lepidoptera on fruit crops in Canada, Simon Fraser University, Dept. of Biological Sciences, Pest Management Program, Burnaby, BC. 105 pp.
 * Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp.
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
   </si>
   <si>
     <t>RLCV00</t>
   </si>
   <si>
     <t>Raspberry leaf curl virus</t>
   </si>
   <si>
     <t>* Stace-Smith R, Converse RH (1987) Raspberry leaf curl. In: Virus diseases of small fruits (Ed. by Converse RH). USDA Agriculture Handbook No. 631, 187-190.</t>
+  </si>
+  <si>
+    <t>CORBFA</t>
+  </si>
+  <si>
+    <t>Rhodococcus fascians (as Rubus)</t>
   </si>
   <si>
     <t>Tobacco streak virus black raspberry latent strain</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>HAMALO</t>
   </si>
   <si>
     <t>Hamaspora longissima (as Rubus)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -930,150 +930,150 @@
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>56</v>
       </c>
       <c r="C22" t="s">
         <v>57</v>
       </c>
       <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>58</v>
       </c>
       <c r="C23" t="s">
         <v>59</v>
       </c>
-      <c r="D23"/>
+      <c r="D23" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="D24" t="s">
         <v>62</v>
       </c>
+      <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>63</v>
       </c>
       <c r="C25" t="s">
         <v>64</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>65</v>
       </c>
       <c r="C26" t="s">
         <v>66</v>
       </c>
-      <c r="D26"/>
+      <c r="D26" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C27" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="D27" t="s">
         <v>69</v>
       </c>
+      <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>4</v>
+        <v>70</v>
       </c>
       <c r="B28" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C28" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="D28"/>
+        <v>72</v>
+      </c>
+      <c r="D28" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B29" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C29" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D29" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B30" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C30" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D30" t="s">
         <v>78</v>
       </c>
+      <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B31" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C31" t="s">
         <v>79</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>80</v>
       </c>
       <c r="B32" t="s">
         <v>81</v>
       </c>
       <c r="C32" t="s">
         <v>82</v>
       </c>
       <c r="D32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>