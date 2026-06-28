--- v1 (2026-04-28)
+++ v2 (2026-06-28)
@@ -119,50 +119,60 @@
     <t>DIABVZ</t>
   </si>
   <si>
     <t>Diabrotica virgifera zeae (as Rubus)</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 615 pp.
 ------- Adult host.</t>
   </si>
   <si>
     <t>RBDV00</t>
   </si>
   <si>
     <t>Idaeovirus rubi (as Rubus)</t>
   </si>
   <si>
     <t>APMV00</t>
   </si>
   <si>
     <t>Ilarvirus ApMV</t>
   </si>
   <si>
     <t>Ilarvirus ApMV (as Rubus)</t>
   </si>
   <si>
+    <t>SNSV00</t>
+  </si>
+  <si>
+    <t>Ilarvirus SNSV</t>
+  </si>
+  <si>
+    <t>* Converse RH (1972) Tobacco Streak Virus in Black Raspberry. Phytopathology 62(9), 1001-1004.
+------- TSV-R, present on black raspberries cv. Munger.</t>
+  </si>
+  <si>
     <t>LEPOQU</t>
   </si>
   <si>
     <t>Lepyronia quadrangularis</t>
   </si>
   <si>
     <t>* Doering KC (1942) Host plant records of Cercopidae in North America, North of Mexico (Homoptera) (continued). Journal of the Kansas Entomological Society 15(3), 73-92.
 ------- Nymphs found feeding on this plant.</t>
   </si>
   <si>
     <t>MONIFG</t>
   </si>
   <si>
     <t>Monilinia fructigena (as Rubus)</t>
   </si>
   <si>
     <t>ARMV00</t>
   </si>
   <si>
     <t>Nepovirus arabis (as Rubus)</t>
   </si>
   <si>
     <t>TRSV00</t>
   </si>
   <si>
@@ -222,88 +232,79 @@
   </si>
   <si>
     <t>* NPPO of Spain. EPPO Reporting Service 2021/008. Available at https://gd.eppo.int/reporting/article-6947.
 ------- detected on blaclberry during official surveys.</t>
   </si>
   <si>
     <t>SLRSV0</t>
   </si>
   <si>
     <t>Stralarivirus fragariae (as Rubus)</t>
   </si>
   <si>
     <t>THRIIM</t>
   </si>
   <si>
     <t>Thrips imaginis (as Rubus)</t>
   </si>
   <si>
     <t>THRIPL</t>
   </si>
   <si>
     <t>Thrips palmi (as Rubus)</t>
   </si>
   <si>
     <t>* Zamora Landa AI, Lemus Soriano BA, Cambero Campos OJ, Pinedo-Escatel JA (2021) Nuevos registros de trips y daños asociados a blueberries y zarzamora en el Estado de Michoacán, México. Southwestern Entomologist 45(4), 1165-1170.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Tobacco streak virus black raspberry latent strain (as Rubus)</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Rubus)</t>
   </si>
   <si>
     <t>* Belton EM (1988) Lepidoptera on fruit crops in Canada, Simon Fraser University, Dept. of Biological Sciences, Pest Management Program, Burnaby, BC. 105 pp.
 * Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp.
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
   </si>
   <si>
     <t>RLCV00</t>
   </si>
   <si>
     <t>Raspberry leaf curl virus</t>
   </si>
   <si>
     <t>* Stace-Smith R, Converse RH (1987) Raspberry leaf curl. In: Virus diseases of small fruits (Ed. by Converse RH). USDA Agriculture Handbook No. 631, 187-190.</t>
   </si>
   <si>
     <t>CORBFA</t>
   </si>
   <si>
     <t>Rhodococcus fascians (as Rubus)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tobacco streak virus black raspberry latent strain</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>HAMALO</t>
   </si>
   <si>
     <t>Hamaspora longissima (as Rubus)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -616,61 +617,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
@@ -816,281 +817,271 @@
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
-      <c r="D14"/>
+      <c r="D14" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D16" t="s">
         <v>43</v>
       </c>
+      <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
-      <c r="D17"/>
+      <c r="D17" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="D19" t="s">
         <v>50</v>
       </c>
+      <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>51</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
-      <c r="D20"/>
+      <c r="D20" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="D21" t="s">
         <v>55</v>
       </c>
+      <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>56</v>
       </c>
       <c r="C22" t="s">
         <v>57</v>
       </c>
-      <c r="D22"/>
+      <c r="D22" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C23" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="D23" t="s">
         <v>60</v>
       </c>
+      <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
         <v>61</v>
       </c>
       <c r="C24" t="s">
         <v>62</v>
       </c>
-      <c r="D24"/>
+      <c r="D24" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C26" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="D26" t="s">
         <v>67</v>
       </c>
+      <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
         <v>68</v>
       </c>
       <c r="C27" t="s">
         <v>69</v>
       </c>
-      <c r="D27"/>
+      <c r="D27" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B28" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C28" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D28" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B29" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C29" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D29" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B30" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C30" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="B31" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="C31" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D31"/>
-    </row>
-[...10 lines deleted...]
-      <c r="D32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>