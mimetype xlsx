--- v0 (2025-10-13)
+++ v1 (2026-04-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="RUBID" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>TOBRFV</t>
   </si>
   <si>
     <t>Tobamovirus fructirugosum</t>
   </si>
   <si>
     <t xml:space="preserve">* Vasquez Gutierrez U, López López H, Frías Treviño GA, Delgado Ortiz JC, Flores Olivas A, Aguirre Uribe LA, Hernández Juarez A (2024) Biological exploration and physicochemical characteristics of Tomato Brown Rugose Fruit Virus in several host crops. Agronomy 14(2), 388. https://doi.org/10.3390/agronomy14020388
 ------- no symptoms in inoculation trials in field conditions. </t>
   </si>
@@ -101,50 +101,59 @@
   </si>
   <si>
     <t>Anthonomus bisignifer (as Rubus)</t>
   </si>
   <si>
     <t>* Kojima H, Morimoto K (1994) Taxonomic study of the subfamily Anthonominae from Japan (Coleoptera: Curculionidae). Esakia 34, 147-186.</t>
   </si>
   <si>
     <t>ANTHSI</t>
   </si>
   <si>
     <t>Anthonomus signatus</t>
   </si>
   <si>
     <t>* Rivard I, Mailloux G, Paradis RO,  Boivin G (1979) Apparitions des adultes de l’anthonome du fraisier, Anthonomus signatus Say, en fraisières et framboisières au Québec. Phytoprotection 60, 41-46. 
 * Spangler S,Agnello A, Schaefers G (1988) Strawberry bud weevil (clipper). Small fruit fact sheets. No. 3. Cornell Cooperative Extension, Ithaca, NY. https://ecommons.cornell.edu/server/api/core/bitstreams/e554db7a-2f36-40fd-9f10-b5d9a7e391db/content</t>
   </si>
   <si>
     <t>APRIGE</t>
   </si>
   <si>
     <t>Apriona germari (as Rubus)</t>
   </si>
   <si>
     <t>* Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.</t>
+  </si>
+  <si>
+    <t>THIEBA</t>
+  </si>
+  <si>
+    <t>Berkeleyomyces basicola</t>
+  </si>
+  <si>
+    <t>* Ivors KL, Warres B, Ho T, Buhler J, Broome JC, Jertberg MM, Koike ST (2023) First report of Berkeleyomyces basicola causing black shoot rot of raspberry in nursery production in the united States and worldwide. Plant Disease 107(10), 3299.</t>
   </si>
   <si>
     <t>PHYPRU</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma rubi'</t>
   </si>
   <si>
     <t>* Franova J, Pribylova J, Zemek R, Tan JL, Hamborg Z, Blystad DR, Lenz O, Koloniuk I (2023) First report of ‘Candidatus Phytoplasma rubi’ associated with Rubus stunt disease of raspberry and blackberry in the Czech Republic. Plant Disease (early view). https://doi.org/10.1094/PDIS-03-23-0467-PDN</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma rubi' (as Rubus)</t>
   </si>
   <si>
     <t>* Malembic-Maher S, Salar P, Filippin L, Carle P, Angelini E, Foissac X (2011) Genetic diversity of European phytoplasmas of the 16SrV taxonomic group and proposal of ‘Candidatus Phytoplasma rubi’. International Journal of Systematic and Evolutionary Microbiology 61(9), 2129-2134.</t>
   </si>
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* Putruele MTG (1996) Hosts for Ceratitis capitata and Anastrepha fraterculus in the northeastern province of Entre Ríos, Argentina, pp. 343-345. In B. A. McPheron and G. J. Steck (eds.), Fruit Fly Pests: A World Assessment of Their Biology and Management. St. Lucie Press, Delray Beach, FL.</t>
   </si>
@@ -364,51 +373,54 @@
   <si>
     <t>Platynota stultana</t>
   </si>
   <si>
     <t>* Bolda MP, Joseph S, Daugovish O, Gaskell M, Koike ST, Bettida LJ, Gubler WD (2015) UC IMP Pest Management Guidelines. Cranberries. UC ANR Publication 3437. Oakland, CA. http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf</t>
   </si>
   <si>
     <t>POCZSH</t>
   </si>
   <si>
     <t>Pochazia shantungensis</t>
   </si>
   <si>
     <t>* Stroiński A, Balderi M, Marraccini D, Mazza G (2022) First records of Pochazia shantungensis (Chou &amp; Lu, 1977) (Hemiptera: Fulgoromorpha: Ricaniidae) in Italy. Zootaxa 5188 (3), 275–282, https://doi.org/10.11646/zootaxa.5188.3.4</t>
   </si>
   <si>
     <t>AGRBRH</t>
   </si>
   <si>
     <t>Rhizobium rhizogenes</t>
   </si>
   <si>
     <t>CORBFA</t>
   </si>
   <si>
-    <t>Rhodococcus fascians (as Rubus)</t>
+    <t>Rhodococcus fascians</t>
+  </si>
+  <si>
+    <t>* Putnam ML, Miller ML (2007) Rhodococcus fascians in herbaceous perennials. Plant Disease 91(9), 1064-1076.</t>
   </si>
   <si>
     <t>RICASC</t>
   </si>
   <si>
     <t>Ricania speculum (as Rubus)</t>
   </si>
   <si>
     <t>SCITAU</t>
   </si>
   <si>
     <t>Scirtothrips aurantii</t>
   </si>
   <si>
     <t>* NPPO of Spain. EPPO Reporting Service 2021/008. Available at https://gd.eppo.int/reporting/article-6947.
 ------- detected during official surveys.</t>
   </si>
   <si>
     <t>Scirtothrips aurantii (as Rubus)</t>
   </si>
   <si>
     <t>* NPPO of Spain. EPPO Reporting Service 2021/008. Available at https://gd.eppo.int/reporting/article-6947.
 ------- detected on blaclberry during official surveys.</t>
   </si>
   <si>
@@ -530,51 +542,57 @@
   <si>
     <t>BYTUFU</t>
   </si>
   <si>
     <t>Byturus ochraceus</t>
   </si>
   <si>
     <t>BYTUTO</t>
   </si>
   <si>
     <t>Byturus tomentosus</t>
   </si>
   <si>
     <t>DROSSU</t>
   </si>
   <si>
     <t>Drosophila suzukii</t>
   </si>
   <si>
     <t>* Bellamy DE, Sisterson MS, Walse SS (2013) Quantifying host potentials: indexing postharvest fresh fruits for spotted wing drosophila, Drosophila suzukii. PLoS One 8(4), e61227.</t>
   </si>
   <si>
     <t>Idaeovirus rubi</t>
   </si>
   <si>
+    <t>* Tan JL, Koloniuk I, Lenz O, Veselá J, Přibylová J, Zemek R, Špak J, Čmejla R, Sedlák J, Blystad DR, Hamborg Z (2025) Raspberry Viruses in the Czech Republic, with Identification of a Novel Virus: Raspberry Virus A. Viruses 17(12), 1597. https://doi.org/10.3390/v17121597</t>
+  </si>
+  <si>
     <t>Ilarvirus ApMV</t>
+  </si>
+  <si>
+    <t>* Medina C, Matus JT, Zuniga M, San-Martin C, Arce-Johnson P (2006) Occurrence and distribution of viruses in commercial plantings of Rubus, Ribes and Vaccinium species in Chile. Ciencia e Investigacion Agraria 33(1), 23-28.</t>
   </si>
   <si>
     <t>TORSV0</t>
   </si>
   <si>
     <t>Nepovirus lycopersici</t>
   </si>
   <si>
     <t>* Braun A, Keplinger J (1973) Seed transmission of Tomato ringspot virus in raspberry. Plant Disease Reporter 57, 431-432.</t>
   </si>
   <si>
     <t>Nepovirus rubi</t>
   </si>
   <si>
     <t>* CadmanCH (1956) Studies on the etiology and mode of spread of Scottish raspberry leaf curl disease. Journal of Horticultural Science 31(2), 111-118.</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Rubus)</t>
   </si>
   <si>
     <t>* Belton EM (1988) Lepidoptera on fruit crops in Canada, Simon Fraser University, Dept. of Biological Sciences, Pest Management Program, Burnaby, BC. 105 pp.
 * Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp.
@@ -582,50 +600,53 @@
   </si>
   <si>
     <t>PHYTFU</t>
   </si>
   <si>
     <t>Phytophthora rubi</t>
   </si>
   <si>
     <t xml:space="preserve">* Raffle S, Allen J (2007) Phytophthora root rot of raspberry and other cane fruits. Factsheet Cane fruit. Horticultural Development Council, East Malling (GB), 8 pp. https://projectblue.blob.core.windows.net/media/Default/Horticulture/Publications/Phytophthora%20root%20rot%20of%20raspberry%20and%20other%20cane%20fruits.pdf
 * Wilcox WF (1989) Identity, virulence and isolation frequency of seven Phytophthora spp. causing root rot of raspberry in New York. Phytopathology 79, 93-101. </t>
   </si>
   <si>
     <t>RPLV00</t>
   </si>
   <si>
     <t>Raspberry latent virus</t>
   </si>
   <si>
     <t>RLCV00</t>
   </si>
   <si>
     <t>Raspberry leaf curl virus</t>
   </si>
   <si>
     <t>* Stace-Smith R, Converse RH (1987) Raspberry leaf curl. In: Virus diseases of small fruits (Ed. by Converse RH). USDA Agriculture Handbook No. 631, 187-190.</t>
+  </si>
+  <si>
+    <t>Rhodococcus fascians (as Rubus)</t>
   </si>
   <si>
     <t>Stralarivirus fragariae</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>ANSTFR</t>
   </si>
   <si>
     <t>Anastrepha fraterculus</t>
   </si>
   <si>
     <t>* Custódio AC, Donnaruma TL, Souza-Filho MF, Louzeiro LRF, Raga A (2016) Moscas-das-frutas (Diptera: Tephritidae, Lonchaeidae) associadas as suas plantas hospedeiras no estado de São Paulo. Biológico 78(2), p. 36.</t>
   </si>
   <si>
     <t>HAMALO</t>
   </si>
   <si>
     <t>Hamaspora longissima (as Rubus)</t>
   </si>
 </sst>
 </file>
 
@@ -950,51 +971,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D73"/>
+  <dimension ref="A1:D75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1107,65 +1128,65 @@
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
@@ -1238,745 +1259,777 @@
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" t="s">
         <v>59</v>
       </c>
-      <c r="D20"/>
+      <c r="D20" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C21" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="D21" t="s">
         <v>62</v>
       </c>
+      <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" t="s">
         <v>70</v>
       </c>
-      <c r="D24"/>
+      <c r="D24" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C26" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D26" t="s">
         <v>75</v>
       </c>
+      <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" t="s">
         <v>80</v>
       </c>
-      <c r="D28"/>
+      <c r="D28" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>8</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="D29" t="s">
         <v>83</v>
       </c>
+      <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>8</v>
       </c>
       <c r="B30" t="s">
         <v>84</v>
       </c>
       <c r="C30" t="s">
         <v>85</v>
       </c>
-      <c r="D30"/>
+      <c r="D30" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C31" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" t="s">
         <v>87</v>
       </c>
       <c r="C32" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="D32" t="s">
         <v>89</v>
       </c>
+      <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>8</v>
       </c>
       <c r="B33" t="s">
         <v>90</v>
       </c>
       <c r="C33" t="s">
         <v>91</v>
       </c>
-      <c r="D33"/>
+      <c r="D33" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C34" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>8</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C36" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="D36" t="s">
         <v>97</v>
       </c>
+      <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
         <v>98</v>
       </c>
       <c r="C37" t="s">
         <v>99</v>
       </c>
       <c r="D37" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" t="s">
         <v>102</v>
       </c>
-      <c r="D38"/>
+      <c r="D38" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C39" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="D39" t="s">
         <v>105</v>
       </c>
+      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>8</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" t="s">
         <v>107</v>
       </c>
       <c r="D40" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>8</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" t="s">
         <v>110</v>
       </c>
-      <c r="D41"/>
+      <c r="D41" t="s">
+        <v>111</v>
+      </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>8</v>
       </c>
       <c r="B42" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C42" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>8</v>
       </c>
       <c r="B43" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C43" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="D43"/>
+        <v>115</v>
+      </c>
+      <c r="D43" t="s">
+        <v>116</v>
+      </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C44" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="D44"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>8</v>
       </c>
       <c r="B45" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C45" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D45" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C46" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C47" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D47" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>8</v>
       </c>
       <c r="B48" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C48" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D48" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>8</v>
       </c>
       <c r="B49" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C49" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D49" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C50" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="D50"/>
+        <v>134</v>
+      </c>
+      <c r="D50" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>8</v>
       </c>
       <c r="B51" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C51" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>8</v>
       </c>
       <c r="B52" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C52" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C53" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="D53"/>
+        <v>141</v>
+      </c>
+      <c r="D53" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>8</v>
       </c>
       <c r="B54" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C54" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C55" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C56" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D56" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>8</v>
       </c>
       <c r="B57" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C57" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D57" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>8</v>
       </c>
       <c r="B58" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C58" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D58" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C59" t="s">
+        <v>156</v>
+      </c>
+      <c r="D59" t="s">
         <v>154</v>
       </c>
-      <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>155</v>
+        <v>8</v>
       </c>
       <c r="B60" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C60" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B61" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C61" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B62" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C62" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B63" t="s">
-        <v>69</v>
+        <v>164</v>
       </c>
       <c r="C63" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="D63"/>
+        <v>165</v>
+      </c>
+      <c r="D63" t="s">
+        <v>166</v>
+      </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B64" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C64" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="D64"/>
+        <v>167</v>
+      </c>
+      <c r="D64" t="s">
+        <v>168</v>
+      </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B65" t="s">
-        <v>165</v>
+        <v>74</v>
       </c>
       <c r="C65" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D65" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B66" t="s">
-        <v>93</v>
+        <v>171</v>
       </c>
       <c r="C66" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="D66" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B67" t="s">
-        <v>170</v>
+        <v>96</v>
       </c>
       <c r="C67" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D67" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B68" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C68" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D68" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B69" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C69" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="D69"/>
+        <v>180</v>
+      </c>
+      <c r="D69" t="s">
+        <v>181</v>
+      </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B70" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="C70" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="D70"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B71" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="C71" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="D71"/>
+        <v>185</v>
+      </c>
+      <c r="D71" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>182</v>
+        <v>159</v>
       </c>
       <c r="B72" t="s">
-        <v>183</v>
+        <v>114</v>
       </c>
       <c r="C72" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="D72"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>182</v>
+        <v>159</v>
       </c>
       <c r="B73" t="s">
-        <v>186</v>
+        <v>136</v>
       </c>
       <c r="C73" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D73"/>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" t="s">
+        <v>189</v>
+      </c>
+      <c r="B74" t="s">
+        <v>190</v>
+      </c>
+      <c r="C74" t="s">
+        <v>191</v>
+      </c>
+      <c r="D74" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" t="s">
+        <v>189</v>
+      </c>
+      <c r="B75" t="s">
+        <v>193</v>
+      </c>
+      <c r="C75" t="s">
+        <v>194</v>
+      </c>
+      <c r="D75"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>