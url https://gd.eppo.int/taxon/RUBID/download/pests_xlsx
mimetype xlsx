--- v1 (2026-04-10)
+++ v2 (2026-06-29)
@@ -251,50 +251,60 @@
   <si>
     <t xml:space="preserve">* Efrom CFS, Botton M, Meyer GA (2012) Brazilian ground pearl damaging blackberry, raspberry and blueberry in Brazil. Ciência Rural 42(9), 1545-1548. </t>
   </si>
   <si>
     <t>HALYHA</t>
   </si>
   <si>
     <t>Halyomorpha halys</t>
   </si>
   <si>
     <t>* Holthouse MC, Spears LR, Alston DG (2021) Urban host plant utilisation by the invasive Halyomorpha halys (Stål) (Hemiptera, Pentatomidae) in northern Utah. NeoBiota 64, 87–101. https://doi.org/10.3897/neobiota.64.60050</t>
   </si>
   <si>
     <t>RBDV00</t>
   </si>
   <si>
     <t>Idaeovirus rubi (as Rubus)</t>
   </si>
   <si>
     <t>APMV00</t>
   </si>
   <si>
     <t>Ilarvirus ApMV (as Rubus)</t>
   </si>
   <si>
+    <t>SNSV00</t>
+  </si>
+  <si>
+    <t>Ilarvirus SNSV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Lister RM, Converse RH (1972) Black raspberry latent virus. CMI/AAB Descriptions of Plant Viruses n°106.
+-------as black raspberry latent virus, rare in red raspberry </t>
+  </si>
+  <si>
     <t>MELGMA</t>
   </si>
   <si>
     <t>Meloidogyne mali</t>
   </si>
   <si>
     <t>* Ahmed M, van de Vossenberg BTLH, Cornelisse C, Karssen G (2013) On the species status of the root–knot nematode Meloidogyne ulmi Palmisano and Ambrogioni, 2000 (Nematoda, Meloidogynidae). ZooKeys 362: 1-27.
 ------- confirmed host</t>
   </si>
   <si>
     <t>CNIDFL</t>
   </si>
   <si>
     <t>Monema flavescens</t>
   </si>
   <si>
     <t>* Fu J, Fu C, Yan X, Yu S,  Han X (2009) Preliminary report of pests and diseases on raspberry in Liaoning province. Journal of Jilin Agricultural University 31(5), 661–665
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
     <t>MONIFG</t>
   </si>
   <si>
     <t>Monilinia fructigena (as Rubus)</t>
   </si>
@@ -462,59 +472,50 @@
     <t>Spodoptera praefica</t>
   </si>
   <si>
     <t>* Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOSTS - A database of the World's lepidopteran hostplants. Natural History Museum, London. http://www.nhm.ac.uk/hosts</t>
   </si>
   <si>
     <t>SLRSV0</t>
   </si>
   <si>
     <t>Stralarivirus fragariae (as Rubus)</t>
   </si>
   <si>
     <t>THRIIM</t>
   </si>
   <si>
     <t>Thrips imaginis (as Rubus)</t>
   </si>
   <si>
     <t>THRIPL</t>
   </si>
   <si>
     <t>Thrips palmi (as Rubus)</t>
   </si>
   <si>
     <t>* Zamora Landa AI, Lemus Soriano BA, Cambero Campos OJ, Pinedo-Escatel JA (2021) Nuevos registros de trips y daños asociados a blueberries y zarzamora en el Estado de Michoacán, México. Southwestern Entomologist 45(4), 1165-1170.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Tobacco streak virus black raspberry latent strain (as Rubus)</t>
   </si>
   <si>
     <t>HESOCA</t>
   </si>
   <si>
     <t>Trichoferus campestris</t>
   </si>
   <si>
     <t>* CAPS (2019) Trichoferus campestris. Cooperative Agricultural Pest Survey pest datasheets. http://download.ceris.purdue.edu/file/3869
 ------- Dry wood host.</t>
   </si>
   <si>
     <t>XIPHRI</t>
   </si>
   <si>
     <t>Xiphinema rivesi</t>
   </si>
   <si>
     <t>* Bélair G, Khanizadeh S (1994) Distribution of plant-parasitic nematodes in strawberry and raspberry fields in Quebec. Phytoprotection 75(2), 101–107. https://doi.org/10.7202/706056ar
 * Poiras L, Iurcu-Străistaru E, Poiras N, Bivol A, Cerneț A (2015) Phytoparasitic nematode fauna of perennial fruit crops in Republic of Moldova. In: Lucrări ştiinţifice, Univ. Agrară de Stat din Moldova. Horticultură, viticultură şi vinificaţie, silvicultură şi grădini publice, protecţia plantelor 42(2), p. 376-382.</t>
   </si>
   <si>
     <t>XYLEFA</t>
   </si>
   <si>
@@ -971,61 +972,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D75"/>
+  <dimension ref="A1:D74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
@@ -1379,280 +1380,280 @@
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" t="s">
         <v>80</v>
       </c>
       <c r="D28" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>8</v>
       </c>
       <c r="B29" t="s">
         <v>82</v>
       </c>
       <c r="C29" t="s">
         <v>83</v>
       </c>
-      <c r="D29"/>
+      <c r="D29" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>8</v>
       </c>
       <c r="B30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C30" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="D30" t="s">
         <v>86</v>
       </c>
+      <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" t="s">
         <v>88</v>
       </c>
-      <c r="D31"/>
+      <c r="D31" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C32" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>8</v>
       </c>
       <c r="B33" t="s">
         <v>90</v>
       </c>
       <c r="C33" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="D33" t="s">
         <v>92</v>
       </c>
+      <c r="D33"/>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" t="s">
         <v>94</v>
       </c>
-      <c r="D34"/>
+      <c r="D34" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C35" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" t="s">
         <v>96</v>
       </c>
       <c r="C36" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C37" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="D37" t="s">
         <v>100</v>
       </c>
+      <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" t="s">
         <v>102</v>
       </c>
       <c r="D38" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>8</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" t="s">
         <v>105</v>
       </c>
-      <c r="D39"/>
+      <c r="D39" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>8</v>
       </c>
       <c r="B40" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C40" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="D40" t="s">
         <v>108</v>
       </c>
+      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>8</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" t="s">
         <v>110</v>
       </c>
       <c r="D41" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>8</v>
       </c>
       <c r="B42" t="s">
         <v>112</v>
       </c>
       <c r="C42" t="s">
         <v>113</v>
       </c>
-      <c r="D42"/>
+      <c r="D42" t="s">
+        <v>114</v>
+      </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>8</v>
       </c>
       <c r="B43" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C43" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="D43" t="s">
         <v>116</v>
       </c>
+      <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>8</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" t="s">
         <v>118</v>
       </c>
-      <c r="D44"/>
+      <c r="D44" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>8</v>
       </c>
       <c r="B45" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C45" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="D45" t="s">
         <v>121</v>
       </c>
+      <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D46" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C47" t="s">
         <v>125</v>
       </c>
       <c r="D47" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>8</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" t="s">
         <v>128</v>
       </c>
       <c r="D48" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>8</v>
@@ -1669,367 +1670,357 @@
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>8</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" t="s">
         <v>134</v>
       </c>
       <c r="D50" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>8</v>
       </c>
       <c r="B51" t="s">
         <v>136</v>
       </c>
       <c r="C51" t="s">
         <v>137</v>
       </c>
-      <c r="D51"/>
+      <c r="D51" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>8</v>
       </c>
       <c r="B52" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C52" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C53" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="D53" t="s">
         <v>142</v>
       </c>
+      <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>8</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" t="s">
         <v>144</v>
       </c>
-      <c r="D54"/>
+      <c r="D54" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C55" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="D55"/>
+        <v>147</v>
+      </c>
+      <c r="D55" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C56" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D56" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>8</v>
       </c>
       <c r="B57" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C57" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D57" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>8</v>
       </c>
       <c r="B58" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C58" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D58" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C59" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>8</v>
+        <v>159</v>
       </c>
       <c r="B60" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C60" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C61" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>159</v>
       </c>
       <c r="B62" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C62" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="D62"/>
+        <v>165</v>
+      </c>
+      <c r="D62" t="s">
+        <v>166</v>
+      </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>159</v>
       </c>
       <c r="B63" t="s">
-        <v>164</v>
+        <v>72</v>
       </c>
       <c r="C63" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D63" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>159</v>
       </c>
       <c r="B64" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C64" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D64" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" t="s">
-        <v>74</v>
+        <v>171</v>
       </c>
       <c r="C65" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D65" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" t="s">
-        <v>171</v>
+        <v>99</v>
       </c>
       <c r="C66" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D66" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>159</v>
       </c>
       <c r="B67" t="s">
-        <v>96</v>
+        <v>176</v>
       </c>
       <c r="C67" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D67" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>159</v>
       </c>
       <c r="B68" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C68" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D68" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>159</v>
       </c>
       <c r="B69" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C69" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="D69"/>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>159</v>
       </c>
       <c r="B70" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C70" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="D70"/>
+        <v>185</v>
+      </c>
+      <c r="D70" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>159</v>
       </c>
       <c r="B71" t="s">
-        <v>184</v>
+        <v>117</v>
       </c>
       <c r="C71" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="D71"/>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>159</v>
       </c>
       <c r="B72" t="s">
-        <v>114</v>
+        <v>139</v>
       </c>
       <c r="C72" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D72"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>159</v>
+        <v>189</v>
       </c>
       <c r="B73" t="s">
-        <v>136</v>
+        <v>190</v>
       </c>
       <c r="C73" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="D73"/>
+        <v>191</v>
+      </c>
+      <c r="D73" t="s">
+        <v>192</v>
+      </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>189</v>
       </c>
       <c r="B74" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C74" t="s">
-        <v>191</v>
-[...12 lines deleted...]
-      <c r="C75" t="s">
         <v>194</v>
       </c>
-      <c r="D75"/>
+      <c r="D74"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>