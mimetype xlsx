--- v0 (2025-10-19)
+++ v1 (2026-04-23)
@@ -155,56 +155,50 @@
     <t>Nepovirus nigranuli (as Rubus)</t>
   </si>
   <si>
     <t>RPRSV0</t>
   </si>
   <si>
     <t>Nepovirus rubi (as Rubus)</t>
   </si>
   <si>
     <t>INSV00</t>
   </si>
   <si>
     <t>Orthotospovirus impatiensnecromaculae (as Rubus)</t>
   </si>
   <si>
     <t>* Coneva E, Murphy JF, Boozer R, Velasquez N (2009) Viruses identified in blackberries grown in Alabama. Phytopathology 99(6 suppl.), S24.
 ------- confirmed host.</t>
   </si>
   <si>
     <t>PHYTCR</t>
   </si>
   <si>
     <t>Phytophthora cryptogea (as Rubus)</t>
   </si>
   <si>
-    <t>CORBFA</t>
-[...4 lines deleted...]
-  <si>
     <t>RICASC</t>
   </si>
   <si>
     <t>Ricania speculum (as Rubus)</t>
   </si>
   <si>
     <t>SCITAU</t>
   </si>
   <si>
     <t>Scirtothrips aurantii (as Rubus)</t>
   </si>
   <si>
     <t>* NPPO of Spain. EPPO Reporting Service 2021/008. Available at https://gd.eppo.int/reporting/article-6947.
 ------- detected on blaclberry during official surveys.</t>
   </si>
   <si>
     <t>SLRSV0</t>
   </si>
   <si>
     <t>Stralarivirus fragariae (as Rubus)</t>
   </si>
   <si>
     <t>THRIIM</t>
   </si>
   <si>
@@ -216,50 +210,56 @@
   <si>
     <t>Thrips palmi (as Rubus)</t>
   </si>
   <si>
     <t>* Zamora Landa AI, Lemus Soriano BA, Cambero Campos OJ, Pinedo-Escatel JA (2021) Nuevos registros de trips y daños asociados a blueberries y zarzamora en el Estado de Michoacán, México. Southwestern Entomologist 45(4), 1165-1170.</t>
   </si>
   <si>
     <t>TSVBL0</t>
   </si>
   <si>
     <t>Tobacco streak virus black raspberry latent strain (as Rubus)</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Rubus)</t>
   </si>
   <si>
     <t>* Belton EM (1988) Lepidoptera on fruit crops in Canada, Simon Fraser University, Dept. of Biological Sciences, Pest Management Program, Burnaby, BC. 105 pp.
 * Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp.
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
+  </si>
+  <si>
+    <t>CORBFA</t>
+  </si>
+  <si>
+    <t>Rhodococcus fascians (as Rubus)</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>HAMALO</t>
   </si>
   <si>
     <t>Hamaspora longissima (as Rubus)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -832,129 +832,129 @@
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>46</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>49</v>
       </c>
-      <c r="D19"/>
+      <c r="D19" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="D20" t="s">
         <v>52</v>
       </c>
+      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>53</v>
       </c>
       <c r="C21" t="s">
         <v>54</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>55</v>
       </c>
       <c r="C22" t="s">
         <v>56</v>
       </c>
-      <c r="D22"/>
+      <c r="D22" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="D23" t="s">
         <v>59</v>
       </c>
+      <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>4</v>
+        <v>60</v>
       </c>
       <c r="B24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="D24"/>
+        <v>62</v>
+      </c>
+      <c r="D24" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B25" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D25" t="s">
         <v>65</v>
       </c>
+      <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>66</v>
       </c>
       <c r="B26" t="s">
         <v>67</v>
       </c>
       <c r="C26" t="s">
         <v>68</v>
       </c>
       <c r="D26"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>