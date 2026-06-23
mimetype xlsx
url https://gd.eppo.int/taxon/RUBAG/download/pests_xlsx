--- v1 (2026-04-23)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="RUBAG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ACLRNI</t>
   </si>
   <si>
     <t>Acleris nishidai (as Rubus)</t>
   </si>
   <si>
     <t>* Brown JW, Nishida K (2008) A new species of Acleris Hübner, [1825] from high elevations of Costa Rica (Lepidoptera: Tortricidae, Tortricini). SHILAP Revista de Lepidopterología 36(143), 341-348.</t>
   </si>
   <si>
@@ -190,56 +190,50 @@
   </si>
   <si>
     <t>* NPPO of Spain. EPPO Reporting Service 2021/008. Available at https://gd.eppo.int/reporting/article-6947.
 ------- detected on blaclberry during official surveys.</t>
   </si>
   <si>
     <t>SLRSV0</t>
   </si>
   <si>
     <t>Stralarivirus fragariae (as Rubus)</t>
   </si>
   <si>
     <t>THRIIM</t>
   </si>
   <si>
     <t>Thrips imaginis (as Rubus)</t>
   </si>
   <si>
     <t>THRIPL</t>
   </si>
   <si>
     <t>Thrips palmi (as Rubus)</t>
   </si>
   <si>
     <t>* Zamora Landa AI, Lemus Soriano BA, Cambero Campos OJ, Pinedo-Escatel JA (2021) Nuevos registros de trips y daños asociados a blueberries y zarzamora en el Estado de Michoacán, México. Southwestern Entomologist 45(4), 1165-1170.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Tobacco streak virus black raspberry latent strain (as Rubus)</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Rubus)</t>
   </si>
   <si>
     <t>* Belton EM (1988) Lepidoptera on fruit crops in Canada, Simon Fraser University, Dept. of Biological Sciences, Pest Management Program, Burnaby, BC. 105 pp.
 * Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp.
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
   </si>
   <si>
     <t>CORBFA</t>
   </si>
   <si>
     <t>Rhodococcus fascians (as Rubus)</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
@@ -572,61 +566,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D26"/>
+  <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
@@ -876,97 +870,85 @@
       </c>
       <c r="B21" t="s">
         <v>53</v>
       </c>
       <c r="C21" t="s">
         <v>54</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>55</v>
       </c>
       <c r="C22" t="s">
         <v>56</v>
       </c>
       <c r="D22" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>4</v>
+        <v>58</v>
       </c>
       <c r="B23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C23" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="D23"/>
+        <v>60</v>
+      </c>
+      <c r="D23" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B24" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="D24" t="s">
         <v>63</v>
       </c>
+      <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D25"/>
-    </row>
-[...10 lines deleted...]
-      <c r="D26"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>