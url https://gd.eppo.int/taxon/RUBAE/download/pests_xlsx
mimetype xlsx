--- v0 (2025-10-01)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="RUBAE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>GRBAV0</t>
   </si>
   <si>
     <t>Grablovirus vitis</t>
   </si>
   <si>
     <t>* DeShields JB, Levin AD, Hilton R, Rijal J (2022) Epidemiology of Grapevine Red Blotch Disease progression in Southern Oregon vineyards. American Journal of Enology and Viticulture 73(2), 116-124.
 ------- As Rubus armeniacus. "blackberry is unlikely to be an alternative host with epidemiological significance".</t>
   </si>
@@ -215,50 +215,53 @@
     <t>Thrips imaginis (as Rubus)</t>
   </si>
   <si>
     <t>THRIPL</t>
   </si>
   <si>
     <t>Thrips palmi (as Rubus)</t>
   </si>
   <si>
     <t>* Zamora Landa AI, Lemus Soriano BA, Cambero Campos OJ, Pinedo-Escatel JA (2021) Nuevos registros de trips y daños asociados a blueberries y zarzamora en el Estado de Michoacán, México. Southwestern Entomologist 45(4), 1165-1170.</t>
   </si>
   <si>
     <t>TSVBL0</t>
   </si>
   <si>
     <t>Tobacco streak virus black raspberry latent strain (as Rubus)</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>DROSSU</t>
   </si>
   <si>
     <t>Drosophila suzukii</t>
+  </si>
+  <si>
+    <t>* Sriram A, Scagel CF, Choi MY, Bryla DR, Lee JC (2025) Evaluating potential phytotoxicity of erythritol solution, a novel control method for Drosophila suzukii, in blueberry, cherry, and wild Himalayan blackberry. Crop Protection 187, 106961.</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Rubus)</t>
   </si>
   <si>
     <t>* Belton EM (1988) Lepidoptera on fruit crops in Canada, Simon Fraser University, Dept. of Biological Sciences, Pest Management Program, Burnaby, BC. 105 pp.
 * Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp.
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>HAMALO</t>
   </si>
   <si>
     <t>Hamaspora longissima (as Rubus)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -918,75 +921,77 @@
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
         <v>61</v>
       </c>
       <c r="C24" t="s">
         <v>62</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>63</v>
       </c>
       <c r="B25" t="s">
         <v>64</v>
       </c>
       <c r="C25" t="s">
         <v>65</v>
       </c>
-      <c r="D25"/>
+      <c r="D25" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>63</v>
       </c>
       <c r="B26" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C26" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D26" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B27" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C27" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D27"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>