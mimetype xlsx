--- v1 (2026-04-04)
+++ v2 (2026-04-24)
@@ -159,56 +159,50 @@
     <t>Nepovirus nigranuli (as Rubus)</t>
   </si>
   <si>
     <t>RPRSV0</t>
   </si>
   <si>
     <t>Nepovirus rubi (as Rubus)</t>
   </si>
   <si>
     <t>INSV00</t>
   </si>
   <si>
     <t>Orthotospovirus impatiensnecromaculae (as Rubus)</t>
   </si>
   <si>
     <t>* Coneva E, Murphy JF, Boozer R, Velasquez N (2009) Viruses identified in blackberries grown in Alabama. Phytopathology 99(6 suppl.), S24.
 ------- confirmed host.</t>
   </si>
   <si>
     <t>PHYTCR</t>
   </si>
   <si>
     <t>Phytophthora cryptogea (as Rubus)</t>
   </si>
   <si>
-    <t>CORBFA</t>
-[...4 lines deleted...]
-  <si>
     <t>RICASC</t>
   </si>
   <si>
     <t>Ricania speculum (as Rubus)</t>
   </si>
   <si>
     <t>SCITAU</t>
   </si>
   <si>
     <t>Scirtothrips aurantii (as Rubus)</t>
   </si>
   <si>
     <t>* NPPO of Spain. EPPO Reporting Service 2021/008. Available at https://gd.eppo.int/reporting/article-6947.
 ------- detected on blaclberry during official surveys.</t>
   </si>
   <si>
     <t>SLRSV0</t>
   </si>
   <si>
     <t>Stralarivirus fragariae (as Rubus)</t>
   </si>
   <si>
     <t>THRIIM</t>
   </si>
   <si>
@@ -229,50 +223,56 @@
   <si>
     <t>Tobacco streak virus black raspberry latent strain (as Rubus)</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>DROSSU</t>
   </si>
   <si>
     <t>Drosophila suzukii</t>
   </si>
   <si>
     <t>* Sriram A, Scagel CF, Choi MY, Bryla DR, Lee JC (2025) Evaluating potential phytotoxicity of erythritol solution, a novel control method for Drosophila suzukii, in blueberry, cherry, and wild Himalayan blackberry. Crop Protection 187, 106961.</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Rubus)</t>
   </si>
   <si>
     <t>* Belton EM (1988) Lepidoptera on fruit crops in Canada, Simon Fraser University, Dept. of Biological Sciences, Pest Management Program, Burnaby, BC. 105 pp.
 * Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp.
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
+  </si>
+  <si>
+    <t>CORBFA</t>
+  </si>
+  <si>
+    <t>Rhodococcus fascians (as Rubus)</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>HAMALO</t>
   </si>
   <si>
     <t>Hamaspora longissima (as Rubus)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -845,143 +845,143 @@
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>49</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
-      <c r="D19"/>
+      <c r="D19" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="D20" t="s">
         <v>53</v>
       </c>
+      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
         <v>54</v>
       </c>
       <c r="C21" t="s">
         <v>55</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>56</v>
       </c>
       <c r="C22" t="s">
         <v>57</v>
       </c>
-      <c r="D22"/>
+      <c r="D22" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C23" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="D23" t="s">
         <v>60</v>
       </c>
+      <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="B24" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="D24"/>
+        <v>63</v>
+      </c>
+      <c r="D24" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B26" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C26" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="D26" t="s">
         <v>69</v>
       </c>
+      <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>70</v>
       </c>
       <c r="B27" t="s">
         <v>71</v>
       </c>
       <c r="C27" t="s">
         <v>72</v>
       </c>
       <c r="D27"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>