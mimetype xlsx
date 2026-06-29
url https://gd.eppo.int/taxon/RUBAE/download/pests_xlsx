--- v2 (2026-04-24)
+++ v3 (2026-06-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="RUBAE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>GRBAV0</t>
   </si>
   <si>
     <t>Grablovirus vitis</t>
   </si>
   <si>
     <t>* DeShields JB, Levin AD, Hilton R, Rijal J (2022) Epidemiology of Grapevine Red Blotch Disease progression in Southern Oregon vineyards. American Journal of Enology and Viticulture 73(2), 116-124.
 ------- As Rubus armeniacus. "blackberry is unlikely to be an alternative host with epidemiological significance".</t>
   </si>
@@ -194,56 +194,50 @@
   </si>
   <si>
     <t>* NPPO of Spain. EPPO Reporting Service 2021/008. Available at https://gd.eppo.int/reporting/article-6947.
 ------- detected on blaclberry during official surveys.</t>
   </si>
   <si>
     <t>SLRSV0</t>
   </si>
   <si>
     <t>Stralarivirus fragariae (as Rubus)</t>
   </si>
   <si>
     <t>THRIIM</t>
   </si>
   <si>
     <t>Thrips imaginis (as Rubus)</t>
   </si>
   <si>
     <t>THRIPL</t>
   </si>
   <si>
     <t>Thrips palmi (as Rubus)</t>
   </si>
   <si>
     <t>* Zamora Landa AI, Lemus Soriano BA, Cambero Campos OJ, Pinedo-Escatel JA (2021) Nuevos registros de trips y daños asociados a blueberries y zarzamora en el Estado de Michoacán, México. Southwestern Entomologist 45(4), 1165-1170.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Tobacco streak virus black raspberry latent strain (as Rubus)</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>DROSSU</t>
   </si>
   <si>
     <t>Drosophila suzukii</t>
   </si>
   <si>
     <t>* Sriram A, Scagel CF, Choi MY, Bryla DR, Lee JC (2025) Evaluating potential phytotoxicity of erythritol solution, a novel control method for Drosophila suzukii, in blueberry, cherry, and wild Himalayan blackberry. Crop Protection 187, 106961.</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Rubus)</t>
   </si>
   <si>
     <t>* Belton EM (1988) Lepidoptera on fruit crops in Canada, Simon Fraser University, Dept. of Biological Sciences, Pest Management Program, Burnaby, BC. 105 pp.
 * Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp.
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
   </si>
   <si>
@@ -585,61 +579,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D27"/>
+  <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
@@ -889,111 +883,99 @@
       </c>
       <c r="B21" t="s">
         <v>54</v>
       </c>
       <c r="C21" t="s">
         <v>55</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>56</v>
       </c>
       <c r="C22" t="s">
         <v>57</v>
       </c>
       <c r="D22" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="D23"/>
+        <v>61</v>
+      </c>
+      <c r="D23" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C24" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B25" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="D25" t="s">
         <v>67</v>
       </c>
+      <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B26" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D26"/>
-    </row>
-[...10 lines deleted...]
-      <c r="D27"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>