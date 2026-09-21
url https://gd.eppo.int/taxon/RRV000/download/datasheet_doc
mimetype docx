--- v14 (2026-09-01)
+++ v15 (2026-09-21)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">rose rosette virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rose rosette disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13826a961c5bd2a81" w:history="1">
+            <w:hyperlink r:id="rId26906ab0fa37247f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36806a961c5bd2ae9" w:history="1">
+            <w:hyperlink r:id="rId64176ab0fa3724861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RRV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11387453" name="name20756a961c5bd32dc" descr="4390.jpg"/>
+                  <wp:docPr id="70954076" name="name63636ab0fa372517d" descr="4390.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4390.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39666a961c5bd32d9" cstate="print"/>
+                          <a:blip r:embed="rId84456ab0fa372517b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36716a961c5bd33f3" w:history="1">
+            <w:hyperlink r:id="rId92996ab0fa3725369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1513,63 +1513,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017). RRV is not reported elsewhere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11049141" name="name31316a961c5bd4964" descr="RRV000_distribution_map.jpg"/>
+            <wp:docPr id="29941787" name="name59216ab0fa372693c" descr="RRV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RRV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19846a961c5bd4962" cstate="print"/>
+                    <a:blip r:embed="rId91456ab0fa3726939" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3765,51 +3765,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239-252.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2024) Sustainable Roses. Developing sustainable roses through education and breeding. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95356a961c5bd59ca" w:history="1">
+      <w:hyperlink r:id="rId17606ab0fa3727b32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://roserosette.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (consulted 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3844,81 +3844,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71916a961c5bd5a4c" w:history="1">
+      <w:hyperlink r:id="rId16816ab0fa3727bf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens11121514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker C, Schubert T, Srivastava P, Paret M &amp; Babu B (2014) Rose rosette disease (Rose rosette virus) found in Florida. Florida Department of Agriculture and Consumer Services, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26406a961c5bd5a81" w:history="1">
+      <w:hyperlink r:id="rId77486ab0fa3727c32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3944,101 +3944,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 818-827. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74166a961c5bd5af3" w:history="1">
+      <w:hyperlink r:id="rId71746ab0fa3727cbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-21-0131-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Babu B, Paret ML, Schubert T, Baker C, Knox G, Iriarte F, Aldrich J, Ritchie L, Harmon CL &amp; Folimonova SY (2015) Rose rosette disease: A new disease of roses in Florida: PP317/PP317, 5/2015. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EDIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015 (4). Gainesville, FL, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15076a961c5bd5b45" w:history="1">
+      <w:hyperlink r:id="rId50166ab0fa3727d2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-pp317-2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4091,51 +4091,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16676a961c5bd5c6d" w:history="1">
+      <w:hyperlink r:id="rId88396ab0fa3727dd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-017-0479-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4161,81 +4161,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 482-491. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35936a961c5bd5ce4" w:history="1">
+      <w:hyperlink r:id="rId64486ab0fa3727e70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-05-22-0047-DG</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cloyd RA (2013) Rose rosette disease. MF2974. Kansas State University Agricultural Experiment Station and Cooperative Extension Service, 2 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90576a961c5bd5d1a" w:history="1">
+      <w:hyperlink r:id="rId18776ab0fa3727ea8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4444,51 +4444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 00194. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13466a961c5bd5ecb" w:history="1">
+      <w:hyperlink r:id="rId74576ab0fa3728333" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001943</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4572,51 +4572,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72666a961c5bd5f99" w:history="1">
+      <w:hyperlink r:id="rId62246ab0fa372840a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2016.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4660,101 +4660,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34196a961c5bd6028" w:history="1">
+      <w:hyperlink r:id="rId40876ab0fa37284a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67146a961c5bd6079" w:history="1">
+      <w:hyperlink r:id="rId47346ab0fa37284f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4856,51 +4856,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 92-101.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hand F (2014) Controlling Rose Rosette Disease. In The Buckeye. Ohio Nursery and Landscape Association, Ohio, USA, pp. 37-40. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75056a961c5bd6164" w:history="1">
+      <w:hyperlink r:id="rId40146ab0fa37285e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoy M (2013) Common name: eriophyid mite vector of rose rosette disease (RRD). Scientific name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Keifer (Arachnida: Acari: Eriophyidae). University of Florida, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25296a961c5bd61c3" w:history="1">
+      <w:hyperlink r:id="rId10276ab0fa3728648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5072,51 +5072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-59. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99506a961c5bd62ba" w:history="1">
+      <w:hyperlink r:id="rId32366ab0fa3728741" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-009-9319-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5218,51 +5218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 592-595. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29566a961c5bd63a3" w:history="1">
+      <w:hyperlink r:id="rId53396ab0fa372882d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI12550-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5308,51 +5308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67–79. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13266a961c5bd6431" w:history="1">
+      <w:hyperlink r:id="rId13826ab0fa37288bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12834</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5474,51 +5474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1603-1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45106a961c5bd6547" w:history="1">
+      <w:hyperlink r:id="rId14106ab0fa37289ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5564,81 +5564,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2633–2648. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86026a961c5bd65de" w:history="1">
+      <w:hyperlink r:id="rId31796ab0fa3728a59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-021-05156-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2014a) Observations on Rose Rosette Disease. University of Tennessee (US). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60436a961c5bd6610" w:history="1">
+      <w:hyperlink r:id="rId87116ab0fa3728a8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,81 +5673,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 143–146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45816a961c5bd668b" w:history="1">
+      <w:hyperlink r:id="rId86406ab0fa3728b08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2016) Observations on Rose Rosette Disease. The University of Tennessee. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16526a961c5bd66bd" w:history="1">
+      <w:hyperlink r:id="rId68416ab0fa3728b3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5813,51 +5813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Emaravirus rosae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23996a961c5bd679b" w:history="1">
+      <w:hyperlink r:id="rId74726ab0fa3728bf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5870,63 +5870,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75275039" name="name64606a961c5bd6838" descr="eu_funding_250.png"/>
+            <wp:docPr id="28367145" name="name22526ab0fa3728c9f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74196a961c5bd6837" cstate="print"/>
+                    <a:blip r:embed="rId58896ab0fa3728c9e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6024,137 +6024,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22451812">
+  <w:abstractNum w:abstractNumId="69214893">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21400256">
+    <w:lvl w:ilvl="0" w:tplc="18210521">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21400256" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18210521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21400256" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18210521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21400256" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18210521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21400256" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18210521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21400256" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18210521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21400256" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18210521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21400256" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18210521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21400256" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18210521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22451811">
+  <w:abstractNum w:abstractNumId="69214892">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43912558">
+    <w:lvl w:ilvl="0" w:tplc="85121055">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6906,55 +6906,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22451811">
-    <w:abstractNumId w:val="22451811"/>
+  <w:num w:numId="69214892">
+    <w:abstractNumId w:val="69214892"/>
   </w:num>
-  <w:num w:numId="22451812">
-    <w:abstractNumId w:val="22451812"/>
+  <w:num w:numId="69214893">
+    <w:abstractNumId w:val="69214893"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18504,51 +18504,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId651961974" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId143192132" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13826a961c5bd2a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId36806a961c5bd2ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId36716a961c5bd33f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId95356a961c5bd59ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId71916a961c5bd5a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId26406a961c5bd5a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId74166a961c5bd5af3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId15076a961c5bd5b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId16676a961c5bd5c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId35936a961c5bd5ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId90576a961c5bd5d1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId13466a961c5bd5ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId72666a961c5bd5f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId34196a961c5bd6028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId67146a961c5bd6079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId75056a961c5bd6164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId25296a961c5bd61c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId99506a961c5bd62ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId29566a961c5bd63a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId13266a961c5bd6431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId45106a961c5bd6547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId86026a961c5bd65de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId60436a961c5bd6610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId45816a961c5bd668b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId16526a961c5bd66bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId23996a961c5bd679b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39666a961c5bd32d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39666a961c5bd32d9.jpg"/><Relationship Id="rId19846a961c5bd4962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19846a961c5bd4962.jpg"/><Relationship Id="rId74196a961c5bd6837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74196a961c5bd6837.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId128075144" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId277473429" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26906ab0fa37247f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId64176ab0fa3724861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId92996ab0fa3725369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId17606ab0fa3727b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId16816ab0fa3727bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId77486ab0fa3727c32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId71746ab0fa3727cbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId50166ab0fa3727d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId88396ab0fa3727dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId64486ab0fa3727e70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId18776ab0fa3727ea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId74576ab0fa3728333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId62246ab0fa372840a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId40876ab0fa37284a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId47346ab0fa37284f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId40146ab0fa37285e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId10276ab0fa3728648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId32366ab0fa3728741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId53396ab0fa372882d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId13826ab0fa37288bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId14106ab0fa37289ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId31796ab0fa3728a59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId87116ab0fa3728a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId86406ab0fa3728b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId68416ab0fa3728b3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId74726ab0fa3728bf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84456ab0fa372517b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84456ab0fa372517b.jpg"/><Relationship Id="rId91456ab0fa3726939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91456ab0fa3726939.jpg"/><Relationship Id="rId58896ab0fa3728c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58896ab0fa3728c9e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>