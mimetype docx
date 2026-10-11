--- v15 (2026-09-21)
+++ v16 (2026-10-11)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">rose rosette virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rose rosette disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26906ab0fa37247f7" w:history="1">
+            <w:hyperlink r:id="rId32006acb9920c39eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64176ab0fa3724861" w:history="1">
+            <w:hyperlink r:id="rId79616acb9920c3a54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RRV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70954076" name="name63636ab0fa372517d" descr="4390.jpg"/>
+                  <wp:docPr id="26215229" name="name81956acb9920c3b69" descr="4390.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4390.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84456ab0fa372517b" cstate="print"/>
+                          <a:blip r:embed="rId82216acb9920c3b67" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92996ab0fa3725369" w:history="1">
+            <w:hyperlink r:id="rId38846acb9920c3c88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1513,63 +1513,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017). RRV is not reported elsewhere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29941787" name="name59216ab0fa372693c" descr="RRV000_distribution_map.jpg"/>
+            <wp:docPr id="80187732" name="name48556acb9920c4f1b" descr="RRV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RRV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91456ab0fa3726939" cstate="print"/>
+                    <a:blip r:embed="rId26696acb9920c4f17" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3765,51 +3765,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239-252.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2024) Sustainable Roses. Developing sustainable roses through education and breeding. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17606ab0fa3727b32" w:history="1">
+      <w:hyperlink r:id="rId28666acb9920c5f97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://roserosette.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (consulted 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3844,81 +3844,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16816ab0fa3727bf8" w:history="1">
+      <w:hyperlink r:id="rId91656acb9920c601c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens11121514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker C, Schubert T, Srivastava P, Paret M &amp; Babu B (2014) Rose rosette disease (Rose rosette virus) found in Florida. Florida Department of Agriculture and Consumer Services, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77486ab0fa3727c32" w:history="1">
+      <w:hyperlink r:id="rId67436acb9920c6051" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3944,101 +3944,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 818-827. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71746ab0fa3727cbd" w:history="1">
+      <w:hyperlink r:id="rId43206acb9920c60c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-21-0131-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Babu B, Paret ML, Schubert T, Baker C, Knox G, Iriarte F, Aldrich J, Ritchie L, Harmon CL &amp; Folimonova SY (2015) Rose rosette disease: A new disease of roses in Florida: PP317/PP317, 5/2015. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EDIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015 (4). Gainesville, FL, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50166ab0fa3727d2c" w:history="1">
+      <w:hyperlink r:id="rId42216acb9920c6117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-pp317-2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4091,51 +4091,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88396ab0fa3727dd0" w:history="1">
+      <w:hyperlink r:id="rId17506acb9920c61b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-017-0479-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4161,81 +4161,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 482-491. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64486ab0fa3727e70" w:history="1">
+      <w:hyperlink r:id="rId84446acb9920c6226" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-05-22-0047-DG</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cloyd RA (2013) Rose rosette disease. MF2974. Kansas State University Agricultural Experiment Station and Cooperative Extension Service, 2 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18776ab0fa3727ea8" w:history="1">
+      <w:hyperlink r:id="rId91756acb9920c6258" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4444,51 +4444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 00194. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74576ab0fa3728333" w:history="1">
+      <w:hyperlink r:id="rId84016acb9920c640e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001943</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4572,51 +4572,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62246ab0fa372840a" w:history="1">
+      <w:hyperlink r:id="rId76266acb9920c64e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2016.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4660,101 +4660,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40876ab0fa37284a4" w:history="1">
+      <w:hyperlink r:id="rId17486acb9920c67a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47346ab0fa37284f8" w:history="1">
+      <w:hyperlink r:id="rId49156acb9920c6816" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4856,51 +4856,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 92-101.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hand F (2014) Controlling Rose Rosette Disease. In The Buckeye. Ohio Nursery and Landscape Association, Ohio, USA, pp. 37-40. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40146ab0fa37285e6" w:history="1">
+      <w:hyperlink r:id="rId76646acb9920c6906" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoy M (2013) Common name: eriophyid mite vector of rose rosette disease (RRD). Scientific name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Keifer (Arachnida: Acari: Eriophyidae). University of Florida, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10276ab0fa3728648" w:history="1">
+      <w:hyperlink r:id="rId27566acb9920c6967" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5072,51 +5072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-59. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32366ab0fa3728741" w:history="1">
+      <w:hyperlink r:id="rId70696acb9920c6a61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-009-9319-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5218,51 +5218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 592-595. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53396ab0fa372882d" w:history="1">
+      <w:hyperlink r:id="rId96266acb9920c6b4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI12550-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5308,51 +5308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67–79. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13826ab0fa37288bd" w:history="1">
+      <w:hyperlink r:id="rId95496acb9920c6bdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12834</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5474,51 +5474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1603-1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14106ab0fa37289ca" w:history="1">
+      <w:hyperlink r:id="rId54416acb9920c6ce9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5564,81 +5564,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2633–2648. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31796ab0fa3728a59" w:history="1">
+      <w:hyperlink r:id="rId36106acb9920c6d78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-021-05156-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2014a) Observations on Rose Rosette Disease. University of Tennessee (US). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87116ab0fa3728a8b" w:history="1">
+      <w:hyperlink r:id="rId23476acb9920c6da9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,81 +5673,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 143–146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86406ab0fa3728b08" w:history="1">
+      <w:hyperlink r:id="rId60806acb9920c6e26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2016) Observations on Rose Rosette Disease. The University of Tennessee. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68416ab0fa3728b3a" w:history="1">
+      <w:hyperlink r:id="rId74946acb9920c6e58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5813,51 +5813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Emaravirus rosae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74726ab0fa3728bf5" w:history="1">
+      <w:hyperlink r:id="rId24016acb9920c6f10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5870,63 +5870,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28367145" name="name22526ab0fa3728c9f" descr="eu_funding_250.png"/>
+            <wp:docPr id="57788154" name="name74776acb9920c6fca" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58896ab0fa3728c9e" cstate="print"/>
+                    <a:blip r:embed="rId95956acb9920c6fc8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6024,137 +6024,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69214893">
+  <w:abstractNum w:abstractNumId="84375675">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18210521">
+    <w:lvl w:ilvl="0" w:tplc="83377057">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18210521" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83377057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18210521" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83377057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18210521" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83377057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18210521" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83377057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18210521" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83377057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18210521" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83377057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18210521" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83377057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18210521" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83377057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69214892">
+  <w:abstractNum w:abstractNumId="84375674">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85121055">
+    <w:lvl w:ilvl="0" w:tplc="73825139">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6906,55 +6906,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69214892">
-    <w:abstractNumId w:val="69214892"/>
+  <w:num w:numId="84375674">
+    <w:abstractNumId w:val="84375674"/>
   </w:num>
-  <w:num w:numId="69214893">
-    <w:abstractNumId w:val="69214893"/>
+  <w:num w:numId="84375675">
+    <w:abstractNumId w:val="84375675"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18504,51 +18504,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId128075144" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId277473429" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26906ab0fa37247f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId64176ab0fa3724861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId92996ab0fa3725369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId17606ab0fa3727b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId16816ab0fa3727bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId77486ab0fa3727c32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId71746ab0fa3727cbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId50166ab0fa3727d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId88396ab0fa3727dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId64486ab0fa3727e70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId18776ab0fa3727ea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId74576ab0fa3728333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId62246ab0fa372840a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId40876ab0fa37284a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId47346ab0fa37284f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId40146ab0fa37285e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId10276ab0fa3728648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId32366ab0fa3728741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId53396ab0fa372882d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId13826ab0fa37288bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId14106ab0fa37289ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId31796ab0fa3728a59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId87116ab0fa3728a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId86406ab0fa3728b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId68416ab0fa3728b3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId74726ab0fa3728bf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84456ab0fa372517b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84456ab0fa372517b.jpg"/><Relationship Id="rId91456ab0fa3726939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91456ab0fa3726939.jpg"/><Relationship Id="rId58896ab0fa3728c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58896ab0fa3728c9e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId451995487" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId846785088" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32006acb9920c39eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId79616acb9920c3a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId38846acb9920c3c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId28666acb9920c5f97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId91656acb9920c601c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId67436acb9920c6051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId43206acb9920c60c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId42216acb9920c6117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId17506acb9920c61b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId84446acb9920c6226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId91756acb9920c6258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId84016acb9920c640e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId76266acb9920c64e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId17486acb9920c67a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId49156acb9920c6816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId76646acb9920c6906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId27566acb9920c6967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId70696acb9920c6a61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId96266acb9920c6b4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId95496acb9920c6bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId54416acb9920c6ce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId36106acb9920c6d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId23476acb9920c6da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId60806acb9920c6e26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId74946acb9920c6e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId24016acb9920c6f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82216acb9920c3b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82216acb9920c3b67.jpg"/><Relationship Id="rId26696acb9920c4f17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26696acb9920c4f17.jpg"/><Relationship Id="rId95956acb9920c6fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95956acb9920c6fc8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>