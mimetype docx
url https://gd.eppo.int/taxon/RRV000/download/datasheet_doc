--- v16 (2026-10-11)
+++ v17 (2026-11-06)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">rose rosette virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rose rosette disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32006acb9920c39eb" w:history="1">
+            <w:hyperlink r:id="rId77676aee0768721d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79616acb9920c3a54" w:history="1">
+            <w:hyperlink r:id="rId76086aee07687220e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RRV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26215229" name="name81956acb9920c3b69" descr="4390.jpg"/>
+                  <wp:docPr id="21104580" name="name39216aee076872a30" descr="4390.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4390.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82216acb9920c3b67" cstate="print"/>
+                          <a:blip r:embed="rId33326aee076872a2f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38846acb9920c3c88" w:history="1">
+            <w:hyperlink r:id="rId28626aee076872bb2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1513,63 +1513,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017). RRV is not reported elsewhere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80187732" name="name48556acb9920c4f1b" descr="RRV000_distribution_map.jpg"/>
+            <wp:docPr id="22616375" name="name58476aee076873b96" descr="RRV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RRV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26696acb9920c4f17" cstate="print"/>
+                    <a:blip r:embed="rId99466aee076873b8b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3765,51 +3765,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239-252.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2024) Sustainable Roses. Developing sustainable roses through education and breeding. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28666acb9920c5f97" w:history="1">
+      <w:hyperlink r:id="rId66426aee076875519" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://roserosette.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (consulted 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3844,81 +3844,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91656acb9920c601c" w:history="1">
+      <w:hyperlink r:id="rId59236aee0768755d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens11121514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker C, Schubert T, Srivastava P, Paret M &amp; Babu B (2014) Rose rosette disease (Rose rosette virus) found in Florida. Florida Department of Agriculture and Consumer Services, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67436acb9920c6051" w:history="1">
+      <w:hyperlink r:id="rId16446aee07687561e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3944,101 +3944,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 818-827. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43206acb9920c60c4" w:history="1">
+      <w:hyperlink r:id="rId46786aee0768756f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-21-0131-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Babu B, Paret ML, Schubert T, Baker C, Knox G, Iriarte F, Aldrich J, Ritchie L, Harmon CL &amp; Folimonova SY (2015) Rose rosette disease: A new disease of roses in Florida: PP317/PP317, 5/2015. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EDIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015 (4). Gainesville, FL, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42216acb9920c6117" w:history="1">
+      <w:hyperlink r:id="rId95626aee076875742" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-pp317-2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4091,51 +4091,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17506acb9920c61b4" w:history="1">
+      <w:hyperlink r:id="rId39366aee0768757aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-017-0479-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4161,81 +4161,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 482-491. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84446acb9920c6226" w:history="1">
+      <w:hyperlink r:id="rId68066aee0768757f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-05-22-0047-DG</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cloyd RA (2013) Rose rosette disease. MF2974. Kansas State University Agricultural Experiment Station and Cooperative Extension Service, 2 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91756acb9920c6258" w:history="1">
+      <w:hyperlink r:id="rId91796aee076875818" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4444,51 +4444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 00194. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84016acb9920c640e" w:history="1">
+      <w:hyperlink r:id="rId81586aee07687592b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001943</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4572,51 +4572,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76266acb9920c64e2" w:history="1">
+      <w:hyperlink r:id="rId40146aee0768759b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2016.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4660,101 +4660,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17486acb9920c67a2" w:history="1">
+      <w:hyperlink r:id="rId76196aee076875a14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49156acb9920c6816" w:history="1">
+      <w:hyperlink r:id="rId89926aee076875a49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4856,51 +4856,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 92-101.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hand F (2014) Controlling Rose Rosette Disease. In The Buckeye. Ohio Nursery and Landscape Association, Ohio, USA, pp. 37-40. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76646acb9920c6906" w:history="1">
+      <w:hyperlink r:id="rId80646aee076875aea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoy M (2013) Common name: eriophyid mite vector of rose rosette disease (RRD). Scientific name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Keifer (Arachnida: Acari: Eriophyidae). University of Florida, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27566acb9920c6967" w:history="1">
+      <w:hyperlink r:id="rId79676aee076875b2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5072,51 +5072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-59. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70696acb9920c6a61" w:history="1">
+      <w:hyperlink r:id="rId87146aee076875bd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-009-9319-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5218,51 +5218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 592-595. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96266acb9920c6b4d" w:history="1">
+      <w:hyperlink r:id="rId49836aee076875c6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI12550-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5308,51 +5308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67–79. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95496acb9920c6bdc" w:history="1">
+      <w:hyperlink r:id="rId54446aee076875cd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12834</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5474,51 +5474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1603-1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54416acb9920c6ce9" w:history="1">
+      <w:hyperlink r:id="rId19606aee076875d86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5564,81 +5564,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2633–2648. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36106acb9920c6d78" w:history="1">
+      <w:hyperlink r:id="rId16176aee076875de6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-021-05156-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2014a) Observations on Rose Rosette Disease. University of Tennessee (US). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23476acb9920c6da9" w:history="1">
+      <w:hyperlink r:id="rId28846aee076875e08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,81 +5673,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 143–146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60806acb9920c6e26" w:history="1">
+      <w:hyperlink r:id="rId43496aee076875e5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2016) Observations on Rose Rosette Disease. The University of Tennessee. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74946acb9920c6e58" w:history="1">
+      <w:hyperlink r:id="rId64446aee076875e7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5813,51 +5813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Emaravirus rosae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24016acb9920c6f10" w:history="1">
+      <w:hyperlink r:id="rId26676aee076875ef8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5870,63 +5870,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57788154" name="name74776acb9920c6fca" descr="eu_funding_250.png"/>
+            <wp:docPr id="39811692" name="name54526aee076876397" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95956acb9920c6fc8" cstate="print"/>
+                    <a:blip r:embed="rId15956aee076876396" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6024,137 +6024,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84375675">
+  <w:abstractNum w:abstractNumId="41113660">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83377057">
+    <w:lvl w:ilvl="0" w:tplc="12911760">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83377057" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12911760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83377057" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12911760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83377057" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12911760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83377057" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12911760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83377057" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12911760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83377057" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12911760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83377057" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12911760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83377057" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12911760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84375674">
+  <w:abstractNum w:abstractNumId="41113659">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73825139">
+    <w:lvl w:ilvl="0" w:tplc="86312960">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6906,55 +6906,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84375674">
-    <w:abstractNumId w:val="84375674"/>
+  <w:num w:numId="41113659">
+    <w:abstractNumId w:val="41113659"/>
   </w:num>
-  <w:num w:numId="84375675">
-    <w:abstractNumId w:val="84375675"/>
+  <w:num w:numId="41113660">
+    <w:abstractNumId w:val="41113660"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18504,51 +18504,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId451995487" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId846785088" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32006acb9920c39eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId79616acb9920c3a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId38846acb9920c3c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId28666acb9920c5f97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId91656acb9920c601c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId67436acb9920c6051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId43206acb9920c60c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId42216acb9920c6117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId17506acb9920c61b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId84446acb9920c6226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId91756acb9920c6258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId84016acb9920c640e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId76266acb9920c64e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId17486acb9920c67a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId49156acb9920c6816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId76646acb9920c6906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId27566acb9920c6967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId70696acb9920c6a61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId96266acb9920c6b4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId95496acb9920c6bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId54416acb9920c6ce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId36106acb9920c6d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId23476acb9920c6da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId60806acb9920c6e26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId74946acb9920c6e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId24016acb9920c6f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82216acb9920c3b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82216acb9920c3b67.jpg"/><Relationship Id="rId26696acb9920c4f17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26696acb9920c4f17.jpg"/><Relationship Id="rId95956acb9920c6fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95956acb9920c6fc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId445335919" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId879841425" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77676aee0768721d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId76086aee07687220e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId28626aee076872bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId66426aee076875519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId59236aee0768755d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId16446aee07687561e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId46786aee0768756f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId95626aee076875742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId39366aee0768757aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId68066aee0768757f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId91796aee076875818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId81586aee07687592b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId40146aee0768759b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId76196aee076875a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId89926aee076875a49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId80646aee076875aea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId79676aee076875b2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId87146aee076875bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId49836aee076875c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId54446aee076875cd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId19606aee076875d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId16176aee076875de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId28846aee076875e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId43496aee076875e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId64446aee076875e7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId26676aee076875ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33326aee076872a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33326aee076872a2f.jpg"/><Relationship Id="rId99466aee076873b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99466aee076873b8b.jpg"/><Relationship Id="rId15956aee076876396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15956aee076876396.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>