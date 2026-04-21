--- v6 (2026-03-30)
+++ v7 (2026-04-21)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">rose rosette virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rose rosette disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId947969cafd92083be" w:history="1">
+            <w:hyperlink r:id="rId283169e737842466d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504169cafd9208430" w:history="1">
+            <w:hyperlink r:id="rId712469e73784246d7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RRV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79248409" name="name746869cafd9208b1e" descr="4390.jpg"/>
+                  <wp:docPr id="92246517" name="name948269e7378424c18" descr="4390.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4390.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId759169cafd9208b1c" cstate="print"/>
+                          <a:blip r:embed="rId866669e7378424c16" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId785769cafd9208c08" w:history="1">
+            <w:hyperlink r:id="rId266169e7378424d58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1513,63 +1513,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017). RRV is not reported elsewhere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76235954" name="name116069cafd9209d68" descr="RRV000_distribution_map.jpg"/>
+            <wp:docPr id="10799842" name="name973969e7378425fa0" descr="RRV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RRV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId195969cafd9209d66" cstate="print"/>
+                    <a:blip r:embed="rId245169e7378425f9d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3765,51 +3765,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239-252.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2024) Sustainable Roses. Developing sustainable roses through education and breeding. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId660669cafd920ad21" w:history="1">
+      <w:hyperlink r:id="rId829269e7378426fa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://roserosette.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (consulted 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3844,81 +3844,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId911269cafd920ada2" w:history="1">
+      <w:hyperlink r:id="rId549969e7378427022" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens11121514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker C, Schubert T, Srivastava P, Paret M &amp; Babu B (2014) Rose rosette disease (Rose rosette virus) found in Florida. Florida Department of Agriculture and Consumer Services, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796169cafd920add8" w:history="1">
+      <w:hyperlink r:id="rId945969e7378427056" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3944,101 +3944,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 818-827. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId574169cafd920ae4b" w:history="1">
+      <w:hyperlink r:id="rId168569e73784270db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-21-0131-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Babu B, Paret ML, Schubert T, Baker C, Knox G, Iriarte F, Aldrich J, Ritchie L, Harmon CL &amp; Folimonova SY (2015) Rose rosette disease: A new disease of roses in Florida: PP317/PP317, 5/2015. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EDIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015 (4). Gainesville, FL, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId558369cafd920ae9e" w:history="1">
+      <w:hyperlink r:id="rId460069e7378427132" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-pp317-2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4091,51 +4091,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId548569cafd920af3b" w:history="1">
+      <w:hyperlink r:id="rId296469e73784271d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-017-0479-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4161,81 +4161,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 482-491. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215469cafd920afab" w:history="1">
+      <w:hyperlink r:id="rId206769e7378427244" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-05-22-0047-DG</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cloyd RA (2013) Rose rosette disease. MF2974. Kansas State University Agricultural Experiment Station and Cooperative Extension Service, 2 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99969cafd920afdd" w:history="1">
+      <w:hyperlink r:id="rId423369e7378427277" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4444,51 +4444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 00194. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId182769cafd920b16f" w:history="1">
+      <w:hyperlink r:id="rId906669e7378427415" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001943</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4572,51 +4572,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId667369cafd920b23c" w:history="1">
+      <w:hyperlink r:id="rId877369e73784274e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2016.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4660,101 +4660,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId801269cafd920b2c9" w:history="1">
+      <w:hyperlink r:id="rId330169e7378427571" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId634769cafd920b31a" w:history="1">
+      <w:hyperlink r:id="rId778969e73784275c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4856,51 +4856,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 92-101.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hand F (2014) Controlling Rose Rosette Disease. In The Buckeye. Ohio Nursery and Landscape Association, Ohio, USA, pp. 37-40. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId615869cafd920b404" w:history="1">
+      <w:hyperlink r:id="rId647869e73784276b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoy M (2013) Common name: eriophyid mite vector of rose rosette disease (RRD). Scientific name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Keifer (Arachnida: Acari: Eriophyidae). University of Florida, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId871969cafd920b462" w:history="1">
+      <w:hyperlink r:id="rId820569e7378427722" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5072,51 +5072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-59. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId286569cafd920b55a" w:history="1">
+      <w:hyperlink r:id="rId768469e737842781f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-009-9319-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5218,51 +5218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 592-595. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId751369cafd920b653" w:history="1">
+      <w:hyperlink r:id="rId856969e737842790f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI12550-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5308,51 +5308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67–79. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336869cafd920b6e4" w:history="1">
+      <w:hyperlink r:id="rId154069e737842799f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12834</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5474,51 +5474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1603-1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137669cafd920b7f0" w:history="1">
+      <w:hyperlink r:id="rId969269e7378427aab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5564,81 +5564,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2633–2648. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580869cafd920b87e" w:history="1">
+      <w:hyperlink r:id="rId787569e7378427b3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-021-05156-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2014a) Observations on Rose Rosette Disease. University of Tennessee (US). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174369cafd920b8b1" w:history="1">
+      <w:hyperlink r:id="rId830369e7378427b6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,81 +5673,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 143–146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796569cafd920b92d" w:history="1">
+      <w:hyperlink r:id="rId449269e7378427beb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2016) Observations on Rose Rosette Disease. The University of Tennessee. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId768269cafd920b95f" w:history="1">
+      <w:hyperlink r:id="rId706769e7378427c1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5813,51 +5813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Emaravirus rosae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId903269cafd920ba15" w:history="1">
+      <w:hyperlink r:id="rId716169e7378427cd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5870,63 +5870,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85905060" name="name714569cafd920bac9" descr="eu_funding_250.png"/>
+            <wp:docPr id="46556678" name="name205469e7378427fdf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId872869cafd920bac8" cstate="print"/>
+                    <a:blip r:embed="rId960769e7378427fdd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6024,137 +6024,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57252249">
+  <w:abstractNum w:abstractNumId="34820275">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42521712">
+    <w:lvl w:ilvl="0" w:tplc="51235015">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42521712" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51235015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42521712" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51235015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42521712" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51235015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42521712" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51235015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42521712" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51235015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42521712" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51235015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42521712" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51235015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42521712" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51235015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57252248">
+  <w:abstractNum w:abstractNumId="34820274">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44999055">
+    <w:lvl w:ilvl="0" w:tplc="89992981">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6906,55 +6906,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57252248">
-    <w:abstractNumId w:val="57252248"/>
+  <w:num w:numId="34820274">
+    <w:abstractNumId w:val="34820274"/>
   </w:num>
-  <w:num w:numId="57252249">
-    <w:abstractNumId w:val="57252249"/>
+  <w:num w:numId="34820275">
+    <w:abstractNumId w:val="34820275"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18504,51 +18504,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId581042504" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId855583547" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId947969cafd92083be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId504169cafd9208430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId785769cafd9208c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId660669cafd920ad21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId911269cafd920ada2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId796169cafd920add8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId574169cafd920ae4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId558369cafd920ae9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId548569cafd920af3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId215469cafd920afab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId99969cafd920afdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId182769cafd920b16f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId667369cafd920b23c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId801269cafd920b2c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId634769cafd920b31a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId615869cafd920b404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId871969cafd920b462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId286569cafd920b55a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId751369cafd920b653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId336869cafd920b6e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId137669cafd920b7f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId580869cafd920b87e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId174369cafd920b8b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId796569cafd920b92d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId768269cafd920b95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId903269cafd920ba15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId759169cafd9208b1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId759169cafd9208b1c.jpg"/><Relationship Id="rId195969cafd9209d66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId195969cafd9209d66.jpg"/><Relationship Id="rId872869cafd920bac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId872869cafd920bac8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId672909502" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId228784355" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId283169e737842466d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId712469e73784246d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId266169e7378424d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId829269e7378426fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId549969e7378427022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId945969e7378427056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId168569e73784270db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId460069e7378427132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId296469e73784271d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId206769e7378427244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId423369e7378427277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId906669e7378427415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId877369e73784274e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId330169e7378427571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId778969e73784275c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId647869e73784276b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId820569e7378427722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId768469e737842781f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId856969e737842790f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId154069e737842799f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId969269e7378427aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId787569e7378427b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId830369e7378427b6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId449269e7378427beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId706769e7378427c1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId716169e7378427cd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId866669e7378424c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId866669e7378424c16.jpg"/><Relationship Id="rId245169e7378425f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId245169e7378425f9d.jpg"/><Relationship Id="rId960769e7378427fdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId960769e7378427fdd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>