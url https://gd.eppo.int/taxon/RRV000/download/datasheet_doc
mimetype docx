--- v7 (2026-04-21)
+++ v8 (2026-05-12)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">rose rosette virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rose rosette disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283169e737842466d" w:history="1">
+            <w:hyperlink r:id="rId61976a03a49d3a405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712469e73784246d7" w:history="1">
+            <w:hyperlink r:id="rId14386a03a49d3a470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RRV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92246517" name="name948269e7378424c18" descr="4390.jpg"/>
+                  <wp:docPr id="7788692" name="name91936a03a49d3a629" descr="4390.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4390.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId866669e7378424c16" cstate="print"/>
+                          <a:blip r:embed="rId62306a03a49d3a628" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId266169e7378424d58" w:history="1">
+            <w:hyperlink r:id="rId47996a03a49d3a773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1513,63 +1513,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017). RRV is not reported elsewhere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10799842" name="name973969e7378425fa0" descr="RRV000_distribution_map.jpg"/>
+            <wp:docPr id="45119245" name="name21346a03a49d3bebd" descr="RRV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RRV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId245169e7378425f9d" cstate="print"/>
+                    <a:blip r:embed="rId10416a03a49d3beb9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3765,51 +3765,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239-252.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2024) Sustainable Roses. Developing sustainable roses through education and breeding. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829269e7378426fa0" w:history="1">
+      <w:hyperlink r:id="rId49796a03a49d3cfa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://roserosette.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (consulted 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3844,81 +3844,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId549969e7378427022" w:history="1">
+      <w:hyperlink r:id="rId96956a03a49d3d026" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens11121514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker C, Schubert T, Srivastava P, Paret M &amp; Babu B (2014) Rose rosette disease (Rose rosette virus) found in Florida. Florida Department of Agriculture and Consumer Services, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId945969e7378427056" w:history="1">
+      <w:hyperlink r:id="rId80436a03a49d3d05d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3944,101 +3944,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 818-827. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId168569e73784270db" w:history="1">
+      <w:hyperlink r:id="rId92126a03a49d3d0d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-21-0131-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Babu B, Paret ML, Schubert T, Baker C, Knox G, Iriarte F, Aldrich J, Ritchie L, Harmon CL &amp; Folimonova SY (2015) Rose rosette disease: A new disease of roses in Florida: PP317/PP317, 5/2015. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EDIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015 (4). Gainesville, FL, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId460069e7378427132" w:history="1">
+      <w:hyperlink r:id="rId21876a03a49d3d122" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-pp317-2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4091,51 +4091,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId296469e73784271d1" w:history="1">
+      <w:hyperlink r:id="rId76166a03a49d3d1bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-017-0479-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4161,81 +4161,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 482-491. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId206769e7378427244" w:history="1">
+      <w:hyperlink r:id="rId85946a03a49d3d230" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-05-22-0047-DG</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cloyd RA (2013) Rose rosette disease. MF2974. Kansas State University Agricultural Experiment Station and Cooperative Extension Service, 2 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId423369e7378427277" w:history="1">
+      <w:hyperlink r:id="rId63546a03a49d3d262" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4444,51 +4444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 00194. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId906669e7378427415" w:history="1">
+      <w:hyperlink r:id="rId71626a03a49d3d3f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001943</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4572,51 +4572,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId877369e73784274e2" w:history="1">
+      <w:hyperlink r:id="rId10276a03a49d3d4c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2016.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4660,101 +4660,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId330169e7378427571" w:history="1">
+      <w:hyperlink r:id="rId11876a03a49d3d561" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId778969e73784275c2" w:history="1">
+      <w:hyperlink r:id="rId32476a03a49d3d5b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4856,51 +4856,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 92-101.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hand F (2014) Controlling Rose Rosette Disease. In The Buckeye. Ohio Nursery and Landscape Association, Ohio, USA, pp. 37-40. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId647869e73784276b5" w:history="1">
+      <w:hyperlink r:id="rId79906a03a49d3d6a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoy M (2013) Common name: eriophyid mite vector of rose rosette disease (RRD). Scientific name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Keifer (Arachnida: Acari: Eriophyidae). University of Florida, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId820569e7378427722" w:history="1">
+      <w:hyperlink r:id="rId18866a03a49d3d704" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5072,51 +5072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-59. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId768469e737842781f" w:history="1">
+      <w:hyperlink r:id="rId42746a03a49d3d7ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-009-9319-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5218,51 +5218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 592-595. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId856969e737842790f" w:history="1">
+      <w:hyperlink r:id="rId88986a03a49d3d905" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI12550-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5308,51 +5308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67–79. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId154069e737842799f" w:history="1">
+      <w:hyperlink r:id="rId59216a03a49d3d999" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12834</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5474,51 +5474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1603-1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969269e7378427aab" w:history="1">
+      <w:hyperlink r:id="rId62286a03a49d3daa7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5564,81 +5564,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2633–2648. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId787569e7378427b3c" w:history="1">
+      <w:hyperlink r:id="rId74326a03a49d3db38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-021-05156-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2014a) Observations on Rose Rosette Disease. University of Tennessee (US). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId830369e7378427b6e" w:history="1">
+      <w:hyperlink r:id="rId31056a03a49d3db6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,81 +5673,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 143–146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId449269e7378427beb" w:history="1">
+      <w:hyperlink r:id="rId39586a03a49d3dbe9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2016) Observations on Rose Rosette Disease. The University of Tennessee. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId706769e7378427c1e" w:history="1">
+      <w:hyperlink r:id="rId83876a03a49d3dc1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5813,51 +5813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Emaravirus rosae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId716169e7378427cd3" w:history="1">
+      <w:hyperlink r:id="rId74276a03a49d3dcd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5870,63 +5870,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46556678" name="name205469e7378427fdf" descr="eu_funding_250.png"/>
+            <wp:docPr id="6910476" name="name65186a03a49d3dd8d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId960769e7378427fdd" cstate="print"/>
+                    <a:blip r:embed="rId48096a03a49d3dd8c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6024,137 +6024,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34820275">
+  <w:abstractNum w:abstractNumId="26210390">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51235015">
+    <w:lvl w:ilvl="0" w:tplc="59846859">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51235015" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59846859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51235015" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59846859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51235015" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59846859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51235015" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59846859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51235015" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59846859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51235015" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59846859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51235015" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59846859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51235015" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59846859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34820274">
+  <w:abstractNum w:abstractNumId="26210389">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89992981">
+    <w:lvl w:ilvl="0" w:tplc="63802163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6906,55 +6906,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34820274">
-    <w:abstractNumId w:val="34820274"/>
+  <w:num w:numId="26210389">
+    <w:abstractNumId w:val="26210389"/>
   </w:num>
-  <w:num w:numId="34820275">
-    <w:abstractNumId w:val="34820275"/>
+  <w:num w:numId="26210390">
+    <w:abstractNumId w:val="26210390"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18504,51 +18504,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId672909502" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId228784355" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId283169e737842466d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId712469e73784246d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId266169e7378424d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId829269e7378426fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId549969e7378427022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId945969e7378427056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId168569e73784270db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId460069e7378427132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId296469e73784271d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId206769e7378427244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId423369e7378427277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId906669e7378427415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId877369e73784274e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId330169e7378427571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId778969e73784275c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId647869e73784276b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId820569e7378427722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId768469e737842781f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId856969e737842790f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId154069e737842799f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId969269e7378427aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId787569e7378427b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId830369e7378427b6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId449269e7378427beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId706769e7378427c1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId716169e7378427cd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId866669e7378424c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId866669e7378424c16.jpg"/><Relationship Id="rId245169e7378425f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId245169e7378425f9d.jpg"/><Relationship Id="rId960769e7378427fdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId960769e7378427fdd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId986413908" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId402756576" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61976a03a49d3a405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId14386a03a49d3a470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId47996a03a49d3a773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId49796a03a49d3cfa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId96956a03a49d3d026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId80436a03a49d3d05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId92126a03a49d3d0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId21876a03a49d3d122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId76166a03a49d3d1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId85946a03a49d3d230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId63546a03a49d3d262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId71626a03a49d3d3f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId10276a03a49d3d4c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId11876a03a49d3d561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId32476a03a49d3d5b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId79906a03a49d3d6a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId18866a03a49d3d704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId42746a03a49d3d7ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId88986a03a49d3d905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId59216a03a49d3d999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId62286a03a49d3daa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId74326a03a49d3db38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId31056a03a49d3db6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId39586a03a49d3dbe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId83876a03a49d3dc1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId74276a03a49d3dcd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62306a03a49d3a628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62306a03a49d3a628.jpg"/><Relationship Id="rId10416a03a49d3beb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10416a03a49d3beb9.jpg"/><Relationship Id="rId48096a03a49d3dd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48096a03a49d3dd8c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>