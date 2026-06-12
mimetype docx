--- v8 (2026-05-12)
+++ v9 (2026-06-12)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">rose rosette virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rose rosette disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61976a03a49d3a405" w:history="1">
+            <w:hyperlink r:id="rId55686a2bc05463030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14386a03a49d3a470" w:history="1">
+            <w:hyperlink r:id="rId83726a2bc0546309d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RRV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7788692" name="name91936a03a49d3a629" descr="4390.jpg"/>
+                  <wp:docPr id="25489306" name="name67906a2bc054636ef" descr="4390.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4390.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62306a03a49d3a628" cstate="print"/>
+                          <a:blip r:embed="rId24966a2bc054636ee" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47996a03a49d3a773" w:history="1">
+            <w:hyperlink r:id="rId27796a2bc0546385f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1513,63 +1513,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017). RRV is not reported elsewhere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45119245" name="name21346a03a49d3bebd" descr="RRV000_distribution_map.jpg"/>
+            <wp:docPr id="22486800" name="name85186a2bc05464a16" descr="RRV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RRV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10416a03a49d3beb9" cstate="print"/>
+                    <a:blip r:embed="rId82836a2bc05464a13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3765,51 +3765,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239-252.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2024) Sustainable Roses. Developing sustainable roses through education and breeding. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49796a03a49d3cfa4" w:history="1">
+      <w:hyperlink r:id="rId91716a2bc05465b04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://roserosette.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (consulted 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3844,81 +3844,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96956a03a49d3d026" w:history="1">
+      <w:hyperlink r:id="rId37516a2bc05465b8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens11121514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker C, Schubert T, Srivastava P, Paret M &amp; Babu B (2014) Rose rosette disease (Rose rosette virus) found in Florida. Florida Department of Agriculture and Consumer Services, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80436a03a49d3d05d" w:history="1">
+      <w:hyperlink r:id="rId27136a2bc05465bc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3944,101 +3944,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 818-827. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92126a03a49d3d0d0" w:history="1">
+      <w:hyperlink r:id="rId84406a2bc05465c37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-21-0131-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Babu B, Paret ML, Schubert T, Baker C, Knox G, Iriarte F, Aldrich J, Ritchie L, Harmon CL &amp; Folimonova SY (2015) Rose rosette disease: A new disease of roses in Florida: PP317/PP317, 5/2015. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EDIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015 (4). Gainesville, FL, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21876a03a49d3d122" w:history="1">
+      <w:hyperlink r:id="rId34536a2bc05465c8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-pp317-2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4091,51 +4091,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76166a03a49d3d1bf" w:history="1">
+      <w:hyperlink r:id="rId88776a2bc05465d2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-017-0479-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4161,81 +4161,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 482-491. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85946a03a49d3d230" w:history="1">
+      <w:hyperlink r:id="rId59406a2bc05465d9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-05-22-0047-DG</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cloyd RA (2013) Rose rosette disease. MF2974. Kansas State University Agricultural Experiment Station and Cooperative Extension Service, 2 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63546a03a49d3d262" w:history="1">
+      <w:hyperlink r:id="rId89796a2bc05465dd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4444,51 +4444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 00194. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71626a03a49d3d3f5" w:history="1">
+      <w:hyperlink r:id="rId15806a2bc05465f6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001943</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4572,51 +4572,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10276a03a49d3d4c2" w:history="1">
+      <w:hyperlink r:id="rId22376a2bc05466053" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2016.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4660,101 +4660,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11876a03a49d3d561" w:history="1">
+      <w:hyperlink r:id="rId58386a2bc054660f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32476a03a49d3d5b5" w:history="1">
+      <w:hyperlink r:id="rId17116a2bc05466145" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4856,51 +4856,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 92-101.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hand F (2014) Controlling Rose Rosette Disease. In The Buckeye. Ohio Nursery and Landscape Association, Ohio, USA, pp. 37-40. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79906a03a49d3d6a4" w:history="1">
+      <w:hyperlink r:id="rId31446a2bc05466236" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoy M (2013) Common name: eriophyid mite vector of rose rosette disease (RRD). Scientific name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Keifer (Arachnida: Acari: Eriophyidae). University of Florida, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18866a03a49d3d704" w:history="1">
+      <w:hyperlink r:id="rId50686a2bc05466298" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5072,51 +5072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-59. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42746a03a49d3d7ff" w:history="1">
+      <w:hyperlink r:id="rId61546a2bc05466395" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-009-9319-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5218,51 +5218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 592-595. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88986a03a49d3d905" w:history="1">
+      <w:hyperlink r:id="rId29096a2bc05466484" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI12550-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5308,51 +5308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67–79. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59216a03a49d3d999" w:history="1">
+      <w:hyperlink r:id="rId13446a2bc05466519" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12834</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5474,51 +5474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1603-1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62286a03a49d3daa7" w:history="1">
+      <w:hyperlink r:id="rId58516a2bc0546662d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5564,81 +5564,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2633–2648. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74326a03a49d3db38" w:history="1">
+      <w:hyperlink r:id="rId83616a2bc054666be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-021-05156-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2014a) Observations on Rose Rosette Disease. University of Tennessee (US). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31056a03a49d3db6b" w:history="1">
+      <w:hyperlink r:id="rId64836a2bc054666f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,81 +5673,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 143–146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39586a03a49d3dbe9" w:history="1">
+      <w:hyperlink r:id="rId61866a2bc05466771" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2016) Observations on Rose Rosette Disease. The University of Tennessee. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83876a03a49d3dc1c" w:history="1">
+      <w:hyperlink r:id="rId12156a2bc054667a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5813,51 +5813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Emaravirus rosae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74276a03a49d3dcd5" w:history="1">
+      <w:hyperlink r:id="rId43556a2bc05466874" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5870,63 +5870,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6910476" name="name65186a03a49d3dd8d" descr="eu_funding_250.png"/>
+            <wp:docPr id="11699470" name="name82726a2bc05466934" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48096a03a49d3dd8c" cstate="print"/>
+                    <a:blip r:embed="rId49476a2bc05466933" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6024,137 +6024,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26210390">
+  <w:abstractNum w:abstractNumId="59423654">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59846859">
+    <w:lvl w:ilvl="0" w:tplc="55021806">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59846859" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55021806" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59846859" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55021806" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59846859" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55021806" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59846859" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55021806" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59846859" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55021806" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59846859" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55021806" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59846859" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55021806" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59846859" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55021806" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26210389">
+  <w:abstractNum w:abstractNumId="59423653">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63802163">
+    <w:lvl w:ilvl="0" w:tplc="86297281">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6906,55 +6906,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26210389">
-    <w:abstractNumId w:val="26210389"/>
+  <w:num w:numId="59423653">
+    <w:abstractNumId w:val="59423653"/>
   </w:num>
-  <w:num w:numId="26210390">
-    <w:abstractNumId w:val="26210390"/>
+  <w:num w:numId="59423654">
+    <w:abstractNumId w:val="59423654"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18504,51 +18504,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId986413908" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId402756576" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61976a03a49d3a405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId14386a03a49d3a470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId47996a03a49d3a773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId49796a03a49d3cfa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId96956a03a49d3d026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId80436a03a49d3d05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId92126a03a49d3d0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId21876a03a49d3d122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId76166a03a49d3d1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId85946a03a49d3d230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId63546a03a49d3d262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId71626a03a49d3d3f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId10276a03a49d3d4c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId11876a03a49d3d561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId32476a03a49d3d5b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId79906a03a49d3d6a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId18866a03a49d3d704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId42746a03a49d3d7ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId88986a03a49d3d905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId59216a03a49d3d999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId62286a03a49d3daa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId74326a03a49d3db38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId31056a03a49d3db6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId39586a03a49d3dbe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId83876a03a49d3dc1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId74276a03a49d3dcd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62306a03a49d3a628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62306a03a49d3a628.jpg"/><Relationship Id="rId10416a03a49d3beb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10416a03a49d3beb9.jpg"/><Relationship Id="rId48096a03a49d3dd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48096a03a49d3dd8c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541203265" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId611682562" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55686a2bc05463030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId83726a2bc0546309d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId27796a2bc0546385f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId91716a2bc05465b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId37516a2bc05465b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId27136a2bc05465bc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId84406a2bc05465c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId34536a2bc05465c8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId88776a2bc05465d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId59406a2bc05465d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId89796a2bc05465dd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId15806a2bc05465f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId22376a2bc05466053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId58386a2bc054660f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId17116a2bc05466145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId31446a2bc05466236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId50686a2bc05466298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId61546a2bc05466395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId29096a2bc05466484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId13446a2bc05466519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId58516a2bc0546662d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId83616a2bc054666be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId64836a2bc054666f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId61866a2bc05466771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId12156a2bc054667a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId43556a2bc05466874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24966a2bc054636ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24966a2bc054636ee.jpg"/><Relationship Id="rId82836a2bc05464a13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82836a2bc05464a13.jpg"/><Relationship Id="rId49476a2bc05466933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49476a2bc05466933.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>