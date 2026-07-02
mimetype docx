--- v9 (2026-06-12)
+++ v10 (2026-07-02)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">rose rosette virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rose rosette disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55686a2bc05463030" w:history="1">
+            <w:hyperlink r:id="rId65556a4640f35d23f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83726a2bc0546309d" w:history="1">
+            <w:hyperlink r:id="rId40126a4640f35d2e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RRV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25489306" name="name67906a2bc054636ef" descr="4390.jpg"/>
+                  <wp:docPr id="70867211" name="name39456a4640f35dcdc" descr="4390.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4390.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24966a2bc054636ee" cstate="print"/>
+                          <a:blip r:embed="rId65676a4640f35dcdb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27796a2bc0546385f" w:history="1">
+            <w:hyperlink r:id="rId10336a4640f35de24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1513,63 +1513,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017). RRV is not reported elsewhere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22486800" name="name85186a2bc05464a16" descr="RRV000_distribution_map.jpg"/>
+            <wp:docPr id="28260344" name="name87696a4640f35ee58" descr="RRV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RRV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82836a2bc05464a13" cstate="print"/>
+                    <a:blip r:embed="rId69506a4640f35ee55" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3765,51 +3765,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239-252.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2024) Sustainable Roses. Developing sustainable roses through education and breeding. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91716a2bc05465b04" w:history="1">
+      <w:hyperlink r:id="rId71056a4640f35fe42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://roserosette.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (consulted 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3844,81 +3844,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37516a2bc05465b8b" w:history="1">
+      <w:hyperlink r:id="rId98786a4640f35fec2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens11121514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker C, Schubert T, Srivastava P, Paret M &amp; Babu B (2014) Rose rosette disease (Rose rosette virus) found in Florida. Florida Department of Agriculture and Consumer Services, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27136a2bc05465bc2" w:history="1">
+      <w:hyperlink r:id="rId54566a4640f35fef6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3944,101 +3944,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 818-827. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84406a2bc05465c37" w:history="1">
+      <w:hyperlink r:id="rId35176a4640f35ff69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-21-0131-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Babu B, Paret ML, Schubert T, Baker C, Knox G, Iriarte F, Aldrich J, Ritchie L, Harmon CL &amp; Folimonova SY (2015) Rose rosette disease: A new disease of roses in Florida: PP317/PP317, 5/2015. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EDIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015 (4). Gainesville, FL, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34536a2bc05465c8b" w:history="1">
+      <w:hyperlink r:id="rId71846a4640f35ffcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-pp317-2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4091,51 +4091,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88776a2bc05465d2c" w:history="1">
+      <w:hyperlink r:id="rId44536a4640f3600b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-017-0479-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4161,81 +4161,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 482-491. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59406a2bc05465d9e" w:history="1">
+      <w:hyperlink r:id="rId80576a4640f360125" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-05-22-0047-DG</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cloyd RA (2013) Rose rosette disease. MF2974. Kansas State University Agricultural Experiment Station and Cooperative Extension Service, 2 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89796a2bc05465dd3" w:history="1">
+      <w:hyperlink r:id="rId37366a4640f360179" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4444,51 +4444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 00194. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15806a2bc05465f6f" w:history="1">
+      <w:hyperlink r:id="rId46976a4640f360352" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001943</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4572,51 +4572,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22376a2bc05466053" w:history="1">
+      <w:hyperlink r:id="rId86986a4640f360425" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2016.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4660,101 +4660,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58386a2bc054660f1" w:history="1">
+      <w:hyperlink r:id="rId19296a4640f3604ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17116a2bc05466145" w:history="1">
+      <w:hyperlink r:id="rId69066a4640f360545" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4856,51 +4856,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 92-101.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hand F (2014) Controlling Rose Rosette Disease. In The Buckeye. Ohio Nursery and Landscape Association, Ohio, USA, pp. 37-40. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31446a2bc05466236" w:history="1">
+      <w:hyperlink r:id="rId13246a4640f360635" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoy M (2013) Common name: eriophyid mite vector of rose rosette disease (RRD). Scientific name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Keifer (Arachnida: Acari: Eriophyidae). University of Florida, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50686a2bc05466298" w:history="1">
+      <w:hyperlink r:id="rId50026a4640f3606a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5072,51 +5072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-59. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61546a2bc05466395" w:history="1">
+      <w:hyperlink r:id="rId31146a4640f3607b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-009-9319-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5218,51 +5218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 592-595. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29096a2bc05466484" w:history="1">
+      <w:hyperlink r:id="rId10756a4640f3609c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI12550-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5308,51 +5308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67–79. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13446a2bc05466519" w:history="1">
+      <w:hyperlink r:id="rId93706a4640f360a5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12834</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5474,51 +5474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1603-1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58516a2bc0546662d" w:history="1">
+      <w:hyperlink r:id="rId77286a4640f360bb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5564,81 +5564,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2633–2648. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83616a2bc054666be" w:history="1">
+      <w:hyperlink r:id="rId51216a4640f360c42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-021-05156-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2014a) Observations on Rose Rosette Disease. University of Tennessee (US). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64836a2bc054666f1" w:history="1">
+      <w:hyperlink r:id="rId94846a4640f360c91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,81 +5673,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 143–146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61866a2bc05466771" w:history="1">
+      <w:hyperlink r:id="rId58366a4640f360d2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2016) Observations on Rose Rosette Disease. The University of Tennessee. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12156a2bc054667a3" w:history="1">
+      <w:hyperlink r:id="rId94566a4640f360d5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5813,51 +5813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Emaravirus rosae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43556a2bc05466874" w:history="1">
+      <w:hyperlink r:id="rId52326a4640f360e3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5870,63 +5870,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11699470" name="name82726a2bc05466934" descr="eu_funding_250.png"/>
+            <wp:docPr id="92461511" name="name69176a4640f360ef0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49476a2bc05466933" cstate="print"/>
+                    <a:blip r:embed="rId91166a4640f360eef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6024,137 +6024,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59423654">
+  <w:abstractNum w:abstractNumId="53403056">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55021806">
+    <w:lvl w:ilvl="0" w:tplc="63570482">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55021806" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63570482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55021806" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63570482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55021806" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63570482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55021806" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63570482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55021806" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63570482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55021806" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63570482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55021806" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63570482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55021806" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63570482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59423653">
+  <w:abstractNum w:abstractNumId="53403055">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86297281">
+    <w:lvl w:ilvl="0" w:tplc="22986603">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6906,55 +6906,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59423653">
-    <w:abstractNumId w:val="59423653"/>
+  <w:num w:numId="53403055">
+    <w:abstractNumId w:val="53403055"/>
   </w:num>
-  <w:num w:numId="59423654">
-    <w:abstractNumId w:val="59423654"/>
+  <w:num w:numId="53403056">
+    <w:abstractNumId w:val="53403056"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18504,51 +18504,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541203265" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId611682562" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55686a2bc05463030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId83726a2bc0546309d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId27796a2bc0546385f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId91716a2bc05465b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId37516a2bc05465b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId27136a2bc05465bc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId84406a2bc05465c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId34536a2bc05465c8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId88776a2bc05465d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId59406a2bc05465d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId89796a2bc05465dd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId15806a2bc05465f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId22376a2bc05466053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId58386a2bc054660f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId17116a2bc05466145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId31446a2bc05466236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId50686a2bc05466298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId61546a2bc05466395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId29096a2bc05466484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId13446a2bc05466519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId58516a2bc0546662d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId83616a2bc054666be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId64836a2bc054666f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId61866a2bc05466771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId12156a2bc054667a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId43556a2bc05466874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24966a2bc054636ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24966a2bc054636ee.jpg"/><Relationship Id="rId82836a2bc05464a13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82836a2bc05464a13.jpg"/><Relationship Id="rId49476a2bc05466933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49476a2bc05466933.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId167114274" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId654416461" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65556a4640f35d23f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId40126a4640f35d2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId10336a4640f35de24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId71056a4640f35fe42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId98786a4640f35fec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId54566a4640f35fef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId35176a4640f35ff69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId71846a4640f35ffcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId44536a4640f3600b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId80576a4640f360125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId37366a4640f360179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId46976a4640f360352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId86986a4640f360425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId19296a4640f3604ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId69066a4640f360545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId13246a4640f360635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId50026a4640f3606a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId31146a4640f3607b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId10756a4640f3609c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId93706a4640f360a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId77286a4640f360bb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId51216a4640f360c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId94846a4640f360c91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId58366a4640f360d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId94566a4640f360d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId52326a4640f360e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65676a4640f35dcdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65676a4640f35dcdb.jpg"/><Relationship Id="rId69506a4640f35ee55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69506a4640f35ee55.jpg"/><Relationship Id="rId91166a4640f360eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91166a4640f360eef.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>