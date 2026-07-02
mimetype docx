--- v10 (2026-07-02)
+++ v11 (2026-07-02)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">rose rosette virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rose rosette disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65556a4640f35d23f" w:history="1">
+            <w:hyperlink r:id="rId84386a4650c9529c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40126a4640f35d2e3" w:history="1">
+            <w:hyperlink r:id="rId66996a4650c952a2a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RRV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70867211" name="name39456a4640f35dcdc" descr="4390.jpg"/>
+                  <wp:docPr id="41492613" name="name96176a4650c952ad5" descr="4390.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4390.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65676a4640f35dcdb" cstate="print"/>
+                          <a:blip r:embed="rId66076a4650c952ad4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10336a4640f35de24" w:history="1">
+            <w:hyperlink r:id="rId84306a4650c952bb3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1513,63 +1513,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017). RRV is not reported elsewhere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28260344" name="name87696a4640f35ee58" descr="RRV000_distribution_map.jpg"/>
+            <wp:docPr id="50683239" name="name93936a4650c953c91" descr="RRV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RRV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69506a4640f35ee55" cstate="print"/>
+                    <a:blip r:embed="rId95196a4650c953c8f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3765,51 +3765,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239-252.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2024) Sustainable Roses. Developing sustainable roses through education and breeding. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71056a4640f35fe42" w:history="1">
+      <w:hyperlink r:id="rId91406a4650c954cb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://roserosette.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (consulted 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3844,81 +3844,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98786a4640f35fec2" w:history="1">
+      <w:hyperlink r:id="rId95786a4650c954d30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens11121514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker C, Schubert T, Srivastava P, Paret M &amp; Babu B (2014) Rose rosette disease (Rose rosette virus) found in Florida. Florida Department of Agriculture and Consumer Services, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54566a4640f35fef6" w:history="1">
+      <w:hyperlink r:id="rId73076a4650c954d65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3944,101 +3944,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 818-827. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35176a4640f35ff69" w:history="1">
+      <w:hyperlink r:id="rId92136a4650c954dd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-21-0131-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Babu B, Paret ML, Schubert T, Baker C, Knox G, Iriarte F, Aldrich J, Ritchie L, Harmon CL &amp; Folimonova SY (2015) Rose rosette disease: A new disease of roses in Florida: PP317/PP317, 5/2015. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EDIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015 (4). Gainesville, FL, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71846a4640f35ffcd" w:history="1">
+      <w:hyperlink r:id="rId76796a4650c954e2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-pp317-2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4091,51 +4091,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44536a4640f3600b0" w:history="1">
+      <w:hyperlink r:id="rId20836a4650c954ec4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-017-0479-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4161,81 +4161,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 482-491. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80576a4640f360125" w:history="1">
+      <w:hyperlink r:id="rId45526a4650c954f40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-05-22-0047-DG</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cloyd RA (2013) Rose rosette disease. MF2974. Kansas State University Agricultural Experiment Station and Cooperative Extension Service, 2 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37366a4640f360179" w:history="1">
+      <w:hyperlink r:id="rId79716a4650c954f74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4444,51 +4444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 00194. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46976a4640f360352" w:history="1">
+      <w:hyperlink r:id="rId74166a4650c955114" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001943</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4572,51 +4572,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86986a4640f360425" w:history="1">
+      <w:hyperlink r:id="rId44056a4650c95520d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2016.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4660,101 +4660,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19296a4640f3604ee" w:history="1">
+      <w:hyperlink r:id="rId84786a4650c9552a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69066a4640f360545" w:history="1">
+      <w:hyperlink r:id="rId53736a4650c9552f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4856,51 +4856,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 92-101.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hand F (2014) Controlling Rose Rosette Disease. In The Buckeye. Ohio Nursery and Landscape Association, Ohio, USA, pp. 37-40. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13246a4640f360635" w:history="1">
+      <w:hyperlink r:id="rId79036a4650c9553e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoy M (2013) Common name: eriophyid mite vector of rose rosette disease (RRD). Scientific name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Keifer (Arachnida: Acari: Eriophyidae). University of Florida, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50026a4640f3606a3" w:history="1">
+      <w:hyperlink r:id="rId37346a4650c955443" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5072,51 +5072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-59. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31146a4640f3607b2" w:history="1">
+      <w:hyperlink r:id="rId36076a4650c95553b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-009-9319-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5218,51 +5218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 592-595. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10756a4640f3609c6" w:history="1">
+      <w:hyperlink r:id="rId46586a4650c95563a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI12550-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5308,51 +5308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67–79. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93706a4640f360a5b" w:history="1">
+      <w:hyperlink r:id="rId68186a4650c9556cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12834</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5474,51 +5474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1603-1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77286a4640f360bb0" w:history="1">
+      <w:hyperlink r:id="rId54856a4650c9557d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5564,81 +5564,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2633–2648. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51216a4640f360c42" w:history="1">
+      <w:hyperlink r:id="rId36446a4650c955868" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-021-05156-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2014a) Observations on Rose Rosette Disease. University of Tennessee (US). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94846a4640f360c91" w:history="1">
+      <w:hyperlink r:id="rId21656a4650c95589a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,81 +5673,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 143–146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58366a4640f360d2a" w:history="1">
+      <w:hyperlink r:id="rId72026a4650c955916" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2016) Observations on Rose Rosette Disease. The University of Tennessee. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94566a4640f360d5e" w:history="1">
+      <w:hyperlink r:id="rId25236a4650c955947" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5813,51 +5813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Emaravirus rosae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52326a4640f360e3a" w:history="1">
+      <w:hyperlink r:id="rId25256a4650c955a08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5870,63 +5870,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92461511" name="name69176a4640f360ef0" descr="eu_funding_250.png"/>
+            <wp:docPr id="53558640" name="name52726a4650c955ab1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91166a4640f360eef" cstate="print"/>
+                    <a:blip r:embed="rId46116a4650c955ab0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6024,137 +6024,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53403056">
+  <w:abstractNum w:abstractNumId="92146941">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63570482">
+    <w:lvl w:ilvl="0" w:tplc="50364929">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63570482" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50364929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63570482" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50364929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63570482" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50364929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63570482" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50364929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63570482" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50364929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63570482" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50364929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63570482" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50364929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63570482" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50364929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53403055">
+  <w:abstractNum w:abstractNumId="92146940">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22986603">
+    <w:lvl w:ilvl="0" w:tplc="63371046">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6906,55 +6906,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53403055">
-    <w:abstractNumId w:val="53403055"/>
+  <w:num w:numId="92146940">
+    <w:abstractNumId w:val="92146940"/>
   </w:num>
-  <w:num w:numId="53403056">
-    <w:abstractNumId w:val="53403056"/>
+  <w:num w:numId="92146941">
+    <w:abstractNumId w:val="92146941"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18504,51 +18504,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId167114274" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId654416461" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65556a4640f35d23f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId40126a4640f35d2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId10336a4640f35de24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId71056a4640f35fe42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId98786a4640f35fec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId54566a4640f35fef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId35176a4640f35ff69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId71846a4640f35ffcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId44536a4640f3600b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId80576a4640f360125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId37366a4640f360179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId46976a4640f360352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId86986a4640f360425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId19296a4640f3604ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId69066a4640f360545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId13246a4640f360635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId50026a4640f3606a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId31146a4640f3607b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId10756a4640f3609c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId93706a4640f360a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId77286a4640f360bb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId51216a4640f360c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId94846a4640f360c91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId58366a4640f360d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId94566a4640f360d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId52326a4640f360e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65676a4640f35dcdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65676a4640f35dcdb.jpg"/><Relationship Id="rId69506a4640f35ee55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69506a4640f35ee55.jpg"/><Relationship Id="rId91166a4640f360eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91166a4640f360eef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId991374495" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId751382443" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84386a4650c9529c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId66996a4650c952a2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId84306a4650c952bb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId91406a4650c954cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId95786a4650c954d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId73076a4650c954d65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId92136a4650c954dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId76796a4650c954e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId20836a4650c954ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId45526a4650c954f40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId79716a4650c954f74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId74166a4650c955114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId44056a4650c95520d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId84786a4650c9552a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId53736a4650c9552f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId79036a4650c9553e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId37346a4650c955443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId36076a4650c95553b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId46586a4650c95563a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId68186a4650c9556cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId54856a4650c9557d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId36446a4650c955868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId21656a4650c95589a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId72026a4650c955916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId25236a4650c955947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId25256a4650c955a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66076a4650c952ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66076a4650c952ad4.jpg"/><Relationship Id="rId95196a4650c953c8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95196a4650c953c8f.jpg"/><Relationship Id="rId46116a4650c955ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46116a4650c955ab0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>