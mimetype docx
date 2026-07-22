--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">rose rosette virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rose rosette disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84386a4650c9529c2" w:history="1">
+            <w:hyperlink r:id="rId98806a60ef5ed138f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66996a4650c952a2a" w:history="1">
+            <w:hyperlink r:id="rId14936a60ef5ed13f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RRV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41492613" name="name96176a4650c952ad5" descr="4390.jpg"/>
+                  <wp:docPr id="66485086" name="name55216a60ef5ed1eb9" descr="4390.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4390.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66076a4650c952ad4" cstate="print"/>
+                          <a:blip r:embed="rId38736a60ef5ed1eb6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84306a4650c952bb3" w:history="1">
+            <w:hyperlink r:id="rId14626a60ef5ed205d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1513,63 +1513,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017). RRV is not reported elsewhere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50683239" name="name93936a4650c953c91" descr="RRV000_distribution_map.jpg"/>
+            <wp:docPr id="78557345" name="name95916a60ef5ed3215" descr="RRV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RRV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95196a4650c953c8f" cstate="print"/>
+                    <a:blip r:embed="rId21836a60ef5ed320c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3765,51 +3765,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239-252.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2024) Sustainable Roses. Developing sustainable roses through education and breeding. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91406a4650c954cb0" w:history="1">
+      <w:hyperlink r:id="rId70356a60ef5ed4dd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://roserosette.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (consulted 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3844,81 +3844,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95786a4650c954d30" w:history="1">
+      <w:hyperlink r:id="rId41546a60ef5ed4e82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens11121514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker C, Schubert T, Srivastava P, Paret M &amp; Babu B (2014) Rose rosette disease (Rose rosette virus) found in Florida. Florida Department of Agriculture and Consumer Services, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73076a4650c954d65" w:history="1">
+      <w:hyperlink r:id="rId13456a60ef5ed4ebb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3944,101 +3944,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 818-827. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92136a4650c954dd8" w:history="1">
+      <w:hyperlink r:id="rId45026a60ef5ed4f2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-21-0131-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Babu B, Paret ML, Schubert T, Baker C, Knox G, Iriarte F, Aldrich J, Ritchie L, Harmon CL &amp; Folimonova SY (2015) Rose rosette disease: A new disease of roses in Florida: PP317/PP317, 5/2015. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EDIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015 (4). Gainesville, FL, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76796a4650c954e2a" w:history="1">
+      <w:hyperlink r:id="rId36356a60ef5ed4f82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-pp317-2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4091,51 +4091,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20836a4650c954ec4" w:history="1">
+      <w:hyperlink r:id="rId70906a60ef5ed501f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-017-0479-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4161,81 +4161,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 482-491. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45526a4650c954f40" w:history="1">
+      <w:hyperlink r:id="rId68896a60ef5ed50d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-05-22-0047-DG</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cloyd RA (2013) Rose rosette disease. MF2974. Kansas State University Agricultural Experiment Station and Cooperative Extension Service, 2 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79716a4650c954f74" w:history="1">
+      <w:hyperlink r:id="rId13116a60ef5ed510f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4444,51 +4444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 00194. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74166a4650c955114" w:history="1">
+      <w:hyperlink r:id="rId61336a60ef5ed52aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001943</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4572,51 +4572,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44056a4650c95520d" w:history="1">
+      <w:hyperlink r:id="rId46276a60ef5ed537a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2016.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4660,101 +4660,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84786a4650c9552a3" w:history="1">
+      <w:hyperlink r:id="rId75816a60ef5ed540a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53736a4650c9552f6" w:history="1">
+      <w:hyperlink r:id="rId61146a60ef5ed545c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4856,51 +4856,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 92-101.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hand F (2014) Controlling Rose Rosette Disease. In The Buckeye. Ohio Nursery and Landscape Association, Ohio, USA, pp. 37-40. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79036a4650c9553e4" w:history="1">
+      <w:hyperlink r:id="rId20406a60ef5ed5547" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoy M (2013) Common name: eriophyid mite vector of rose rosette disease (RRD). Scientific name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Keifer (Arachnida: Acari: Eriophyidae). University of Florida, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37346a4650c955443" w:history="1">
+      <w:hyperlink r:id="rId57376a60ef5ed55a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5072,51 +5072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-59. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36076a4650c95553b" w:history="1">
+      <w:hyperlink r:id="rId99516a60ef5ed569e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-009-9319-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5218,51 +5218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 592-595. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46586a4650c95563a" w:history="1">
+      <w:hyperlink r:id="rId11446a60ef5ed57a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI12550-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5308,51 +5308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67–79. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68186a4650c9556cd" w:history="1">
+      <w:hyperlink r:id="rId43946a60ef5ed583b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12834</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5474,51 +5474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1603-1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54856a4650c9557d9" w:history="1">
+      <w:hyperlink r:id="rId46886a60ef5ed594a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5564,81 +5564,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2633–2648. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36446a4650c955868" w:history="1">
+      <w:hyperlink r:id="rId35516a60ef5ed59e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-021-05156-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2014a) Observations on Rose Rosette Disease. University of Tennessee (US). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21656a4650c95589a" w:history="1">
+      <w:hyperlink r:id="rId89436a60ef5ed5a25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,81 +5673,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 143–146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72026a4650c955916" w:history="1">
+      <w:hyperlink r:id="rId28846a60ef5ed5aa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2016) Observations on Rose Rosette Disease. The University of Tennessee. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25236a4650c955947" w:history="1">
+      <w:hyperlink r:id="rId39106a60ef5ed5ad9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5813,51 +5813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Emaravirus rosae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25256a4650c955a08" w:history="1">
+      <w:hyperlink r:id="rId17856a60ef5ed5b90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5870,63 +5870,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53558640" name="name52726a4650c955ab1" descr="eu_funding_250.png"/>
+            <wp:docPr id="17231717" name="name88926a60ef5ed5c3a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46116a4650c955ab0" cstate="print"/>
+                    <a:blip r:embed="rId94776a60ef5ed5c39" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6024,137 +6024,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92146941">
+  <w:abstractNum w:abstractNumId="17222789">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50364929">
+    <w:lvl w:ilvl="0" w:tplc="12685610">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50364929" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12685610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50364929" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12685610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50364929" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12685610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50364929" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12685610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50364929" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12685610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50364929" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12685610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50364929" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12685610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50364929" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12685610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92146940">
+  <w:abstractNum w:abstractNumId="17222788">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63371046">
+    <w:lvl w:ilvl="0" w:tplc="97434619">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6906,55 +6906,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92146940">
-    <w:abstractNumId w:val="92146940"/>
+  <w:num w:numId="17222788">
+    <w:abstractNumId w:val="17222788"/>
   </w:num>
-  <w:num w:numId="92146941">
-    <w:abstractNumId w:val="92146941"/>
+  <w:num w:numId="17222789">
+    <w:abstractNumId w:val="17222789"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18504,51 +18504,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId991374495" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId751382443" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84386a4650c9529c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId66996a4650c952a2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId84306a4650c952bb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId91406a4650c954cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId95786a4650c954d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId73076a4650c954d65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId92136a4650c954dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId76796a4650c954e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId20836a4650c954ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId45526a4650c954f40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId79716a4650c954f74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId74166a4650c955114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId44056a4650c95520d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId84786a4650c9552a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId53736a4650c9552f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId79036a4650c9553e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId37346a4650c955443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId36076a4650c95553b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId46586a4650c95563a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId68186a4650c9556cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId54856a4650c9557d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId36446a4650c955868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId21656a4650c95589a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId72026a4650c955916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId25236a4650c955947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId25256a4650c955a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66076a4650c952ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66076a4650c952ad4.jpg"/><Relationship Id="rId95196a4650c953c8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95196a4650c953c8f.jpg"/><Relationship Id="rId46116a4650c955ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46116a4650c955ab0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId739469842" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId113709334" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98806a60ef5ed138f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId14936a60ef5ed13f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId14626a60ef5ed205d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId70356a60ef5ed4dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId41546a60ef5ed4e82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId13456a60ef5ed4ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId45026a60ef5ed4f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId36356a60ef5ed4f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId70906a60ef5ed501f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId68896a60ef5ed50d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId13116a60ef5ed510f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId61336a60ef5ed52aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId46276a60ef5ed537a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId75816a60ef5ed540a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId61146a60ef5ed545c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId20406a60ef5ed5547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId57376a60ef5ed55a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId99516a60ef5ed569e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId11446a60ef5ed57a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId43946a60ef5ed583b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId46886a60ef5ed594a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId35516a60ef5ed59e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId89436a60ef5ed5a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId28846a60ef5ed5aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId39106a60ef5ed5ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId17856a60ef5ed5b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38736a60ef5ed1eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38736a60ef5ed1eb6.jpg"/><Relationship Id="rId21836a60ef5ed320c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21836a60ef5ed320c.jpg"/><Relationship Id="rId94776a60ef5ed5c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94776a60ef5ed5c39.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>