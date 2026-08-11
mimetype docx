--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">rose rosette virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rose rosette disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98806a60ef5ed138f" w:history="1">
+            <w:hyperlink r:id="rId23026a7b66399366d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14936a60ef5ed13f9" w:history="1">
+            <w:hyperlink r:id="rId35486a7b6639936e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RRV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66485086" name="name55216a60ef5ed1eb9" descr="4390.jpg"/>
+                  <wp:docPr id="66647334" name="name59076a7b663993eae" descr="4390.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4390.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38736a60ef5ed1eb6" cstate="print"/>
+                          <a:blip r:embed="rId50206a7b663993eac" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14626a60ef5ed205d" w:history="1">
+            <w:hyperlink r:id="rId74426a7b663994025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1513,63 +1513,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017). RRV is not reported elsewhere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78557345" name="name95916a60ef5ed3215" descr="RRV000_distribution_map.jpg"/>
+            <wp:docPr id="68578764" name="name58466a7b663995531" descr="RRV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RRV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21836a60ef5ed320c" cstate="print"/>
+                    <a:blip r:embed="rId18896a7b66399552e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3765,51 +3765,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239-252.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2024) Sustainable Roses. Developing sustainable roses through education and breeding. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70356a60ef5ed4dd7" w:history="1">
+      <w:hyperlink r:id="rId20786a7b6639965df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://roserosette.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (consulted 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3844,81 +3844,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41546a60ef5ed4e82" w:history="1">
+      <w:hyperlink r:id="rId52516a7b663996667" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens11121514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker C, Schubert T, Srivastava P, Paret M &amp; Babu B (2014) Rose rosette disease (Rose rosette virus) found in Florida. Florida Department of Agriculture and Consumer Services, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13456a60ef5ed4ebb" w:history="1">
+      <w:hyperlink r:id="rId55316a7b66399669e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3944,101 +3944,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 818-827. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45026a60ef5ed4f2e" w:history="1">
+      <w:hyperlink r:id="rId13096a7b663996714" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-21-0131-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Babu B, Paret ML, Schubert T, Baker C, Knox G, Iriarte F, Aldrich J, Ritchie L, Harmon CL &amp; Folimonova SY (2015) Rose rosette disease: A new disease of roses in Florida: PP317/PP317, 5/2015. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EDIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015 (4). Gainesville, FL, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36356a60ef5ed4f82" w:history="1">
+      <w:hyperlink r:id="rId85416a7b663996768" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-pp317-2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4091,51 +4091,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70906a60ef5ed501f" w:history="1">
+      <w:hyperlink r:id="rId53816a7b663996807" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-017-0479-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4161,81 +4161,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 482-491. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68896a60ef5ed50d4" w:history="1">
+      <w:hyperlink r:id="rId79556a7b663996879" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-05-22-0047-DG</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cloyd RA (2013) Rose rosette disease. MF2974. Kansas State University Agricultural Experiment Station and Cooperative Extension Service, 2 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13116a60ef5ed510f" w:history="1">
+      <w:hyperlink r:id="rId90236a7b6639968ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4444,51 +4444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 00194. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61336a60ef5ed52aa" w:history="1">
+      <w:hyperlink r:id="rId29096a7b663996a5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001943</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4572,51 +4572,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46276a60ef5ed537a" w:history="1">
+      <w:hyperlink r:id="rId37216a7b663996b65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2016.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4660,101 +4660,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75816a60ef5ed540a" w:history="1">
+      <w:hyperlink r:id="rId91256a7b663996bf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61146a60ef5ed545c" w:history="1">
+      <w:hyperlink r:id="rId96876a7b663996c4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4856,51 +4856,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 92-101.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hand F (2014) Controlling Rose Rosette Disease. In The Buckeye. Ohio Nursery and Landscape Association, Ohio, USA, pp. 37-40. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20406a60ef5ed5547" w:history="1">
+      <w:hyperlink r:id="rId92756a7b663996d3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoy M (2013) Common name: eriophyid mite vector of rose rosette disease (RRD). Scientific name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Keifer (Arachnida: Acari: Eriophyidae). University of Florida, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57376a60ef5ed55a7" w:history="1">
+      <w:hyperlink r:id="rId59046a7b663996d9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5072,51 +5072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-59. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99516a60ef5ed569e" w:history="1">
+      <w:hyperlink r:id="rId49436a7b663996e96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-009-9319-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5218,51 +5218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 592-595. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11446a60ef5ed57a9" w:history="1">
+      <w:hyperlink r:id="rId38916a7b663996f84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI12550-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5308,51 +5308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67–79. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43946a60ef5ed583b" w:history="1">
+      <w:hyperlink r:id="rId10496a7b663997015" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12834</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5474,51 +5474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1603-1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46886a60ef5ed594a" w:history="1">
+      <w:hyperlink r:id="rId26896a7b663997125" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5564,81 +5564,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2633–2648. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35516a60ef5ed59e4" w:history="1">
+      <w:hyperlink r:id="rId83376a7b6639971b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-021-05156-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2014a) Observations on Rose Rosette Disease. University of Tennessee (US). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89436a60ef5ed5a25" w:history="1">
+      <w:hyperlink r:id="rId25586a7b6639971e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,81 +5673,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 143–146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28846a60ef5ed5aa5" w:history="1">
+      <w:hyperlink r:id="rId92986a7b663997265" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2016) Observations on Rose Rosette Disease. The University of Tennessee. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39106a60ef5ed5ad9" w:history="1">
+      <w:hyperlink r:id="rId83706a7b663997297" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5813,51 +5813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Emaravirus rosae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17856a60ef5ed5b90" w:history="1">
+      <w:hyperlink r:id="rId57696a7b66399734e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5870,63 +5870,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17231717" name="name88926a60ef5ed5c3a" descr="eu_funding_250.png"/>
+            <wp:docPr id="50866113" name="name76626a7b6639975c0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94776a60ef5ed5c39" cstate="print"/>
+                    <a:blip r:embed="rId72726a7b6639975be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6024,137 +6024,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17222789">
+  <w:abstractNum w:abstractNumId="98695290">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12685610">
+    <w:lvl w:ilvl="0" w:tplc="19216904">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12685610" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19216904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12685610" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19216904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12685610" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19216904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12685610" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19216904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12685610" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19216904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12685610" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19216904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12685610" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19216904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12685610" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19216904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17222788">
+  <w:abstractNum w:abstractNumId="98695289">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97434619">
+    <w:lvl w:ilvl="0" w:tplc="28065261">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6906,55 +6906,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17222788">
-    <w:abstractNumId w:val="17222788"/>
+  <w:num w:numId="98695289">
+    <w:abstractNumId w:val="98695289"/>
   </w:num>
-  <w:num w:numId="17222789">
-    <w:abstractNumId w:val="17222789"/>
+  <w:num w:numId="98695290">
+    <w:abstractNumId w:val="98695290"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18504,51 +18504,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId739469842" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId113709334" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98806a60ef5ed138f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId14936a60ef5ed13f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId14626a60ef5ed205d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId70356a60ef5ed4dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId41546a60ef5ed4e82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId13456a60ef5ed4ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId45026a60ef5ed4f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId36356a60ef5ed4f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId70906a60ef5ed501f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId68896a60ef5ed50d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId13116a60ef5ed510f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId61336a60ef5ed52aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId46276a60ef5ed537a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId75816a60ef5ed540a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId61146a60ef5ed545c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId20406a60ef5ed5547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId57376a60ef5ed55a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId99516a60ef5ed569e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId11446a60ef5ed57a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId43946a60ef5ed583b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId46886a60ef5ed594a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId35516a60ef5ed59e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId89436a60ef5ed5a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId28846a60ef5ed5aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId39106a60ef5ed5ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId17856a60ef5ed5b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38736a60ef5ed1eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38736a60ef5ed1eb6.jpg"/><Relationship Id="rId21836a60ef5ed320c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21836a60ef5ed320c.jpg"/><Relationship Id="rId94776a60ef5ed5c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94776a60ef5ed5c39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId741815787" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId845988945" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23026a7b66399366d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId35486a7b6639936e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId74426a7b663994025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId20786a7b6639965df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId52516a7b663996667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId55316a7b66399669e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId13096a7b663996714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId85416a7b663996768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId53816a7b663996807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId79556a7b663996879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId90236a7b6639968ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId29096a7b663996a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId37216a7b663996b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId91256a7b663996bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId96876a7b663996c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId92756a7b663996d3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId59046a7b663996d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId49436a7b663996e96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId38916a7b663996f84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId10496a7b663997015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId26896a7b663997125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId83376a7b6639971b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId25586a7b6639971e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId92986a7b663997265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId83706a7b663997297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId57696a7b66399734e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50206a7b663993eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50206a7b663993eac.jpg"/><Relationship Id="rId18896a7b66399552e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18896a7b66399552e.jpg"/><Relationship Id="rId72726a7b6639975be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72726a7b6639975be.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>