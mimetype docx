--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">rose rosette virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rose rosette disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23026a7b66399366d" w:history="1">
+            <w:hyperlink r:id="rId13826a961c5bd2a81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35486a7b6639936e7" w:history="1">
+            <w:hyperlink r:id="rId36806a961c5bd2ae9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RRV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66647334" name="name59076a7b663993eae" descr="4390.jpg"/>
+                  <wp:docPr id="11387453" name="name20756a961c5bd32dc" descr="4390.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4390.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50206a7b663993eac" cstate="print"/>
+                          <a:blip r:embed="rId39666a961c5bd32d9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74426a7b663994025" w:history="1">
+            <w:hyperlink r:id="rId36716a961c5bd33f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1513,63 +1513,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017). RRV is not reported elsewhere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68578764" name="name58466a7b663995531" descr="RRV000_distribution_map.jpg"/>
+            <wp:docPr id="11049141" name="name31316a961c5bd4964" descr="RRV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RRV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18896a7b66399552e" cstate="print"/>
+                    <a:blip r:embed="rId19846a961c5bd4962" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3765,51 +3765,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239-252.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2024) Sustainable Roses. Developing sustainable roses through education and breeding. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20786a7b6639965df" w:history="1">
+      <w:hyperlink r:id="rId95356a961c5bd59ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://roserosette.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (consulted 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3844,81 +3844,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52516a7b663996667" w:history="1">
+      <w:hyperlink r:id="rId71916a961c5bd5a4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens11121514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker C, Schubert T, Srivastava P, Paret M &amp; Babu B (2014) Rose rosette disease (Rose rosette virus) found in Florida. Florida Department of Agriculture and Consumer Services, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55316a7b66399669e" w:history="1">
+      <w:hyperlink r:id="rId26406a961c5bd5a81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3944,101 +3944,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 818-827. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13096a7b663996714" w:history="1">
+      <w:hyperlink r:id="rId74166a961c5bd5af3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-21-0131-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Babu B, Paret ML, Schubert T, Baker C, Knox G, Iriarte F, Aldrich J, Ritchie L, Harmon CL &amp; Folimonova SY (2015) Rose rosette disease: A new disease of roses in Florida: PP317/PP317, 5/2015. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EDIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015 (4). Gainesville, FL, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85416a7b663996768" w:history="1">
+      <w:hyperlink r:id="rId15076a961c5bd5b45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-pp317-2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4091,51 +4091,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53816a7b663996807" w:history="1">
+      <w:hyperlink r:id="rId16676a961c5bd5c6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-017-0479-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4161,81 +4161,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 482-491. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79556a7b663996879" w:history="1">
+      <w:hyperlink r:id="rId35936a961c5bd5ce4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-05-22-0047-DG</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cloyd RA (2013) Rose rosette disease. MF2974. Kansas State University Agricultural Experiment Station and Cooperative Extension Service, 2 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90236a7b6639968ad" w:history="1">
+      <w:hyperlink r:id="rId90576a961c5bd5d1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4444,51 +4444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 00194. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29096a7b663996a5b" w:history="1">
+      <w:hyperlink r:id="rId13466a961c5bd5ecb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001943</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4572,51 +4572,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37216a7b663996b65" w:history="1">
+      <w:hyperlink r:id="rId72666a961c5bd5f99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2016.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4660,101 +4660,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91256a7b663996bf9" w:history="1">
+      <w:hyperlink r:id="rId34196a961c5bd6028" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96876a7b663996c4b" w:history="1">
+      <w:hyperlink r:id="rId67146a961c5bd6079" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4856,51 +4856,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 92-101.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hand F (2014) Controlling Rose Rosette Disease. In The Buckeye. Ohio Nursery and Landscape Association, Ohio, USA, pp. 37-40. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92756a7b663996d3a" w:history="1">
+      <w:hyperlink r:id="rId75056a961c5bd6164" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoy M (2013) Common name: eriophyid mite vector of rose rosette disease (RRD). Scientific name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Keifer (Arachnida: Acari: Eriophyidae). University of Florida, Florida, USA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59046a7b663996d9a" w:history="1">
+      <w:hyperlink r:id="rId25296a961c5bd61c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5072,51 +5072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-59. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49436a7b663996e96" w:history="1">
+      <w:hyperlink r:id="rId99506a961c5bd62ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-009-9319-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5218,51 +5218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 592-595. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38916a7b663996f84" w:history="1">
+      <w:hyperlink r:id="rId29566a961c5bd63a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI12550-17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5308,51 +5308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67–79. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10496a7b663997015" w:history="1">
+      <w:hyperlink r:id="rId13266a961c5bd6431" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12834</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5474,51 +5474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1603-1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26896a7b663997125" w:history="1">
+      <w:hyperlink r:id="rId45106a961c5bd6547" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5564,81 +5564,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2633–2648. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83376a7b6639971b5" w:history="1">
+      <w:hyperlink r:id="rId86026a961c5bd65de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-021-05156-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2014a) Observations on Rose Rosette Disease. University of Tennessee (US). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25586a7b6639971e7" w:history="1">
+      <w:hyperlink r:id="rId60436a961c5bd6610" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 2024-06-07).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,81 +5673,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 143–146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92986a7b663997265" w:history="1">
+      <w:hyperlink r:id="rId45816a961c5bd668b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Windham M, Windham A &amp; Hale F (2016) Observations on Rose Rosette Disease. The University of Tennessee. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83706a7b663997297" w:history="1">
+      <w:hyperlink r:id="rId16526a961c5bd66bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5813,51 +5813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Emaravirus rosae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57696a7b66399734e" w:history="1">
+      <w:hyperlink r:id="rId23996a961c5bd679b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5870,63 +5870,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50866113" name="name76626a7b6639975c0" descr="eu_funding_250.png"/>
+            <wp:docPr id="75275039" name="name64606a961c5bd6838" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72726a7b6639975be" cstate="print"/>
+                    <a:blip r:embed="rId74196a961c5bd6837" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6024,137 +6024,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98695290">
+  <w:abstractNum w:abstractNumId="22451812">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19216904">
+    <w:lvl w:ilvl="0" w:tplc="21400256">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19216904" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21400256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19216904" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21400256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19216904" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21400256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19216904" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21400256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19216904" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21400256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19216904" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21400256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19216904" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21400256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19216904" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21400256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98695289">
+  <w:abstractNum w:abstractNumId="22451811">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28065261">
+    <w:lvl w:ilvl="0" w:tplc="43912558">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6906,55 +6906,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98695289">
-    <w:abstractNumId w:val="98695289"/>
+  <w:num w:numId="22451811">
+    <w:abstractNumId w:val="22451811"/>
   </w:num>
-  <w:num w:numId="98695290">
-    <w:abstractNumId w:val="98695290"/>
+  <w:num w:numId="22451812">
+    <w:abstractNumId w:val="22451812"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18504,51 +18504,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId741815787" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId845988945" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23026a7b66399366d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId35486a7b6639936e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId74426a7b663994025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId20786a7b6639965df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId52516a7b663996667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId55316a7b66399669e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId13096a7b663996714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId85416a7b663996768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId53816a7b663996807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId79556a7b663996879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId90236a7b6639968ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId29096a7b663996a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId37216a7b663996b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId91256a7b663996bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId96876a7b663996c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId92756a7b663996d3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId59046a7b663996d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId49436a7b663996e96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId38916a7b663996f84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId10496a7b663997015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId26896a7b663997125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId83376a7b6639971b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId25586a7b6639971e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId92986a7b663997265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId83706a7b663997297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId57696a7b66399734e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50206a7b663993eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50206a7b663993eac.jpg"/><Relationship Id="rId18896a7b66399552e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18896a7b66399552e.jpg"/><Relationship Id="rId72726a7b6639975be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72726a7b6639975be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId651961974" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId143192132" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13826a961c5bd2a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/" TargetMode="External"/><Relationship Id="rId36806a961c5bd2ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/categorization" TargetMode="External"/><Relationship Id="rId36716a961c5bd33f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/photos" TargetMode="External"/><Relationship Id="rId95356a961c5bd59ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://roserosette.org" TargetMode="External"/><Relationship Id="rId71916a961c5bd5a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens11121514" TargetMode="External"/><Relationship Id="rId26406a961c5bd5a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmedia.fdacs.gov/content/download/35585/file/rose%20rosette%20disease.pdf" TargetMode="External"/><Relationship Id="rId74166a961c5bd5af3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-21-0131-RE" TargetMode="External"/><Relationship Id="rId15076a961c5bd5b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-pp317-2015" TargetMode="External"/><Relationship Id="rId16676a961c5bd5c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-017-0479-y" TargetMode="External"/><Relationship Id="rId35936a961c5bd5ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-05-22-0047-DG" TargetMode="External"/><Relationship Id="rId90576a961c5bd5d1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bookstore.ksre.ksu.edu/pubs/rose-rosette-disease_MF2974.pdf" TargetMode="External"/><Relationship Id="rId13466a961c5bd5ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001943" TargetMode="External"/><Relationship Id="rId72666a961c5bd5f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2016.01.013" TargetMode="External"/><Relationship Id="rId34196a961c5bd6028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId67146a961c5bd6079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId75056a961c5bd6164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadwickarboretum.osu.edu/sites/chadwick/files/imce/pdf/Buckeye_08August2014_Hand.pdf" TargetMode="External"/><Relationship Id="rId25296a961c5bd61c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/ORN/ph_fructiphilus.htm" TargetMode="External"/><Relationship Id="rId99506a961c5bd62ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-009-9319-2" TargetMode="External"/><Relationship Id="rId29566a961c5bd63a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI12550-17" TargetMode="External"/><Relationship Id="rId13266a961c5bd6431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12834" TargetMode="External"/><Relationship Id="rId45106a961c5bd6547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId86026a961c5bd65de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-021-05156-1" TargetMode="External"/><Relationship Id="rId60436a961c5bd6610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId45816a961c5bd668b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rose.org/wp-content/uploads/2024/05/W833-compressed.pdf" TargetMode="External"/><Relationship Id="rId16526a961c5bd66bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newenglandgrows.org/pdfs/ho_WindhamRoseRosette.pdf" TargetMode="External"/><Relationship Id="rId23996a961c5bd679b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39666a961c5bd32d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39666a961c5bd32d9.jpg"/><Relationship Id="rId19846a961c5bd4962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19846a961c5bd4962.jpg"/><Relationship Id="rId74196a961c5bd6837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74196a961c5bd6837.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>