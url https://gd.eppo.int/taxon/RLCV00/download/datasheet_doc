--- v14 (2026-08-31)
+++ v15 (2026-09-20)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Raspberry leaf curl luteovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American leaf curl of raspberry, leaf curl of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72066a95e9a796666" w:history="1">
+            <w:hyperlink r:id="rId42526ab0668b8c5fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57966a95e9a7966b3" w:history="1">
+            <w:hyperlink r:id="rId94386ab0668b8c662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31583950" name="name48556a95e9a796e55" descr="1474.jpg"/>
+                  <wp:docPr id="22622918" name="name82986ab0668b8d1ab" descr="1474.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1474.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94046a95e9a796e53" cstate="print"/>
+                          <a:blip r:embed="rId83056ab0668b8d1a9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId22336a95e9a796f21" w:history="1">
+            <w:hyperlink r:id="rId18326ab0668b8d30a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1377,90 +1377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RpLCV is still indicated by USDA Aphis as widely prevalent, presumably in wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in five States, Montana, Utah, Ohio, Connecticut and Maine (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId93606a95e9a797416" w:history="1">
+      <w:hyperlink r:id="rId42276ab0668b8d9c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA APHIS Widely prevalent viruses of the United States website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 2023-11-14).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13912506" name="name81086a95e9a797ea4" descr="RLCV00_distribution_map.jpg"/>
+            <wp:docPr id="34629702" name="name42676ab0668b8e7a5" descr="RLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73226a95e9a797ea2" cstate="print"/>
+                    <a:blip r:embed="rId38656ab0668b8e7a3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3586,51 +3586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guzman Martinez M (2020) Identification of Viruses Associated with Raspberry Leaf Curl Disease. Master of Science dissertation, Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62046a95e9a7989eb" w:history="1">
+      <w:hyperlink r:id="rId18526ab0668b8f6ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Raspberry leaf curl virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54416a95e9a798c69" w:history="1">
+      <w:hyperlink r:id="rId16536ab0668b8fa5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4319,81 +4319,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 17-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48766a95e9a798d48" w:history="1">
+      <w:hyperlink r:id="rId98156ab0668b8fb92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02763.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63329401" name="name86556a95e9a799021" descr="eu_funding_250.png"/>
+            <wp:docPr id="65556924" name="name18596ab0668b8fc06" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48296a95e9a799020" cstate="print"/>
+                    <a:blip r:embed="rId58876ab0668b8fc05" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32043216">
+  <w:abstractNum w:abstractNumId="10159689">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76489124">
+    <w:lvl w:ilvl="0" w:tplc="14947850">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76489124" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14947850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76489124" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14947850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76489124" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14947850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76489124" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14947850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76489124" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14947850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76489124" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14947850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76489124" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14947850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76489124" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14947850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32043215">
+  <w:abstractNum w:abstractNumId="10159688">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36650823">
+    <w:lvl w:ilvl="0" w:tplc="38907496">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32043215">
-    <w:abstractNumId w:val="32043215"/>
+  <w:num w:numId="10159688">
+    <w:abstractNumId w:val="10159688"/>
   </w:num>
-  <w:num w:numId="32043216">
-    <w:abstractNumId w:val="32043216"/>
+  <w:num w:numId="10159689">
+    <w:abstractNumId w:val="10159689"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId911795952" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId516890456" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72066a95e9a796666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId57966a95e9a7966b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId22336a95e9a796f21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId93606a95e9a797416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId62046a95e9a7989eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId54416a95e9a798c69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48766a95e9a798d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId94046a95e9a796e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94046a95e9a796e53.jpg"/><Relationship Id="rId73226a95e9a797ea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73226a95e9a797ea2.jpg"/><Relationship Id="rId48296a95e9a799020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48296a95e9a799020.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId815402978" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId228713313" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42526ab0668b8c5fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId94386ab0668b8c662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId18326ab0668b8d30a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId42276ab0668b8d9c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId18526ab0668b8f6ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId16536ab0668b8fa5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98156ab0668b8fb92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId83056ab0668b8d1a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83056ab0668b8d1a9.jpg"/><Relationship Id="rId38656ab0668b8e7a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38656ab0668b8e7a3.jpg"/><Relationship Id="rId58876ab0668b8fc05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58876ab0668b8fc05.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>