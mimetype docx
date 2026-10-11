--- v15 (2026-09-20)
+++ v16 (2026-10-11)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Raspberry leaf curl luteovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American leaf curl of raspberry, leaf curl of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42526ab0668b8c5fa" w:history="1">
+            <w:hyperlink r:id="rId66396acb8f94d5ee0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94386ab0668b8c662" w:history="1">
+            <w:hyperlink r:id="rId57656acb8f94d5f49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22622918" name="name82986ab0668b8d1ab" descr="1474.jpg"/>
+                  <wp:docPr id="57779477" name="name65776acb8f94d64ae" descr="1474.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1474.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83056ab0668b8d1a9" cstate="print"/>
+                          <a:blip r:embed="rId37586acb8f94d64ac" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18326ab0668b8d30a" w:history="1">
+            <w:hyperlink r:id="rId85136acb8f94d65dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1377,90 +1377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RpLCV is still indicated by USDA Aphis as widely prevalent, presumably in wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in five States, Montana, Utah, Ohio, Connecticut and Maine (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId42276ab0668b8d9c0" w:history="1">
+      <w:hyperlink r:id="rId37156acb8f94d6c5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA APHIS Widely prevalent viruses of the United States website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 2023-11-14).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34629702" name="name42676ab0668b8e7a5" descr="RLCV00_distribution_map.jpg"/>
+            <wp:docPr id="48318276" name="name20746acb8f94d7758" descr="RLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38656ab0668b8e7a3" cstate="print"/>
+                    <a:blip r:embed="rId89986acb8f94d7756" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3586,51 +3586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guzman Martinez M (2020) Identification of Viruses Associated with Raspberry Leaf Curl Disease. Master of Science dissertation, Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18526ab0668b8f6ed" w:history="1">
+      <w:hyperlink r:id="rId43856acb8f94d8a17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Raspberry leaf curl virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16536ab0668b8fa5e" w:history="1">
+      <w:hyperlink r:id="rId57566acb8f94d9029" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4319,81 +4319,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 17-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98156ab0668b8fb92" w:history="1">
+      <w:hyperlink r:id="rId36346acb8f94d91e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02763.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65556924" name="name18596ab0668b8fc06" descr="eu_funding_250.png"/>
+            <wp:docPr id="43777078" name="name79526acb8f94d927e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58876ab0668b8fc05" cstate="print"/>
+                    <a:blip r:embed="rId54766acb8f94d927c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10159689">
+  <w:abstractNum w:abstractNumId="32406834">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14947850">
+    <w:lvl w:ilvl="0" w:tplc="13964786">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14947850" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13964786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14947850" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13964786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14947850" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13964786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14947850" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13964786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14947850" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13964786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14947850" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13964786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14947850" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13964786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14947850" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13964786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10159688">
+  <w:abstractNum w:abstractNumId="32406833">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38907496">
+    <w:lvl w:ilvl="0" w:tplc="68436935">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10159688">
-    <w:abstractNumId w:val="10159688"/>
+  <w:num w:numId="32406833">
+    <w:abstractNumId w:val="32406833"/>
   </w:num>
-  <w:num w:numId="10159689">
-    <w:abstractNumId w:val="10159689"/>
+  <w:num w:numId="32406834">
+    <w:abstractNumId w:val="32406834"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId815402978" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId228713313" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42526ab0668b8c5fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId94386ab0668b8c662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId18326ab0668b8d30a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId42276ab0668b8d9c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId18526ab0668b8f6ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId16536ab0668b8fa5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98156ab0668b8fb92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId83056ab0668b8d1a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83056ab0668b8d1a9.jpg"/><Relationship Id="rId38656ab0668b8e7a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38656ab0668b8e7a3.jpg"/><Relationship Id="rId58876ab0668b8fc05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58876ab0668b8fc05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId853992253" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId107341739" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66396acb8f94d5ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId57656acb8f94d5f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId85136acb8f94d65dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId37156acb8f94d6c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId43856acb8f94d8a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId57566acb8f94d9029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36346acb8f94d91e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId37586acb8f94d64ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37586acb8f94d64ac.jpg"/><Relationship Id="rId89986acb8f94d7756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89986acb8f94d7756.jpg"/><Relationship Id="rId54766acb8f94d927c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54766acb8f94d927c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>