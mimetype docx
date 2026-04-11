--- v6 (2026-03-21)
+++ v7 (2026-04-11)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Raspberry leaf curl luteovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American leaf curl of raspberry, leaf curl of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436869bf14eba8582" w:history="1">
+            <w:hyperlink r:id="rId806369da2fa69321a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId932169bf14eba85eb" w:history="1">
+            <w:hyperlink r:id="rId289669da2fa693285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42525848" name="name266669bf14eba8b63" descr="1474.jpg"/>
+                  <wp:docPr id="86672793" name="name419269da2fa693340" descr="1474.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1474.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId454169bf14eba8b62" cstate="print"/>
+                          <a:blip r:embed="rId565369da2fa69333f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId141269bf14eba8c82" w:history="1">
+            <w:hyperlink r:id="rId806169da2fa69343d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1377,90 +1377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RpLCV is still indicated by USDA Aphis as widely prevalent, presumably in wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in five States, Montana, Utah, Ohio, Connecticut and Maine (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId977469bf14eba9409" w:history="1">
+      <w:hyperlink r:id="rId705569da2fa693ad4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA APHIS Widely prevalent viruses of the United States website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 2023-11-14).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12896702" name="name819269bf14ebaa0c0" descr="RLCV00_distribution_map.jpg"/>
+            <wp:docPr id="33673274" name="name226969da2fa69490d" descr="RLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId600769bf14ebaa0be" cstate="print"/>
+                    <a:blip r:embed="rId601469da2fa69490b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3586,51 +3586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guzman Martinez M (2020) Identification of Viruses Associated with Raspberry Leaf Curl Disease. Master of Science dissertation, Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId434769bf14ebab071" w:history="1">
+      <w:hyperlink r:id="rId123669da2fa6958d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Raspberry leaf curl virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId800169bf14ebab3d1" w:history="1">
+      <w:hyperlink r:id="rId474269da2fa695c44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4319,81 +4319,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 17-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId479069bf14ebab505" w:history="1">
+      <w:hyperlink r:id="rId208769da2fa695d7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02763.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99750502" name="name229469bf14ebab55b" descr="eu_funding_250.png"/>
+            <wp:docPr id="92071224" name="name432369da2fa695dd0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId569469bf14ebab55a" cstate="print"/>
+                    <a:blip r:embed="rId440569da2fa695dcf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91553076">
+  <w:abstractNum w:abstractNumId="89290865">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22778409">
+    <w:lvl w:ilvl="0" w:tplc="68960715">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22778409" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68960715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22778409" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68960715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22778409" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68960715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22778409" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68960715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22778409" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68960715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22778409" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68960715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22778409" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68960715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22778409" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68960715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91553075">
+  <w:abstractNum w:abstractNumId="89290864">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82121002">
+    <w:lvl w:ilvl="0" w:tplc="42291796">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91553075">
-    <w:abstractNumId w:val="91553075"/>
+  <w:num w:numId="89290864">
+    <w:abstractNumId w:val="89290864"/>
   </w:num>
-  <w:num w:numId="91553076">
-    <w:abstractNumId w:val="91553076"/>
+  <w:num w:numId="89290865">
+    <w:abstractNumId w:val="89290865"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId479780692" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId751890804" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId436869bf14eba8582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId932169bf14eba85eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId141269bf14eba8c82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId977469bf14eba9409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId434769bf14ebab071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId800169bf14ebab3d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId479069bf14ebab505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId454169bf14eba8b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId454169bf14eba8b62.jpg"/><Relationship Id="rId600769bf14ebaa0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId600769bf14ebaa0be.jpg"/><Relationship Id="rId569469bf14ebab55a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId569469bf14ebab55a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId938696350" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId381451412" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId806369da2fa69321a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId289669da2fa693285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId806169da2fa69343d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId705569da2fa693ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId123669da2fa6958d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId474269da2fa695c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId208769da2fa695d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId565369da2fa69333f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId565369da2fa69333f.jpg"/><Relationship Id="rId601469da2fa69490b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId601469da2fa69490b.jpg"/><Relationship Id="rId440569da2fa695dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId440569da2fa695dcf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>