--- v7 (2026-04-11)
+++ v8 (2026-05-01)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Raspberry leaf curl luteovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American leaf curl of raspberry, leaf curl of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806369da2fa69321a" w:history="1">
+            <w:hyperlink r:id="rId722669f4af883f036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289669da2fa693285" w:history="1">
+            <w:hyperlink r:id="rId325769f4af883f0a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86672793" name="name419269da2fa693340" descr="1474.jpg"/>
+                  <wp:docPr id="98869604" name="name131569f4af883f700" descr="1474.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1474.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId565369da2fa69333f" cstate="print"/>
+                          <a:blip r:embed="rId981869f4af883f6ff" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId806169da2fa69343d" w:history="1">
+            <w:hyperlink r:id="rId838169f4af883f853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1377,90 +1377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RpLCV is still indicated by USDA Aphis as widely prevalent, presumably in wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in five States, Montana, Utah, Ohio, Connecticut and Maine (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId705569da2fa693ad4" w:history="1">
+      <w:hyperlink r:id="rId142569f4af883fef3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA APHIS Widely prevalent viruses of the United States website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 2023-11-14).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33673274" name="name226969da2fa69490d" descr="RLCV00_distribution_map.jpg"/>
+            <wp:docPr id="8875224" name="name552769f4af8840aa2" descr="RLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId601469da2fa69490b" cstate="print"/>
+                    <a:blip r:embed="rId605669f4af8840aa0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3586,51 +3586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guzman Martinez M (2020) Identification of Viruses Associated with Raspberry Leaf Curl Disease. Master of Science dissertation, Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123669da2fa6958d0" w:history="1">
+      <w:hyperlink r:id="rId671369f4af8841a22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Raspberry leaf curl virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId474269da2fa695c44" w:history="1">
+      <w:hyperlink r:id="rId676169f4af8841d8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4319,81 +4319,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 17-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208769da2fa695d7c" w:history="1">
+      <w:hyperlink r:id="rId127169f4af8841ebf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02763.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92071224" name="name432369da2fa695dd0" descr="eu_funding_250.png"/>
+            <wp:docPr id="86575280" name="name726669f4af8841f15" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId440569da2fa695dcf" cstate="print"/>
+                    <a:blip r:embed="rId164369f4af8841f14" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89290865">
+  <w:abstractNum w:abstractNumId="43886840">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68960715">
+    <w:lvl w:ilvl="0" w:tplc="73996763">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68960715" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73996763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68960715" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73996763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68960715" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73996763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68960715" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73996763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68960715" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73996763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68960715" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73996763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68960715" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73996763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68960715" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73996763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89290864">
+  <w:abstractNum w:abstractNumId="43886839">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42291796">
+    <w:lvl w:ilvl="0" w:tplc="68568199">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89290864">
-    <w:abstractNumId w:val="89290864"/>
+  <w:num w:numId="43886839">
+    <w:abstractNumId w:val="43886839"/>
   </w:num>
-  <w:num w:numId="89290865">
-    <w:abstractNumId w:val="89290865"/>
+  <w:num w:numId="43886840">
+    <w:abstractNumId w:val="43886840"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId938696350" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId381451412" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId806369da2fa69321a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId289669da2fa693285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId806169da2fa69343d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId705569da2fa693ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId123669da2fa6958d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId474269da2fa695c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId208769da2fa695d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId565369da2fa69333f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId565369da2fa69333f.jpg"/><Relationship Id="rId601469da2fa69490b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId601469da2fa69490b.jpg"/><Relationship Id="rId440569da2fa695dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId440569da2fa695dcf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId825144997" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId364716927" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId722669f4af883f036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId325769f4af883f0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId838169f4af883f853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId142569f4af883fef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId671369f4af8841a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId676169f4af8841d8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId127169f4af8841ebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId981869f4af883f6ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId981869f4af883f6ff.jpg"/><Relationship Id="rId605669f4af8840aa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId605669f4af8840aa0.jpg"/><Relationship Id="rId164369f4af8841f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId164369f4af8841f14.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>