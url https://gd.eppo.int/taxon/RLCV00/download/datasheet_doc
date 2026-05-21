--- v8 (2026-05-01)
+++ v9 (2026-05-21)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Raspberry leaf curl luteovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American leaf curl of raspberry, leaf curl of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722669f4af883f036" w:history="1">
+            <w:hyperlink r:id="rId68256a0f6a66a9519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325769f4af883f0a0" w:history="1">
+            <w:hyperlink r:id="rId55636a0f6a66a9585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98869604" name="name131569f4af883f700" descr="1474.jpg"/>
+                  <wp:docPr id="35424547" name="name15396a0f6a66a9bfc" descr="1474.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1474.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId981869f4af883f6ff" cstate="print"/>
+                          <a:blip r:embed="rId78766a0f6a66a9bf9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId838169f4af883f853" w:history="1">
+            <w:hyperlink r:id="rId88926a0f6a66a9d4f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1377,90 +1377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RpLCV is still indicated by USDA Aphis as widely prevalent, presumably in wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in five States, Montana, Utah, Ohio, Connecticut and Maine (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId142569f4af883fef3" w:history="1">
+      <w:hyperlink r:id="rId12696a0f6a66aa501" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA APHIS Widely prevalent viruses of the United States website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 2023-11-14).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8875224" name="name552769f4af8840aa2" descr="RLCV00_distribution_map.jpg"/>
+            <wp:docPr id="8872663" name="name40146a0f6a66ab2b5" descr="RLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId605669f4af8840aa0" cstate="print"/>
+                    <a:blip r:embed="rId90536a0f6a66ab2b2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3586,51 +3586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guzman Martinez M (2020) Identification of Viruses Associated with Raspberry Leaf Curl Disease. Master of Science dissertation, Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId671369f4af8841a22" w:history="1">
+      <w:hyperlink r:id="rId86986a0f6a66ac444" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Raspberry leaf curl virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId676169f4af8841d8c" w:history="1">
+      <w:hyperlink r:id="rId45866a0f6a66ac847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4319,81 +4319,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 17-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127169f4af8841ebf" w:history="1">
+      <w:hyperlink r:id="rId28886a0f6a66ac981" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02763.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86575280" name="name726669f4af8841f15" descr="eu_funding_250.png"/>
+            <wp:docPr id="94502624" name="name45076a0f6a66aca6b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId164369f4af8841f14" cstate="print"/>
+                    <a:blip r:embed="rId82516a0f6a66aca6a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43886840">
+  <w:abstractNum w:abstractNumId="52152662">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73996763">
+    <w:lvl w:ilvl="0" w:tplc="72106546">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73996763" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72106546" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73996763" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72106546" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73996763" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72106546" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73996763" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72106546" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73996763" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72106546" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73996763" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72106546" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73996763" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72106546" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73996763" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72106546" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43886839">
+  <w:abstractNum w:abstractNumId="52152661">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68568199">
+    <w:lvl w:ilvl="0" w:tplc="24900360">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43886839">
-    <w:abstractNumId w:val="43886839"/>
+  <w:num w:numId="52152661">
+    <w:abstractNumId w:val="52152661"/>
   </w:num>
-  <w:num w:numId="43886840">
-    <w:abstractNumId w:val="43886840"/>
+  <w:num w:numId="52152662">
+    <w:abstractNumId w:val="52152662"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId825144997" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId364716927" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId722669f4af883f036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId325769f4af883f0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId838169f4af883f853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId142569f4af883fef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId671369f4af8841a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId676169f4af8841d8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId127169f4af8841ebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId981869f4af883f6ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId981869f4af883f6ff.jpg"/><Relationship Id="rId605669f4af8840aa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId605669f4af8840aa0.jpg"/><Relationship Id="rId164369f4af8841f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId164369f4af8841f14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId118758625" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId978017065" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68256a0f6a66a9519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId55636a0f6a66a9585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId88926a0f6a66a9d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId12696a0f6a66aa501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId86986a0f6a66ac444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId45866a0f6a66ac847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28886a0f6a66ac981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId78766a0f6a66a9bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78766a0f6a66a9bf9.jpg"/><Relationship Id="rId90536a0f6a66ab2b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90536a0f6a66ab2b2.jpg"/><Relationship Id="rId82516a0f6a66aca6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82516a0f6a66aca6a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>