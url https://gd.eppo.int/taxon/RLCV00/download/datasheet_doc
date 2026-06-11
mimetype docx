--- v9 (2026-05-21)
+++ v10 (2026-06-11)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Raspberry leaf curl luteovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American leaf curl of raspberry, leaf curl of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68256a0f6a66a9519" w:history="1">
+            <w:hyperlink r:id="rId29446a2a06db05b5a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55636a0f6a66a9585" w:history="1">
+            <w:hyperlink r:id="rId94806a2a06db05bc4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35424547" name="name15396a0f6a66a9bfc" descr="1474.jpg"/>
+                  <wp:docPr id="13907118" name="name23786a2a06db06322" descr="1474.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1474.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78766a0f6a66a9bf9" cstate="print"/>
+                          <a:blip r:embed="rId86466a2a06db06320" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88926a0f6a66a9d4f" w:history="1">
+            <w:hyperlink r:id="rId68206a2a06db06460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1377,90 +1377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RpLCV is still indicated by USDA Aphis as widely prevalent, presumably in wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in five States, Montana, Utah, Ohio, Connecticut and Maine (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12696a0f6a66aa501" w:history="1">
+      <w:hyperlink r:id="rId49476a2a06db06b00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA APHIS Widely prevalent viruses of the United States website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 2023-11-14).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8872663" name="name40146a0f6a66ab2b5" descr="RLCV00_distribution_map.jpg"/>
+            <wp:docPr id="59935028" name="name60076a2a06db07c14" descr="RLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90536a0f6a66ab2b2" cstate="print"/>
+                    <a:blip r:embed="rId67476a2a06db07c11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3586,51 +3586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guzman Martinez M (2020) Identification of Viruses Associated with Raspberry Leaf Curl Disease. Master of Science dissertation, Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86986a0f6a66ac444" w:history="1">
+      <w:hyperlink r:id="rId38636a2a06db09949" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Raspberry leaf curl virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45866a0f6a66ac847" w:history="1">
+      <w:hyperlink r:id="rId33266a2a06db09d20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4319,81 +4319,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 17-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28886a0f6a66ac981" w:history="1">
+      <w:hyperlink r:id="rId41656a2a06db09e6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02763.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94502624" name="name45076a0f6a66aca6b" descr="eu_funding_250.png"/>
+            <wp:docPr id="65835591" name="name37926a2a06db09ed4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82516a0f6a66aca6a" cstate="print"/>
+                    <a:blip r:embed="rId47786a2a06db09ed3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52152662">
+  <w:abstractNum w:abstractNumId="85717808">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72106546">
+    <w:lvl w:ilvl="0" w:tplc="64923245">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72106546" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64923245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72106546" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64923245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72106546" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64923245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72106546" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64923245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72106546" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64923245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72106546" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64923245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72106546" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64923245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72106546" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64923245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52152661">
+  <w:abstractNum w:abstractNumId="85717807">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24900360">
+    <w:lvl w:ilvl="0" w:tplc="13809661">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52152661">
-    <w:abstractNumId w:val="52152661"/>
+  <w:num w:numId="85717807">
+    <w:abstractNumId w:val="85717807"/>
   </w:num>
-  <w:num w:numId="52152662">
-    <w:abstractNumId w:val="52152662"/>
+  <w:num w:numId="85717808">
+    <w:abstractNumId w:val="85717808"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId118758625" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId978017065" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68256a0f6a66a9519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId55636a0f6a66a9585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId88926a0f6a66a9d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId12696a0f6a66aa501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId86986a0f6a66ac444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId45866a0f6a66ac847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28886a0f6a66ac981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId78766a0f6a66a9bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78766a0f6a66a9bf9.jpg"/><Relationship Id="rId90536a0f6a66ab2b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90536a0f6a66ab2b2.jpg"/><Relationship Id="rId82516a0f6a66aca6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82516a0f6a66aca6a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId827402431" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId929354481" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29446a2a06db05b5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId94806a2a06db05bc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId68206a2a06db06460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId49476a2a06db06b00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId38636a2a06db09949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId33266a2a06db09d20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41656a2a06db09e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId86466a2a06db06320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86466a2a06db06320.jpg"/><Relationship Id="rId67476a2a06db07c11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67476a2a06db07c11.jpg"/><Relationship Id="rId47786a2a06db09ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47786a2a06db09ed3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>