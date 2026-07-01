--- v10 (2026-06-11)
+++ v11 (2026-07-01)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Raspberry leaf curl luteovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American leaf curl of raspberry, leaf curl of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29446a2a06db05b5a" w:history="1">
+            <w:hyperlink r:id="rId32866a452107e5cef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94806a2a06db05bc4" w:history="1">
+            <w:hyperlink r:id="rId93736a452107e5d68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13907118" name="name23786a2a06db06322" descr="1474.jpg"/>
+                  <wp:docPr id="39623175" name="name60456a452107e5e62" descr="1474.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1474.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86466a2a06db06320" cstate="print"/>
+                          <a:blip r:embed="rId65176a452107e5e60" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68206a2a06db06460" w:history="1">
+            <w:hyperlink r:id="rId69556a452107e5f7a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1377,90 +1377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RpLCV is still indicated by USDA Aphis as widely prevalent, presumably in wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in five States, Montana, Utah, Ohio, Connecticut and Maine (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId49476a2a06db06b00" w:history="1">
+      <w:hyperlink r:id="rId90586a452107e65f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA APHIS Widely prevalent viruses of the United States website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 2023-11-14).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59935028" name="name60076a2a06db07c14" descr="RLCV00_distribution_map.jpg"/>
+            <wp:docPr id="26916771" name="name48026a452107e7005" descr="RLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67476a2a06db07c11" cstate="print"/>
+                    <a:blip r:embed="rId42936a452107e7003" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3586,51 +3586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guzman Martinez M (2020) Identification of Viruses Associated with Raspberry Leaf Curl Disease. Master of Science dissertation, Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38636a2a06db09949" w:history="1">
+      <w:hyperlink r:id="rId39996a452107e7fa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Raspberry leaf curl virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33266a2a06db09d20" w:history="1">
+      <w:hyperlink r:id="rId88536a452107e8307" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4319,81 +4319,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 17-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41656a2a06db09e6b" w:history="1">
+      <w:hyperlink r:id="rId22896a452107e8444" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02763.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65835591" name="name37926a2a06db09ed4" descr="eu_funding_250.png"/>
+            <wp:docPr id="66913317" name="name71086a452107e85de" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47786a2a06db09ed3" cstate="print"/>
+                    <a:blip r:embed="rId83196a452107e85dd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85717808">
+  <w:abstractNum w:abstractNumId="64963930">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64923245">
+    <w:lvl w:ilvl="0" w:tplc="38953026">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64923245" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38953026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64923245" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38953026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64923245" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38953026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64923245" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38953026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64923245" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38953026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64923245" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38953026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64923245" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38953026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64923245" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38953026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85717807">
+  <w:abstractNum w:abstractNumId="64963929">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13809661">
+    <w:lvl w:ilvl="0" w:tplc="76929498">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85717807">
-    <w:abstractNumId w:val="85717807"/>
+  <w:num w:numId="64963929">
+    <w:abstractNumId w:val="64963929"/>
   </w:num>
-  <w:num w:numId="85717808">
-    <w:abstractNumId w:val="85717808"/>
+  <w:num w:numId="64963930">
+    <w:abstractNumId w:val="64963930"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId827402431" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId929354481" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29446a2a06db05b5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId94806a2a06db05bc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId68206a2a06db06460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId49476a2a06db06b00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId38636a2a06db09949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId33266a2a06db09d20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41656a2a06db09e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId86466a2a06db06320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86466a2a06db06320.jpg"/><Relationship Id="rId67476a2a06db07c11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67476a2a06db07c11.jpg"/><Relationship Id="rId47786a2a06db09ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47786a2a06db09ed3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId915205531" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId333505584" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32866a452107e5cef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId93736a452107e5d68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId69556a452107e5f7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId90586a452107e65f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId39996a452107e7fa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId88536a452107e8307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22896a452107e8444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId65176a452107e5e60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65176a452107e5e60.jpg"/><Relationship Id="rId42936a452107e7003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42936a452107e7003.jpg"/><Relationship Id="rId83196a452107e85dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83196a452107e85dd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>