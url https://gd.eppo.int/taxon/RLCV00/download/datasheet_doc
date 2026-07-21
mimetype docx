--- v11 (2026-07-01)
+++ v12 (2026-07-21)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Raspberry leaf curl luteovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American leaf curl of raspberry, leaf curl of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32866a452107e5cef" w:history="1">
+            <w:hyperlink r:id="rId83246a5fb3000c5bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93736a452107e5d68" w:history="1">
+            <w:hyperlink r:id="rId43796a5fb3000c62b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39623175" name="name60456a452107e5e62" descr="1474.jpg"/>
+                  <wp:docPr id="90665111" name="name37396a5fb3000cb39" descr="1474.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1474.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65176a452107e5e60" cstate="print"/>
+                          <a:blip r:embed="rId20566a5fb3000cb36" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69556a452107e5f7a" w:history="1">
+            <w:hyperlink r:id="rId62606a5fb3000cc7d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1377,90 +1377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RpLCV is still indicated by USDA Aphis as widely prevalent, presumably in wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in five States, Montana, Utah, Ohio, Connecticut and Maine (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId90586a452107e65f8" w:history="1">
+      <w:hyperlink r:id="rId26956a5fb3000d310" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA APHIS Widely prevalent viruses of the United States website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 2023-11-14).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26916771" name="name48026a452107e7005" descr="RLCV00_distribution_map.jpg"/>
+            <wp:docPr id="71832591" name="name65536a5fb3000da34" descr="RLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42936a452107e7003" cstate="print"/>
+                    <a:blip r:embed="rId39906a5fb3000da32" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3586,51 +3586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guzman Martinez M (2020) Identification of Viruses Associated with Raspberry Leaf Curl Disease. Master of Science dissertation, Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39996a452107e7fa4" w:history="1">
+      <w:hyperlink r:id="rId67696a5fb3000ea0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Raspberry leaf curl virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88536a452107e8307" w:history="1">
+      <w:hyperlink r:id="rId53266a5fb3000ed85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4319,81 +4319,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 17-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22896a452107e8444" w:history="1">
+      <w:hyperlink r:id="rId94856a5fb3000eec8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02763.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66913317" name="name71086a452107e85de" descr="eu_funding_250.png"/>
+            <wp:docPr id="69867229" name="name65486a5fb3000ef27" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83196a452107e85dd" cstate="print"/>
+                    <a:blip r:embed="rId94386a5fb3000ef26" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64963930">
+  <w:abstractNum w:abstractNumId="11712741">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38953026">
+    <w:lvl w:ilvl="0" w:tplc="84127086">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38953026" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84127086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38953026" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84127086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38953026" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84127086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38953026" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84127086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38953026" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84127086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38953026" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84127086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38953026" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84127086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38953026" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84127086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64963929">
+  <w:abstractNum w:abstractNumId="11712740">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76929498">
+    <w:lvl w:ilvl="0" w:tplc="34443856">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64963929">
-    <w:abstractNumId w:val="64963929"/>
+  <w:num w:numId="11712740">
+    <w:abstractNumId w:val="11712740"/>
   </w:num>
-  <w:num w:numId="64963930">
-    <w:abstractNumId w:val="64963930"/>
+  <w:num w:numId="11712741">
+    <w:abstractNumId w:val="11712741"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId915205531" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId333505584" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32866a452107e5cef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId93736a452107e5d68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId69556a452107e5f7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId90586a452107e65f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId39996a452107e7fa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId88536a452107e8307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22896a452107e8444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId65176a452107e5e60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65176a452107e5e60.jpg"/><Relationship Id="rId42936a452107e7003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42936a452107e7003.jpg"/><Relationship Id="rId83196a452107e85dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83196a452107e85dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId376667330" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId942316433" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83246a5fb3000c5bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId43796a5fb3000c62b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId62606a5fb3000cc7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId26956a5fb3000d310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId67696a5fb3000ea0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId53266a5fb3000ed85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94856a5fb3000eec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId20566a5fb3000cb36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20566a5fb3000cb36.jpg"/><Relationship Id="rId39906a5fb3000da32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39906a5fb3000da32.jpg"/><Relationship Id="rId94386a5fb3000ef26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94386a5fb3000ef26.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>