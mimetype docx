--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Raspberry leaf curl luteovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American leaf curl of raspberry, leaf curl of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83246a5fb3000c5bf" w:history="1">
+            <w:hyperlink r:id="rId80496a7abb12960a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43796a5fb3000c62b" w:history="1">
+            <w:hyperlink r:id="rId72476a7abb1296117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90665111" name="name37396a5fb3000cb39" descr="1474.jpg"/>
+                  <wp:docPr id="71496558" name="name48846a7abb1296e29" descr="1474.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1474.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20566a5fb3000cb36" cstate="print"/>
+                          <a:blip r:embed="rId14246a7abb1296e27" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62606a5fb3000cc7d" w:history="1">
+            <w:hyperlink r:id="rId30216a7abb1296fb8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1377,90 +1377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RpLCV is still indicated by USDA Aphis as widely prevalent, presumably in wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in five States, Montana, Utah, Ohio, Connecticut and Maine (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26956a5fb3000d310" w:history="1">
+      <w:hyperlink r:id="rId66666a7abb1297a74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA APHIS Widely prevalent viruses of the United States website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 2023-11-14).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71832591" name="name65536a5fb3000da34" descr="RLCV00_distribution_map.jpg"/>
+            <wp:docPr id="70243739" name="name22006a7abb129ae52" descr="RLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39906a5fb3000da32" cstate="print"/>
+                    <a:blip r:embed="rId50546a7abb129ae4f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3586,51 +3586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guzman Martinez M (2020) Identification of Viruses Associated with Raspberry Leaf Curl Disease. Master of Science dissertation, Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67696a5fb3000ea0d" w:history="1">
+      <w:hyperlink r:id="rId79206a7abb129bef5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Raspberry leaf curl virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53266a5fb3000ed85" w:history="1">
+      <w:hyperlink r:id="rId14376a7abb129c278" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4319,81 +4319,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 17-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94856a5fb3000eec8" w:history="1">
+      <w:hyperlink r:id="rId36556a7abb129c3c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02763.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69867229" name="name65486a5fb3000ef27" descr="eu_funding_250.png"/>
+            <wp:docPr id="65809947" name="name69966a7abb129fc27" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94386a5fb3000ef26" cstate="print"/>
+                    <a:blip r:embed="rId87856a7abb129fc23" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11712741">
+  <w:abstractNum w:abstractNumId="13767307">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84127086">
+    <w:lvl w:ilvl="0" w:tplc="16451547">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84127086" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16451547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84127086" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16451547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84127086" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16451547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84127086" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16451547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84127086" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16451547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84127086" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16451547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84127086" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16451547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84127086" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16451547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11712740">
+  <w:abstractNum w:abstractNumId="13767306">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34443856">
+    <w:lvl w:ilvl="0" w:tplc="54286070">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11712740">
-    <w:abstractNumId w:val="11712740"/>
+  <w:num w:numId="13767306">
+    <w:abstractNumId w:val="13767306"/>
   </w:num>
-  <w:num w:numId="11712741">
-    <w:abstractNumId w:val="11712741"/>
+  <w:num w:numId="13767307">
+    <w:abstractNumId w:val="13767307"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId376667330" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId942316433" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83246a5fb3000c5bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId43796a5fb3000c62b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId62606a5fb3000cc7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId26956a5fb3000d310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId67696a5fb3000ea0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId53266a5fb3000ed85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94856a5fb3000eec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId20566a5fb3000cb36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20566a5fb3000cb36.jpg"/><Relationship Id="rId39906a5fb3000da32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39906a5fb3000da32.jpg"/><Relationship Id="rId94386a5fb3000ef26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94386a5fb3000ef26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307583000" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId541325107" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80496a7abb12960a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId72476a7abb1296117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId30216a7abb1296fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId66666a7abb1297a74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId79206a7abb129bef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId14376a7abb129c278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36556a7abb129c3c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId14246a7abb1296e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14246a7abb1296e27.jpg"/><Relationship Id="rId50546a7abb129ae4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50546a7abb129ae4f.jpg"/><Relationship Id="rId87856a7abb129fc23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87856a7abb129fc23.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>