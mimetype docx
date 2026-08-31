--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Raspberry leaf curl luteovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American leaf curl of raspberry, leaf curl of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80496a7abb12960a6" w:history="1">
+            <w:hyperlink r:id="rId72066a95e9a796666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72476a7abb1296117" w:history="1">
+            <w:hyperlink r:id="rId57966a95e9a7966b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71496558" name="name48846a7abb1296e29" descr="1474.jpg"/>
+                  <wp:docPr id="31583950" name="name48556a95e9a796e55" descr="1474.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1474.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14246a7abb1296e27" cstate="print"/>
+                          <a:blip r:embed="rId94046a95e9a796e53" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30216a7abb1296fb8" w:history="1">
+            <w:hyperlink r:id="rId22336a95e9a796f21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1377,90 +1377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RpLCV is still indicated by USDA Aphis as widely prevalent, presumably in wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in five States, Montana, Utah, Ohio, Connecticut and Maine (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId66666a7abb1297a74" w:history="1">
+      <w:hyperlink r:id="rId93606a95e9a797416" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA APHIS Widely prevalent viruses of the United States website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 2023-11-14).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70243739" name="name22006a7abb129ae52" descr="RLCV00_distribution_map.jpg"/>
+            <wp:docPr id="13912506" name="name81086a95e9a797ea4" descr="RLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50546a7abb129ae4f" cstate="print"/>
+                    <a:blip r:embed="rId73226a95e9a797ea2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3586,51 +3586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guzman Martinez M (2020) Identification of Viruses Associated with Raspberry Leaf Curl Disease. Master of Science dissertation, Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79206a7abb129bef5" w:history="1">
+      <w:hyperlink r:id="rId62046a95e9a7989eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Raspberry leaf curl virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14376a7abb129c278" w:history="1">
+      <w:hyperlink r:id="rId54416a95e9a798c69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4319,81 +4319,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 17-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36556a7abb129c3c7" w:history="1">
+      <w:hyperlink r:id="rId48766a95e9a798d48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02763.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65809947" name="name69966a7abb129fc27" descr="eu_funding_250.png"/>
+            <wp:docPr id="63329401" name="name86556a95e9a799021" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87856a7abb129fc23" cstate="print"/>
+                    <a:blip r:embed="rId48296a95e9a799020" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4491,137 +4491,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13767307">
+  <w:abstractNum w:abstractNumId="32043216">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16451547">
+    <w:lvl w:ilvl="0" w:tplc="76489124">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16451547" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76489124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16451547" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76489124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16451547" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76489124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16451547" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76489124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16451547" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76489124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16451547" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76489124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16451547" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76489124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16451547" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76489124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13767306">
+  <w:abstractNum w:abstractNumId="32043215">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54286070">
+    <w:lvl w:ilvl="0" w:tplc="36650823">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5373,55 +5373,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13767306">
-    <w:abstractNumId w:val="13767306"/>
+  <w:num w:numId="32043215">
+    <w:abstractNumId w:val="32043215"/>
   </w:num>
-  <w:num w:numId="13767307">
-    <w:abstractNumId w:val="13767307"/>
+  <w:num w:numId="32043216">
+    <w:abstractNumId w:val="32043216"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16971,51 +16971,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307583000" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId541325107" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80496a7abb12960a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId72476a7abb1296117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId30216a7abb1296fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId66666a7abb1297a74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId79206a7abb129bef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId14376a7abb129c278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36556a7abb129c3c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId14246a7abb1296e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14246a7abb1296e27.jpg"/><Relationship Id="rId50546a7abb129ae4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50546a7abb129ae4f.jpg"/><Relationship Id="rId87856a7abb129fc23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87856a7abb129fc23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId911795952" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId516890456" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72066a95e9a796666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/" TargetMode="External"/><Relationship Id="rId57966a95e9a7966b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/categorization" TargetMode="External"/><Relationship Id="rId22336a95e9a796f21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RLCV00/photos" TargetMode="External"/><Relationship Id="rId93606a95e9a797416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/subject.cfm?id=11283" TargetMode="External"/><Relationship Id="rId62046a95e9a7989eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/concern/graduate_thesis_or_dissertations/m613n428b" TargetMode="External"/><Relationship Id="rId54416a95e9a798c69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48766a95e9a798d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02763.x" TargetMode="External"/><Relationship Id="rId94046a95e9a796e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94046a95e9a796e53.jpg"/><Relationship Id="rId73226a95e9a797ea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73226a95e9a797ea2.jpg"/><Relationship Id="rId48296a95e9a799020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48296a95e9a799020.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>