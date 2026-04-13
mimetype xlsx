--- v2 (2025-11-21)
+++ v3 (2026-04-13)
@@ -337,55 +337,57 @@
   </si>
   <si>
     <t>PRDILO</t>
   </si>
   <si>
     <t>Prodiplosis longifila</t>
   </si>
   <si>
     <t>* Dhileepan K, Neser S, Rumiz D, Raman A, Sharma A (2017) Host associations of gall-inducing Prodiplosis longifila (Diptera: Cecidomyiidae) from Bolivia: Implications for its use as a biological control agent for Jatropha gossypiifolia (Euphorbiaceae). Florida Entomologist, 100(4), 777-786.
 * Diaz-Silva F (2011) [Agroecological aspects for the integrated management of Prodiplosis longifila Gagné in the irrigation of Chavimochic]. Escuela de Ciencias Biológicas, Universidad de Trujillo, Trujillo, PERU (in Spanish).
 * Valarezo O, Cañarte E, Navarrete B, Arias M (2003) [Prodiplosis longifila (Diptera: Cecidomyiidae) main tomato pest in Ecuador.] Manual 51, INIAP, Ecuador. (in Spanish)</t>
   </si>
   <si>
     <t>PSDMS1</t>
   </si>
   <si>
     <t>Ralstonia solanacearum race 1 (no longer in use)</t>
   </si>
   <si>
     <t>SCITAU</t>
   </si>
   <si>
     <t>Scirtothrips aurantii</t>
   </si>
   <si>
-    <t>* Gilbert MJ (1990) Relative population levels of citrus thrips Scirtothrips aurantii on commercial citrus and adjacent bush. South African Journal of Zoology, 25, 72-76.
+    <t>* Freebairn C (2008) South African citrus thrips in Australia – identity, pest status and control. Final Report: CT03022, Horticultural Australia Ltd., 202 pp.
+------- considered as very poor host in experiments.
+* Gilbert MJ (1990) Relative population levels of citrus thrips Scirtothrips aurantii on commercial citrus and adjacent bush. South African Journal of Zoology, 25, 72-76.
 ------- confirmed host.
 * Mound LA, Palmer JM (1981) Identification, distribution and host-plants of the pest species of Scirtothrips (Thysanoptera: Thripidae). Bulletin of Entomological Research 71, 467-479.
-* Freebairn C (2008) South African citrus thrips in Australia – identity, pest status and control. Final Report: CT03022, Horticultural Australia Ltd., 202 pp.
-------- considered as very poor host in experiments.</t>
+* NPPO of Portugal (2026-02)
+------- found during official surveys in 2025.</t>
   </si>
   <si>
     <t>SCITDO</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis</t>
   </si>
   <si>
     <t>* Klassen W, Seal DR, Ciomperlik MA, Fieslemann DA (2008) The chilli thrips, Scirtothrips dorsalis: current status in the Greater Caribbean Region. Proceeedings of the Caribbean food crops society,  44(1), 103-117.
 -------  reproductive host in Florida.</t>
   </si>
   <si>
     <t>PRODER</t>
   </si>
   <si>
     <t>Spodoptera eridania</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gomez DR, Roque-Specht VF &amp; de Barros NM (2014) Immature stages of Spodoptera eridania (Lepidoptera: Noctuidae): developmental parameters and host plants. Journal of Insect Science 14, 238. https://doi.org/10.1093/jisesa/ieu258</t>
   </si>
   <si>
     <t>LAPHFR</t>
   </si>
   <si>
     <t>Spodoptera frugiperda</t>