--- v3 (2026-04-13)
+++ v4 (2026-05-13)
@@ -153,50 +153,52 @@
     <t>Euwallacea fornicatus sensu lato</t>
   </si>
   <si>
     <t>* Eskalen A, Stouthamer R, Lynch SC, Rugman-Jones PF, Twizeyimana M, Gonzalez A, Thibault T (2013) Host range of Fusarium dieback and its ambrosia beetle (Coleoptera: Scolytinae) vector in southern California. Plant Disease 97(7), 938-951.
 * Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 ------- Reproductive host in Western Australia.
 * Li Y, Gu X, Kasson MT, Bateman CC, Guo J, Huang YT, Li Q, Rabaglia RJ, Hulcr J (2016) Distribution, host records, and symbiotic fungi of Euwallacea fornicatus (Coleoptera: Curculionidae: Scolytinae) in China. Florida Entomologist 99(4), 801-804.
 * List of Trees Impacted by Polyphagous Shot Hole Borer (PHSB) in South Africa (2019-07) https://polyphagous-shot-hole-borer.co.za/pshb-tree-list-july-2019/
 ------- Reproductive host in South Africa.
 * University of California. Invasive shot hole borers. ISHB reproductive hosts. https://ucanr.edu/sites/pshb/pest-overview/ishb-reproductive-hosts/ (last accessed 2021-03)
 -------- Susceptible reproductive host (infection may cause tree death).
 * van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- As Euwallacea fornicatus sensu stricto. Reproductive host in South Africa.</t>
   </si>
   <si>
     <t>EUWAWH</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu stricto</t>
   </si>
   <si>
     <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 ------- Reproductive host in Western Australia.
 * Mendel Z, Lynch SC, Eskalen A, Protasov A, Maymon M, Freeman S (2021) What determines host range and reproductive performance of an invasive ambrosia beetle Euwallacea fornicatus; lessons from Israel and California. Frontiers in Forests and Global Change 4, 654702.
 ------- Reproductive host tree in both California (US) and Israel.
+* Soares NS, Duarte LS, Araújo AS, Rainho HL, Hickmann F, Aurélio MS, Silveira-Neto S, Zucchi RA, Savaris M (2026) A close relationship: Euwallacea fornicatus (Eichhoff, 1868) haplotype H22 (Coleoptera: Curculionidae: Scolytinae) and Ricinus communis L.(Euphorbiaceae) in Brazil. Entomological Communications 8, ec08008. https://doi.org/10.37486/2675-1305.ec08008
+------- Reproductive host in Brazil
 * van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- Reproductive host.</t>
   </si>
   <si>
     <t>EUWAKU</t>
   </si>
   <si>
     <t>Euwallacea kuroshio (as Ricinus)</t>
   </si>
   <si>
     <t>* Smith SM, Gomez DF, Beaver RA, Hulcr J, Cognato AI (2019) Reassessment of the species in the Euwallacea fornicatus (Coleoptera: Curculionidae: Scolytinae) complex after the rediscovery of the ‘lost’ type specimen. Insects 10, 261. https://doi.org/10.3390/insects10090261</t>
   </si>
   <si>
     <t>FUSAEW</t>
   </si>
   <si>
     <t>Fusarium euwallaceae</t>
   </si>
   <si>
     <t>* Eskalen A, Stouthamer R, Lynch SC, Twizeyimana M, Gonzalez A, Thibault T (2013) Host range of Fusarium dieback and its ambrosia beetle (Coleoptera: Scolytinae) vector in southern California. Plant Disease 97(7),  938-951.</t>
   </si>
   <si>
     <t>HALYHA</t>
   </si>
   <si>
@@ -818,51 +820,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="429.324" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>