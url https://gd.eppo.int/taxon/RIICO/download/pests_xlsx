--- v4 (2026-05-13)
+++ v5 (2026-08-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="RIICO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>TOBRFV</t>
   </si>
   <si>
     <t>Tobamovirus fructirugosum</t>
   </si>
   <si>
     <t xml:space="preserve">* Vasquez Gutierrez U, López López H, Frías Treviño GA, Delgado Ortiz JC, Flores Olivas A, Aguirre Uribe LA, Hernández Juarez A (2024) Biological exploration and physicochemical characteristics of Tomato Brown Rugose Fruit Virus in several host crops. Agronomy 14(2), 388. https://doi.org/10.3390/agronomy14020388
 ------- symptoms in inoculation trials in field conditions. </t>
   </si>
@@ -462,50 +462,62 @@
 * Pritchard AE, Baker EW (1955) A revision of the spider mite family Tetranychidae.  Memoirs Series, San Francisco, Pacific Coast Entomological Society, 2: 472 p.</t>
   </si>
   <si>
     <t>PRODLI</t>
   </si>
   <si>
     <t>Spodoptera litura</t>
   </si>
   <si>
     <t>* Ahmad M, Ghaffar A, Rafiq M (2013) Host plants of leaf worm, Spodoptera litura (Fabricius)(Lepidoptera: Noctuidae) in Pakistan. Asian Journal of Agriculture and Biology 1(1), 23-28.</t>
   </si>
   <si>
     <t>ARGPLE</t>
   </si>
   <si>
     <t>Thaumatotibia leucotreta</t>
   </si>
   <si>
     <t>* Hamburger M, Zarabi L, Weiss M, Argaman Q, Kuslitzky W &amp; Klein K (2001) False codling moth (Cryptophlebia leucotreta) in Israel. Phytoparasitica, 29(1): 84-84.</t>
   </si>
   <si>
     <t>TRIARI</t>
   </si>
   <si>
     <t>Trialeurodes ricini</t>
+  </si>
+  <si>
+    <t>Wild/Weed</t>
+  </si>
+  <si>
+    <t>TYLCV0</t>
+  </si>
+  <si>
+    <t>Begomovirus coheni</t>
+  </si>
+  <si>
+    <t>* Besharati N, Heydarnejad J, Esmaeili M (2026) Identification of reservoir hosts of tomato yellow leaf curl virus in southeastern Iran. Journal of Advances in Plant Protection. 21, 33-40.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -809,51 +821,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D46"/>
+  <dimension ref="A1:D47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="429.324" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1450,50 +1462,64 @@
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>129</v>
       </c>
       <c r="C45" t="s">
         <v>130</v>
       </c>
       <c r="D45" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>132</v>
       </c>
       <c r="C46" t="s">
         <v>133</v>
       </c>
       <c r="D46"/>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" t="s">
+        <v>134</v>
+      </c>
+      <c r="B47" t="s">
+        <v>135</v>
+      </c>
+      <c r="C47" t="s">
+        <v>136</v>
+      </c>
+      <c r="D47" t="s">
+        <v>137</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>