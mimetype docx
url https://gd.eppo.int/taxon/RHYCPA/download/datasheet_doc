--- v15 (2026-08-31)
+++ v16 (2026-09-20)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Chevrolet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American palm weevil, giant palm weevil, palm marrow weevil, palm marrow weevil, palm weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61706a94f59b7cc17" w:history="1">
+            <w:hyperlink r:id="rId16856aafe1e8370c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90146a94f59b7cc8f" w:history="1">
+            <w:hyperlink r:id="rId26716aafe1e83712c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="96938537" name="name65776a94f59b7d62f" descr="11203.jpg"/>
+                  <wp:docPr id="84359198" name="name64906aafe1e8379ee" descr="11203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34636a94f59b7d62d" cstate="print"/>
+                          <a:blip r:embed="rId37286aafe1e8379ec" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId48326a94f59b7d73f" w:history="1">
+            <w:hyperlink r:id="rId23166aafe1e837b44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2404,63 +2404,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus cocophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the red ring nematode, has not been detected in association with weevils captured in California, Texas, and Arizona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21470068" name="name95246a94f59b7efa3" descr="RHYCPA_distribution_map.jpg"/>
+            <wp:docPr id="41260473" name="name24316aafe1e839212" descr="RHYCPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59476a94f59b7efa0" cstate="print"/>
+                    <a:blip r:embed="rId97086aafe1e83920f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5115,51 +5115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM manuals outlining control programs for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Brazil (Moura, 2017) and Colombia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId79196a94f59b802f0" w:history="1">
+      <w:hyperlink r:id="rId46916aafe1e83a5ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6899,51 +6899,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1786-1795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57616a94f59b80e5b" w:history="1">
+      <w:hyperlink r:id="rId44226aafe1e83b199" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7232,51 +7232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e0143210. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77676a94f59b8107a" w:history="1">
+      <w:hyperlink r:id="rId42866aafe1e83b3c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://do.org/10.1371/journal.pone.0143210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7380,51 +7380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Curculionidae) and trap bycatch in Southern California. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79516a94f59b81176" w:history="1">
+      <w:hyperlink r:id="rId13626aafe1e83b4bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa175</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8655,51 +8655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 205-209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78936a94f59b8196d" w:history="1">
+      <w:hyperlink r:id="rId52866aafe1e83bd24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5039/agraria.v9i2a3885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8959,51 +8959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67616a94f59b81b5e" w:history="1">
+      <w:hyperlink r:id="rId74236aafe1e83bf22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9079,81 +9079,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 468-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39666a94f59b81c22" w:history="1">
+      <w:hyperlink r:id="rId78596aafe1e83bfee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00883.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15102152" name="name37766a94f59b821c0" descr="eu_funding_250.png"/>
+            <wp:docPr id="30503540" name="name53236aafe1e83c047" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62256a94f59b821bf" cstate="print"/>
+                    <a:blip r:embed="rId10036aafe1e83c046" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9251,137 +9251,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65671489">
+  <w:abstractNum w:abstractNumId="49217571">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92943657">
+    <w:lvl w:ilvl="0" w:tplc="12196647">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92943657" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12196647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92943657" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12196647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92943657" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12196647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92943657" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12196647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92943657" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12196647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92943657" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12196647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92943657" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12196647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92943657" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12196647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65671488">
+  <w:abstractNum w:abstractNumId="49217570">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64585671">
+    <w:lvl w:ilvl="0" w:tplc="64324718">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10133,55 +10133,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65671488">
-    <w:abstractNumId w:val="65671488"/>
+  <w:num w:numId="49217570">
+    <w:abstractNumId w:val="49217570"/>
   </w:num>
-  <w:num w:numId="65671489">
-    <w:abstractNumId w:val="65671489"/>
+  <w:num w:numId="49217571">
+    <w:abstractNumId w:val="49217571"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21731,51 +21731,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId637466302" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId637215293" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61706a94f59b7cc17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId90146a94f59b7cc8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId48326a94f59b7d73f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId79196a94f59b802f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId57616a94f59b80e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId77676a94f59b8107a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId79516a94f59b81176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId78936a94f59b8196d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId67616a94f59b81b5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39666a94f59b81c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId34636a94f59b7d62d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34636a94f59b7d62d.jpg"/><Relationship Id="rId59476a94f59b7efa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59476a94f59b7efa0.jpg"/><Relationship Id="rId62256a94f59b821bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62256a94f59b821bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId639880452" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId515416670" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16856aafe1e8370c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId26716aafe1e83712c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId23166aafe1e837b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId46916aafe1e83a5ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId44226aafe1e83b199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId42866aafe1e83b3c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId13626aafe1e83b4bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId52866aafe1e83bd24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId74236aafe1e83bf22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78596aafe1e83bfee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId37286aafe1e8379ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37286aafe1e8379ec.jpg"/><Relationship Id="rId97086aafe1e83920f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97086aafe1e83920f.jpg"/><Relationship Id="rId10036aafe1e83c046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10036aafe1e83c046.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>