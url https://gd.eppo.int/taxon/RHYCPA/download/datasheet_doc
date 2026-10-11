--- v16 (2026-09-20)
+++ v17 (2026-10-11)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Chevrolet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American palm weevil, giant palm weevil, palm marrow weevil, palm marrow weevil, palm weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16856aafe1e8370c1" w:history="1">
+            <w:hyperlink r:id="rId22506acbc6aa5a319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26716aafe1e83712c" w:history="1">
+            <w:hyperlink r:id="rId70326acbc6aa5a3a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84359198" name="name64906aafe1e8379ee" descr="11203.jpg"/>
+                  <wp:docPr id="95036865" name="name36886acbc6aa5a885" descr="11203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37286aafe1e8379ec" cstate="print"/>
+                          <a:blip r:embed="rId38806acbc6aa5a883" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23166aafe1e837b44" w:history="1">
+            <w:hyperlink r:id="rId71866acbc6aa5a9ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2404,63 +2404,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus cocophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the red ring nematode, has not been detected in association with weevils captured in California, Texas, and Arizona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41260473" name="name24316aafe1e839212" descr="RHYCPA_distribution_map.jpg"/>
+            <wp:docPr id="32836628" name="name18436acbc6aa5c886" descr="RHYCPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97086aafe1e83920f" cstate="print"/>
+                    <a:blip r:embed="rId33686acbc6aa5c883" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5115,51 +5115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM manuals outlining control programs for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Brazil (Moura, 2017) and Colombia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId46916aafe1e83a5ea" w:history="1">
+      <w:hyperlink r:id="rId72816acbc6aa5ea8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6899,51 +6899,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1786-1795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44226aafe1e83b199" w:history="1">
+      <w:hyperlink r:id="rId68746acbc6aa5f658" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7232,51 +7232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e0143210. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42866aafe1e83b3c4" w:history="1">
+      <w:hyperlink r:id="rId39356acbc6aa5f87b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://do.org/10.1371/journal.pone.0143210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7380,51 +7380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Curculionidae) and trap bycatch in Southern California. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13626aafe1e83b4bb" w:history="1">
+      <w:hyperlink r:id="rId27196acbc6aa5f96c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa175</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8655,51 +8655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 205-209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52866aafe1e83bd24" w:history="1">
+      <w:hyperlink r:id="rId96276acbc6aa601ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5039/agraria.v9i2a3885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8959,51 +8959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74236aafe1e83bf22" w:history="1">
+      <w:hyperlink r:id="rId16546acbc6aa603e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9079,81 +9079,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 468-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78596aafe1e83bfee" w:history="1">
+      <w:hyperlink r:id="rId43006acbc6aa604b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00883.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30503540" name="name53236aafe1e83c047" descr="eu_funding_250.png"/>
+            <wp:docPr id="9986825" name="name93986acbc6aa60525" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10036aafe1e83c046" cstate="print"/>
+                    <a:blip r:embed="rId99006acbc6aa60524" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9251,137 +9251,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49217571">
+  <w:abstractNum w:abstractNumId="81139052">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12196647">
+    <w:lvl w:ilvl="0" w:tplc="44501541">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12196647" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44501541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12196647" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44501541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12196647" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44501541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12196647" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44501541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12196647" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44501541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12196647" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44501541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12196647" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44501541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12196647" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44501541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49217570">
+  <w:abstractNum w:abstractNumId="81139051">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64324718">
+    <w:lvl w:ilvl="0" w:tplc="50443024">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10133,55 +10133,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49217570">
-    <w:abstractNumId w:val="49217570"/>
+  <w:num w:numId="81139051">
+    <w:abstractNumId w:val="81139051"/>
   </w:num>
-  <w:num w:numId="49217571">
-    <w:abstractNumId w:val="49217571"/>
+  <w:num w:numId="81139052">
+    <w:abstractNumId w:val="81139052"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21731,51 +21731,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId639880452" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId515416670" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16856aafe1e8370c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId26716aafe1e83712c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId23166aafe1e837b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId46916aafe1e83a5ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId44226aafe1e83b199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId42866aafe1e83b3c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId13626aafe1e83b4bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId52866aafe1e83bd24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId74236aafe1e83bf22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78596aafe1e83bfee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId37286aafe1e8379ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37286aafe1e8379ec.jpg"/><Relationship Id="rId97086aafe1e83920f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97086aafe1e83920f.jpg"/><Relationship Id="rId10036aafe1e83c046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10036aafe1e83c046.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId688580395" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId485272073" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22506acbc6aa5a319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId70326acbc6aa5a3a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId71866acbc6aa5a9ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId72816acbc6aa5ea8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId68746acbc6aa5f658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId39356acbc6aa5f87b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId27196acbc6aa5f96c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId96276acbc6aa601ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId16546acbc6aa603e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43006acbc6aa604b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId38806acbc6aa5a883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38806acbc6aa5a883.jpg"/><Relationship Id="rId33686acbc6aa5c883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33686acbc6aa5c883.jpg"/><Relationship Id="rId99006acbc6aa60524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99006acbc6aa60524.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>