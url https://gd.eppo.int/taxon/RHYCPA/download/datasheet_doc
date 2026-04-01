--- v6 (2026-03-11)
+++ v7 (2026-04-01)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Chevrolet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American palm weevil, giant palm weevil, palm marrow weevil, palm marrow weevil, palm weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400769b1e502bc625" w:history="1">
+            <w:hyperlink r:id="rId431069cd4d8255e75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580969b1e502bc68e" w:history="1">
+            <w:hyperlink r:id="rId668469cd4d8255ef5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91329496" name="name149869b1e502bce34" descr="11203.jpg"/>
+                  <wp:docPr id="68505937" name="name900969cd4d8256606" descr="11203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId611369b1e502bce31" cstate="print"/>
+                          <a:blip r:embed="rId943969cd4d8256604" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId656569b1e502bcf56" w:history="1">
+            <w:hyperlink r:id="rId101969cd4d8256729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2404,63 +2404,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus cocophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the red ring nematode, has not been detected in association with weevils captured in California, Texas, and Arizona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64279078" name="name445469b1e502bede4" descr="RHYCPA_distribution_map.jpg"/>
+            <wp:docPr id="43277397" name="name295469cd4d8257f5f" descr="RHYCPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId532669b1e502bede0" cstate="print"/>
+                    <a:blip r:embed="rId912369cd4d8257f5b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5115,51 +5115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM manuals outlining control programs for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Brazil (Moura, 2017) and Colombia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId566469b1e502c01c6" w:history="1">
+      <w:hyperlink r:id="rId574169cd4d8259ab4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6899,51 +6899,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1786-1795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId569869b1e502c0d6b" w:history="1">
+      <w:hyperlink r:id="rId542269cd4d825a678" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7232,51 +7232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e0143210. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId358869b1e502c0f86" w:history="1">
+      <w:hyperlink r:id="rId127869cd4d825a8f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://do.org/10.1371/journal.pone.0143210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7380,51 +7380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Curculionidae) and trap bycatch in Southern California. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId682169b1e502c1073" w:history="1">
+      <w:hyperlink r:id="rId340069cd4d825a9e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa175</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8655,51 +8655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 205-209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId933269b1e502c1924" w:history="1">
+      <w:hyperlink r:id="rId884369cd4d825b2f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5039/agraria.v9i2a3885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8959,51 +8959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId318669b1e502c1b1c" w:history="1">
+      <w:hyperlink r:id="rId619269cd4d825b4ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9079,81 +9079,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 468-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId672969b1e502c1be1" w:history="1">
+      <w:hyperlink r:id="rId740769cd4d825b5b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00883.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1397803" name="name339069b1e502c1feb" descr="eu_funding_250.png"/>
+            <wp:docPr id="26948099" name="name892869cd4d825b8c1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId130569b1e502c1fe9" cstate="print"/>
+                    <a:blip r:embed="rId335469cd4d825b8bf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9251,137 +9251,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92582725">
+  <w:abstractNum w:abstractNumId="13903890">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90481925">
+    <w:lvl w:ilvl="0" w:tplc="80779980">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90481925" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80779980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90481925" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80779980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90481925" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80779980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90481925" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80779980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90481925" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80779980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90481925" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80779980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90481925" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80779980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90481925" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80779980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92582724">
+  <w:abstractNum w:abstractNumId="13903889">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81605935">
+    <w:lvl w:ilvl="0" w:tplc="76779339">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10133,55 +10133,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92582724">
-    <w:abstractNumId w:val="92582724"/>
+  <w:num w:numId="13903889">
+    <w:abstractNumId w:val="13903889"/>
   </w:num>
-  <w:num w:numId="92582725">
-    <w:abstractNumId w:val="92582725"/>
+  <w:num w:numId="13903890">
+    <w:abstractNumId w:val="13903890"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21731,51 +21731,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId446867468" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId160601350" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId400769b1e502bc625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId580969b1e502bc68e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId656569b1e502bcf56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId566469b1e502c01c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId569869b1e502c0d6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId358869b1e502c0f86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId682169b1e502c1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId933269b1e502c1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId318669b1e502c1b1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId672969b1e502c1be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId611369b1e502bce31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId611369b1e502bce31.jpg"/><Relationship Id="rId532669b1e502bede0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId532669b1e502bede0.jpg"/><Relationship Id="rId130569b1e502c1fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId130569b1e502c1fe9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId652003780" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId785593392" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId431069cd4d8255e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId668469cd4d8255ef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId101969cd4d8256729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId574169cd4d8259ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId542269cd4d825a678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId127869cd4d825a8f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId340069cd4d825a9e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId884369cd4d825b2f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId619269cd4d825b4ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId740769cd4d825b5b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId943969cd4d8256604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId943969cd4d8256604.jpg"/><Relationship Id="rId912369cd4d8257f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId912369cd4d8257f5b.jpg"/><Relationship Id="rId335469cd4d825b8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId335469cd4d825b8bf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>