--- v7 (2026-04-01)
+++ v8 (2026-04-25)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Chevrolet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American palm weevil, giant palm weevil, palm marrow weevil, palm marrow weevil, palm weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431069cd4d8255e75" w:history="1">
+            <w:hyperlink r:id="rId148169ec233b982bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668469cd4d8255ef5" w:history="1">
+            <w:hyperlink r:id="rId220369ec233b9832b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68505937" name="name900969cd4d8256606" descr="11203.jpg"/>
+                  <wp:docPr id="54003069" name="name526569ec233b98b6e" descr="11203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId943969cd4d8256604" cstate="print"/>
+                          <a:blip r:embed="rId151769ec233b98b6c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId101969cd4d8256729" w:history="1">
+            <w:hyperlink r:id="rId743169ec233b98ca4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2404,63 +2404,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus cocophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the red ring nematode, has not been detected in association with weevils captured in California, Texas, and Arizona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43277397" name="name295469cd4d8257f5f" descr="RHYCPA_distribution_map.jpg"/>
+            <wp:docPr id="16623421" name="name961669ec233b9a4e3" descr="RHYCPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId912369cd4d8257f5b" cstate="print"/>
+                    <a:blip r:embed="rId243369ec233b9a4e0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5115,51 +5115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM manuals outlining control programs for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Brazil (Moura, 2017) and Colombia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId574169cd4d8259ab4" w:history="1">
+      <w:hyperlink r:id="rId128969ec233b9ba11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6899,51 +6899,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1786-1795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId542269cd4d825a678" w:history="1">
+      <w:hyperlink r:id="rId537769ec233b9c5b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7232,51 +7232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e0143210. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127869cd4d825a8f3" w:history="1">
+      <w:hyperlink r:id="rId715569ec233b9c827" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://do.org/10.1371/journal.pone.0143210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7380,51 +7380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Curculionidae) and trap bycatch in Southern California. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId340069cd4d825a9e9" w:history="1">
+      <w:hyperlink r:id="rId376569ec233b9c929" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa175</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8655,51 +8655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 205-209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId884369cd4d825b2f0" w:history="1">
+      <w:hyperlink r:id="rId435769ec233b9d16f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5039/agraria.v9i2a3885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8959,51 +8959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId619269cd4d825b4ed" w:history="1">
+      <w:hyperlink r:id="rId922569ec233b9d38e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9079,81 +9079,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 468-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId740769cd4d825b5b7" w:history="1">
+      <w:hyperlink r:id="rId661769ec233b9d45f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00883.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26948099" name="name892869cd4d825b8c1" descr="eu_funding_250.png"/>
+            <wp:docPr id="58586298" name="name136869ec233b9d86c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId335469cd4d825b8bf" cstate="print"/>
+                    <a:blip r:embed="rId783769ec233b9d86a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9251,137 +9251,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13903890">
+  <w:abstractNum w:abstractNumId="64682946">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80779980">
+    <w:lvl w:ilvl="0" w:tplc="87068836">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80779980" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87068836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80779980" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87068836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80779980" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87068836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80779980" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87068836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80779980" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87068836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80779980" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87068836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80779980" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87068836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80779980" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87068836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13903889">
+  <w:abstractNum w:abstractNumId="64682945">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76779339">
+    <w:lvl w:ilvl="0" w:tplc="85487180">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10133,55 +10133,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13903889">
-    <w:abstractNumId w:val="13903889"/>
+  <w:num w:numId="64682945">
+    <w:abstractNumId w:val="64682945"/>
   </w:num>
-  <w:num w:numId="13903890">
-    <w:abstractNumId w:val="13903890"/>
+  <w:num w:numId="64682946">
+    <w:abstractNumId w:val="64682946"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21731,51 +21731,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId652003780" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId785593392" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId431069cd4d8255e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId668469cd4d8255ef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId101969cd4d8256729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId574169cd4d8259ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId542269cd4d825a678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId127869cd4d825a8f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId340069cd4d825a9e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId884369cd4d825b2f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId619269cd4d825b4ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId740769cd4d825b5b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId943969cd4d8256604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId943969cd4d8256604.jpg"/><Relationship Id="rId912369cd4d8257f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId912369cd4d8257f5b.jpg"/><Relationship Id="rId335469cd4d825b8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId335469cd4d825b8bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId508384888" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId290101843" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId148169ec233b982bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId220369ec233b9832b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId743169ec233b98ca4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId128969ec233b9ba11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId537769ec233b9c5b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId715569ec233b9c827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId376569ec233b9c929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId435769ec233b9d16f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId922569ec233b9d38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId661769ec233b9d45f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId151769ec233b98b6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId151769ec233b98b6c.jpg"/><Relationship Id="rId243369ec233b9a4e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId243369ec233b9a4e0.jpg"/><Relationship Id="rId783769ec233b9d86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId783769ec233b9d86a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>