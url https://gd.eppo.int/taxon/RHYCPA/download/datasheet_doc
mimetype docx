--- v8 (2026-04-25)
+++ v9 (2026-04-25)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Chevrolet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American palm weevil, giant palm weevil, palm marrow weevil, palm marrow weevil, palm weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148169ec233b982bd" w:history="1">
+            <w:hyperlink r:id="rId185569ec39d068f72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220369ec233b9832b" w:history="1">
+            <w:hyperlink r:id="rId320769ec39d068fdb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54003069" name="name526569ec233b98b6e" descr="11203.jpg"/>
+                  <wp:docPr id="35931301" name="name831269ec39d069569" descr="11203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId151769ec233b98b6c" cstate="print"/>
+                          <a:blip r:embed="rId165969ec39d069568" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId743169ec233b98ca4" w:history="1">
+            <w:hyperlink r:id="rId211969ec39d0696bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2404,63 +2404,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus cocophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the red ring nematode, has not been detected in association with weevils captured in California, Texas, and Arizona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16623421" name="name961669ec233b9a4e3" descr="RHYCPA_distribution_map.jpg"/>
+            <wp:docPr id="76173747" name="name760869ec39d06b181" descr="RHYCPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId243369ec233b9a4e0" cstate="print"/>
+                    <a:blip r:embed="rId745069ec39d06b17e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5115,51 +5115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM manuals outlining control programs for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Brazil (Moura, 2017) and Colombia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId128969ec233b9ba11" w:history="1">
+      <w:hyperlink r:id="rId704869ec39d06c4dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6899,51 +6899,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1786-1795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId537769ec233b9c5b0" w:history="1">
+      <w:hyperlink r:id="rId416069ec39d06d05a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7232,51 +7232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e0143210. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId715569ec233b9c827" w:history="1">
+      <w:hyperlink r:id="rId249369ec39d06d276" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://do.org/10.1371/journal.pone.0143210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7380,51 +7380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Curculionidae) and trap bycatch in Southern California. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId376569ec233b9c929" w:history="1">
+      <w:hyperlink r:id="rId276869ec39d06d36a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa175</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8655,51 +8655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 205-209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435769ec233b9d16f" w:history="1">
+      <w:hyperlink r:id="rId663669ec39d06e205" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5039/agraria.v9i2a3885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8959,51 +8959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId922569ec233b9d38e" w:history="1">
+      <w:hyperlink r:id="rId226669ec39d06e43f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9079,81 +9079,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 468-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId661769ec233b9d45f" w:history="1">
+      <w:hyperlink r:id="rId133569ec39d06e53e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00883.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58586298" name="name136869ec233b9d86c" descr="eu_funding_250.png"/>
+            <wp:docPr id="8793464" name="name778369ec39d06e632" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId783769ec233b9d86a" cstate="print"/>
+                    <a:blip r:embed="rId534569ec39d06e630" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9251,137 +9251,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64682946">
+  <w:abstractNum w:abstractNumId="63755447">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87068836">
+    <w:lvl w:ilvl="0" w:tplc="23586707">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87068836" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23586707" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87068836" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23586707" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87068836" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23586707" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87068836" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23586707" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87068836" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23586707" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87068836" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23586707" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87068836" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23586707" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87068836" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23586707" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64682945">
+  <w:abstractNum w:abstractNumId="63755446">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85487180">
+    <w:lvl w:ilvl="0" w:tplc="12280056">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10133,55 +10133,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64682945">
-    <w:abstractNumId w:val="64682945"/>
+  <w:num w:numId="63755446">
+    <w:abstractNumId w:val="63755446"/>
   </w:num>
-  <w:num w:numId="64682946">
-    <w:abstractNumId w:val="64682946"/>
+  <w:num w:numId="63755447">
+    <w:abstractNumId w:val="63755447"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21731,51 +21731,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId508384888" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId290101843" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId148169ec233b982bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId220369ec233b9832b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId743169ec233b98ca4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId128969ec233b9ba11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId537769ec233b9c5b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId715569ec233b9c827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId376569ec233b9c929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId435769ec233b9d16f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId922569ec233b9d38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId661769ec233b9d45f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId151769ec233b98b6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId151769ec233b98b6c.jpg"/><Relationship Id="rId243369ec233b9a4e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId243369ec233b9a4e0.jpg"/><Relationship Id="rId783769ec233b9d86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId783769ec233b9d86a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId219891992" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId191244521" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId185569ec39d068f72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId320769ec39d068fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId211969ec39d0696bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId704869ec39d06c4dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId416069ec39d06d05a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId249369ec39d06d276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId276869ec39d06d36a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId663669ec39d06e205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId226669ec39d06e43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId133569ec39d06e53e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId165969ec39d069568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId165969ec39d069568.jpg"/><Relationship Id="rId745069ec39d06b17e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId745069ec39d06b17e.jpg"/><Relationship Id="rId534569ec39d06e630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId534569ec39d06e630.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>