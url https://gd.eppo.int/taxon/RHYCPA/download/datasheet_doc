--- v9 (2026-04-25)
+++ v10 (2026-05-16)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Chevrolet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American palm weevil, giant palm weevil, palm marrow weevil, palm marrow weevil, palm weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185569ec39d068f72" w:history="1">
+            <w:hyperlink r:id="rId99316a0842410e04d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320769ec39d068fdb" w:history="1">
+            <w:hyperlink r:id="rId93346a0842410e0b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35931301" name="name831269ec39d069569" descr="11203.jpg"/>
+                  <wp:docPr id="19771382" name="name85596a0842410e87d" descr="11203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId165969ec39d069568" cstate="print"/>
+                          <a:blip r:embed="rId52836a0842410e87b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId211969ec39d0696bf" w:history="1">
+            <w:hyperlink r:id="rId82756a0842410e9bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2404,63 +2404,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus cocophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the red ring nematode, has not been detected in association with weevils captured in California, Texas, and Arizona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76173747" name="name760869ec39d06b181" descr="RHYCPA_distribution_map.jpg"/>
+            <wp:docPr id="75588751" name="name18236a084241105b0" descr="RHYCPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId745069ec39d06b17e" cstate="print"/>
+                    <a:blip r:embed="rId87666a084241105ab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5115,51 +5115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM manuals outlining control programs for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Brazil (Moura, 2017) and Colombia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId704869ec39d06c4dc" w:history="1">
+      <w:hyperlink r:id="rId58546a0842411192e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6899,51 +6899,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1786-1795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416069ec39d06d05a" w:history="1">
+      <w:hyperlink r:id="rId50336a08424112479" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7232,51 +7232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e0143210. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId249369ec39d06d276" w:history="1">
+      <w:hyperlink r:id="rId97896a0842411269e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://do.org/10.1371/journal.pone.0143210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7380,51 +7380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Curculionidae) and trap bycatch in Southern California. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId276869ec39d06d36a" w:history="1">
+      <w:hyperlink r:id="rId46146a0842411278f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa175</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8655,51 +8655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 205-209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId663669ec39d06e205" w:history="1">
+      <w:hyperlink r:id="rId31396a08424112f96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5039/agraria.v9i2a3885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8959,51 +8959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId226669ec39d06e43f" w:history="1">
+      <w:hyperlink r:id="rId96166a08424113192" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9079,81 +9079,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 468-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133569ec39d06e53e" w:history="1">
+      <w:hyperlink r:id="rId30166a0842411325a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00883.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8793464" name="name778369ec39d06e632" descr="eu_funding_250.png"/>
+            <wp:docPr id="18714304" name="name29446a084241132ea" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId534569ec39d06e630" cstate="print"/>
+                    <a:blip r:embed="rId94716a084241132e9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9251,137 +9251,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63755447">
+  <w:abstractNum w:abstractNumId="61703169">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23586707">
+    <w:lvl w:ilvl="0" w:tplc="98385204">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23586707" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98385204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23586707" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98385204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23586707" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98385204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23586707" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98385204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23586707" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98385204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23586707" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98385204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23586707" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98385204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23586707" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98385204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63755446">
+  <w:abstractNum w:abstractNumId="61703168">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12280056">
+    <w:lvl w:ilvl="0" w:tplc="49523864">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10133,55 +10133,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63755446">
-    <w:abstractNumId w:val="63755446"/>
+  <w:num w:numId="61703168">
+    <w:abstractNumId w:val="61703168"/>
   </w:num>
-  <w:num w:numId="63755447">
-    <w:abstractNumId w:val="63755447"/>
+  <w:num w:numId="61703169">
+    <w:abstractNumId w:val="61703169"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21731,51 +21731,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId219891992" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId191244521" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId185569ec39d068f72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId320769ec39d068fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId211969ec39d0696bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId704869ec39d06c4dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId416069ec39d06d05a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId249369ec39d06d276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId276869ec39d06d36a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId663669ec39d06e205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId226669ec39d06e43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId133569ec39d06e53e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId165969ec39d069568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId165969ec39d069568.jpg"/><Relationship Id="rId745069ec39d06b17e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId745069ec39d06b17e.jpg"/><Relationship Id="rId534569ec39d06e630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId534569ec39d06e630.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId740196648" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId496132006" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99316a0842410e04d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId93346a0842410e0b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId82756a0842410e9bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId58546a0842411192e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId50336a08424112479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId97896a0842411269e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId46146a0842411278f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId31396a08424112f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId96166a08424113192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30166a0842411325a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId52836a0842410e87b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52836a0842410e87b.jpg"/><Relationship Id="rId87666a084241105ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87666a084241105ab.jpg"/><Relationship Id="rId94716a084241132e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94716a084241132e9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>