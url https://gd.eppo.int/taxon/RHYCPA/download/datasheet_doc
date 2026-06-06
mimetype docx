--- v10 (2026-05-16)
+++ v11 (2026-06-06)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Chevrolet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American palm weevil, giant palm weevil, palm marrow weevil, palm marrow weevil, palm weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99316a0842410e04d" w:history="1">
+            <w:hyperlink r:id="rId52386a238dbb891a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93346a0842410e0b6" w:history="1">
+            <w:hyperlink r:id="rId64636a238dbb89211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19771382" name="name85596a0842410e87d" descr="11203.jpg"/>
+                  <wp:docPr id="63148365" name="name15646a238dbb89964" descr="11203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52836a0842410e87b" cstate="print"/>
+                          <a:blip r:embed="rId92066a238dbb89962" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82756a0842410e9bd" w:history="1">
+            <w:hyperlink r:id="rId97926a238dbb89a82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2404,63 +2404,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus cocophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the red ring nematode, has not been detected in association with weevils captured in California, Texas, and Arizona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75588751" name="name18236a084241105b0" descr="RHYCPA_distribution_map.jpg"/>
+            <wp:docPr id="64923947" name="name36626a238dbb8b553" descr="RHYCPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87666a084241105ab" cstate="print"/>
+                    <a:blip r:embed="rId52336a238dbb8b550" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5115,51 +5115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM manuals outlining control programs for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Brazil (Moura, 2017) and Colombia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId58546a0842411192e" w:history="1">
+      <w:hyperlink r:id="rId58486a238dbb8c8fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6899,51 +6899,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1786-1795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50336a08424112479" w:history="1">
+      <w:hyperlink r:id="rId74576a238dbb8d4f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7232,51 +7232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e0143210. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97896a0842411269e" w:history="1">
+      <w:hyperlink r:id="rId58886a238dbb8d745" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://do.org/10.1371/journal.pone.0143210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7380,51 +7380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Curculionidae) and trap bycatch in Southern California. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46146a0842411278f" w:history="1">
+      <w:hyperlink r:id="rId77096a238dbb8d838" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa175</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8655,51 +8655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 205-209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31396a08424112f96" w:history="1">
+      <w:hyperlink r:id="rId46456a238dbb8e07c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5039/agraria.v9i2a3885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8959,51 +8959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96166a08424113192" w:history="1">
+      <w:hyperlink r:id="rId89096a238dbb8e287" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9079,81 +9079,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 468-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30166a0842411325a" w:history="1">
+      <w:hyperlink r:id="rId53066a238dbb8e34e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00883.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18714304" name="name29446a084241132ea" descr="eu_funding_250.png"/>
+            <wp:docPr id="79333906" name="name25876a238dbb8e3d4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94716a084241132e9" cstate="print"/>
+                    <a:blip r:embed="rId68426a238dbb8e3d3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9251,137 +9251,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61703169">
+  <w:abstractNum w:abstractNumId="13114112">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98385204">
+    <w:lvl w:ilvl="0" w:tplc="42652065">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98385204" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42652065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98385204" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42652065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98385204" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42652065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98385204" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42652065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98385204" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42652065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98385204" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42652065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98385204" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42652065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98385204" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42652065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61703168">
+  <w:abstractNum w:abstractNumId="13114111">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49523864">
+    <w:lvl w:ilvl="0" w:tplc="23672614">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10133,55 +10133,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61703168">
-    <w:abstractNumId w:val="61703168"/>
+  <w:num w:numId="13114111">
+    <w:abstractNumId w:val="13114111"/>
   </w:num>
-  <w:num w:numId="61703169">
-    <w:abstractNumId w:val="61703169"/>
+  <w:num w:numId="13114112">
+    <w:abstractNumId w:val="13114112"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21731,51 +21731,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId740196648" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId496132006" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99316a0842410e04d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId93346a0842410e0b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId82756a0842410e9bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId58546a0842411192e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId50336a08424112479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId97896a0842411269e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId46146a0842411278f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId31396a08424112f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId96166a08424113192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30166a0842411325a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId52836a0842410e87b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52836a0842410e87b.jpg"/><Relationship Id="rId87666a084241105ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87666a084241105ab.jpg"/><Relationship Id="rId94716a084241132e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94716a084241132e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId743475640" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId881815939" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52386a238dbb891a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId64636a238dbb89211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId97926a238dbb89a82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId58486a238dbb8c8fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId74576a238dbb8d4f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId58886a238dbb8d745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId77096a238dbb8d838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId46456a238dbb8e07c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId89096a238dbb8e287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53066a238dbb8e34e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId92066a238dbb89962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92066a238dbb89962.jpg"/><Relationship Id="rId52336a238dbb8b550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52336a238dbb8b550.jpg"/><Relationship Id="rId68426a238dbb8e3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68426a238dbb8e3d3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>