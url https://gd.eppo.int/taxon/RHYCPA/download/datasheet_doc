--- v11 (2026-06-06)
+++ v12 (2026-06-27)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Chevrolet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American palm weevil, giant palm weevil, palm marrow weevil, palm marrow weevil, palm weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52386a238dbb891a8" w:history="1">
+            <w:hyperlink r:id="rId11746a3f243fc233c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64636a238dbb89211" w:history="1">
+            <w:hyperlink r:id="rId22126a3f243fc23b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63148365" name="name15646a238dbb89964" descr="11203.jpg"/>
+                  <wp:docPr id="10135558" name="name62636a3f243fc2a11" descr="11203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92066a238dbb89962" cstate="print"/>
+                          <a:blip r:embed="rId23786a3f243fc2a0f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97926a238dbb89a82" w:history="1">
+            <w:hyperlink r:id="rId86596a3f243fc2b86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2404,63 +2404,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus cocophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the red ring nematode, has not been detected in association with weevils captured in California, Texas, and Arizona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64923947" name="name36626a238dbb8b553" descr="RHYCPA_distribution_map.jpg"/>
+            <wp:docPr id="24020833" name="name55726a3f243fc4487" descr="RHYCPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52336a238dbb8b550" cstate="print"/>
+                    <a:blip r:embed="rId70506a3f243fc4482" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5115,51 +5115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM manuals outlining control programs for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Brazil (Moura, 2017) and Colombia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId58486a238dbb8c8fb" w:history="1">
+      <w:hyperlink r:id="rId88796a3f243fc5a25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6899,51 +6899,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1786-1795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74576a238dbb8d4f9" w:history="1">
+      <w:hyperlink r:id="rId92196a3f243fc659f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7232,51 +7232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e0143210. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58886a238dbb8d745" w:history="1">
+      <w:hyperlink r:id="rId78706a3f243fc67bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://do.org/10.1371/journal.pone.0143210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7380,51 +7380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Curculionidae) and trap bycatch in Southern California. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77096a238dbb8d838" w:history="1">
+      <w:hyperlink r:id="rId82296a3f243fc68ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa175</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8655,51 +8655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 205-209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46456a238dbb8e07c" w:history="1">
+      <w:hyperlink r:id="rId86506a3f243fc70b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5039/agraria.v9i2a3885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8959,51 +8959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89096a238dbb8e287" w:history="1">
+      <w:hyperlink r:id="rId67986a3f243fc72a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9079,81 +9079,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 468-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53066a238dbb8e34e" w:history="1">
+      <w:hyperlink r:id="rId65746a3f243fc7385" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00883.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79333906" name="name25876a238dbb8e3d4" descr="eu_funding_250.png"/>
+            <wp:docPr id="89335781" name="name54846a3f243fc73fb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68426a238dbb8e3d3" cstate="print"/>
+                    <a:blip r:embed="rId47356a3f243fc73f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9251,137 +9251,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13114112">
+  <w:abstractNum w:abstractNumId="11567415">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42652065">
+    <w:lvl w:ilvl="0" w:tplc="66338296">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42652065" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66338296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42652065" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66338296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42652065" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66338296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42652065" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66338296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42652065" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66338296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42652065" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66338296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42652065" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66338296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42652065" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66338296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13114111">
+  <w:abstractNum w:abstractNumId="11567414">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23672614">
+    <w:lvl w:ilvl="0" w:tplc="21528287">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10133,55 +10133,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13114111">
-    <w:abstractNumId w:val="13114111"/>
+  <w:num w:numId="11567414">
+    <w:abstractNumId w:val="11567414"/>
   </w:num>
-  <w:num w:numId="13114112">
-    <w:abstractNumId w:val="13114112"/>
+  <w:num w:numId="11567415">
+    <w:abstractNumId w:val="11567415"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21731,51 +21731,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId743475640" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId881815939" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52386a238dbb891a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId64636a238dbb89211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId97926a238dbb89a82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId58486a238dbb8c8fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId74576a238dbb8d4f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId58886a238dbb8d745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId77096a238dbb8d838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId46456a238dbb8e07c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId89096a238dbb8e287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53066a238dbb8e34e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId92066a238dbb89962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92066a238dbb89962.jpg"/><Relationship Id="rId52336a238dbb8b550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52336a238dbb8b550.jpg"/><Relationship Id="rId68426a238dbb8e3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68426a238dbb8e3d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId579289943" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId305839769" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11746a3f243fc233c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId22126a3f243fc23b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId86596a3f243fc2b86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId88796a3f243fc5a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId92196a3f243fc659f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId78706a3f243fc67bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId82296a3f243fc68ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId86506a3f243fc70b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId67986a3f243fc72a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65746a3f243fc7385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId23786a3f243fc2a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23786a3f243fc2a0f.jpg"/><Relationship Id="rId70506a3f243fc4482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70506a3f243fc4482.jpg"/><Relationship Id="rId47356a3f243fc73f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47356a3f243fc73f9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>