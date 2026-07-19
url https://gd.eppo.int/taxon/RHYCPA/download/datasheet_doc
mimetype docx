--- v12 (2026-06-27)
+++ v13 (2026-07-19)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Chevrolet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American palm weevil, giant palm weevil, palm marrow weevil, palm marrow weevil, palm weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11746a3f243fc233c" w:history="1">
+            <w:hyperlink r:id="rId30176a5c3224bbc68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22126a3f243fc23b7" w:history="1">
+            <w:hyperlink r:id="rId12516a5c3224bbcd5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10135558" name="name62636a3f243fc2a11" descr="11203.jpg"/>
+                  <wp:docPr id="86892857" name="name98086a5c3224bc433" descr="11203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23786a3f243fc2a0f" cstate="print"/>
+                          <a:blip r:embed="rId82316a5c3224bc431" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId86596a3f243fc2b86" w:history="1">
+            <w:hyperlink r:id="rId28436a5c3224bc533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2404,63 +2404,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus cocophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the red ring nematode, has not been detected in association with weevils captured in California, Texas, and Arizona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24020833" name="name55726a3f243fc4487" descr="RHYCPA_distribution_map.jpg"/>
+            <wp:docPr id="32320045" name="name16696a5c3224bdb36" descr="RHYCPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70506a3f243fc4482" cstate="print"/>
+                    <a:blip r:embed="rId65606a5c3224bdb32" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5115,51 +5115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM manuals outlining control programs for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Brazil (Moura, 2017) and Colombia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId88796a3f243fc5a25" w:history="1">
+      <w:hyperlink r:id="rId52736a5c3224befab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6899,51 +6899,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1786-1795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92196a3f243fc659f" w:history="1">
+      <w:hyperlink r:id="rId45396a5c3224bfb6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7232,51 +7232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e0143210. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78706a3f243fc67bd" w:history="1">
+      <w:hyperlink r:id="rId86076a5c3224bfda6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://do.org/10.1371/journal.pone.0143210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7380,51 +7380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Curculionidae) and trap bycatch in Southern California. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82296a3f243fc68ae" w:history="1">
+      <w:hyperlink r:id="rId95266a5c3224bfe96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa175</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8655,51 +8655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 205-209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86506a3f243fc70b4" w:history="1">
+      <w:hyperlink r:id="rId21886a5c3224c06de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5039/agraria.v9i2a3885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8959,51 +8959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67986a3f243fc72a6" w:history="1">
+      <w:hyperlink r:id="rId40386a5c3224c08ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9079,81 +9079,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 468-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65746a3f243fc7385" w:history="1">
+      <w:hyperlink r:id="rId69456a5c3224c09c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00883.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89335781" name="name54846a3f243fc73fb" descr="eu_funding_250.png"/>
+            <wp:docPr id="64910408" name="name65516a5c3224c0a5c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47356a3f243fc73f9" cstate="print"/>
+                    <a:blip r:embed="rId54446a5c3224c0a5b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9251,137 +9251,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11567415">
+  <w:abstractNum w:abstractNumId="59652826">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66338296">
+    <w:lvl w:ilvl="0" w:tplc="27664573">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66338296" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27664573" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66338296" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27664573" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66338296" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27664573" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66338296" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27664573" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66338296" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27664573" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66338296" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27664573" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66338296" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27664573" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66338296" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27664573" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11567414">
+  <w:abstractNum w:abstractNumId="59652825">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21528287">
+    <w:lvl w:ilvl="0" w:tplc="40699241">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10133,55 +10133,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11567414">
-    <w:abstractNumId w:val="11567414"/>
+  <w:num w:numId="59652825">
+    <w:abstractNumId w:val="59652825"/>
   </w:num>
-  <w:num w:numId="11567415">
-    <w:abstractNumId w:val="11567415"/>
+  <w:num w:numId="59652826">
+    <w:abstractNumId w:val="59652826"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21731,51 +21731,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId579289943" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId305839769" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11746a3f243fc233c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId22126a3f243fc23b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId86596a3f243fc2b86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId88796a3f243fc5a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId92196a3f243fc659f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId78706a3f243fc67bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId82296a3f243fc68ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId86506a3f243fc70b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId67986a3f243fc72a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65746a3f243fc7385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId23786a3f243fc2a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23786a3f243fc2a0f.jpg"/><Relationship Id="rId70506a3f243fc4482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70506a3f243fc4482.jpg"/><Relationship Id="rId47356a3f243fc73f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47356a3f243fc73f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId156657135" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId628099723" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30176a5c3224bbc68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId12516a5c3224bbcd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId28436a5c3224bc533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId52736a5c3224befab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId45396a5c3224bfb6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId86076a5c3224bfda6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId95266a5c3224bfe96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId21886a5c3224c06de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId40386a5c3224c08ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69456a5c3224c09c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId82316a5c3224bc431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82316a5c3224bc431.jpg"/><Relationship Id="rId65606a5c3224bdb32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65606a5c3224bdb32.jpg"/><Relationship Id="rId54446a5c3224c0a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54446a5c3224c0a5b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>