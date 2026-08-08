--- v13 (2026-07-19)
+++ v14 (2026-08-08)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Chevrolet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American palm weevil, giant palm weevil, palm marrow weevil, palm marrow weevil, palm weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30176a5c3224bbc68" w:history="1">
+            <w:hyperlink r:id="rId37866a7704233d502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12516a5c3224bbcd5" w:history="1">
+            <w:hyperlink r:id="rId61536a7704233d56c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86892857" name="name98086a5c3224bc433" descr="11203.jpg"/>
+                  <wp:docPr id="22370858" name="name23226a7704233de64" descr="11203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82316a5c3224bc431" cstate="print"/>
+                          <a:blip r:embed="rId84756a7704233de63" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28436a5c3224bc533" w:history="1">
+            <w:hyperlink r:id="rId49546a7704233e4a4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2404,63 +2404,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus cocophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the red ring nematode, has not been detected in association with weevils captured in California, Texas, and Arizona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32320045" name="name16696a5c3224bdb36" descr="RHYCPA_distribution_map.jpg"/>
+            <wp:docPr id="55315698" name="name23936a770423406dc" descr="RHYCPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65606a5c3224bdb32" cstate="print"/>
+                    <a:blip r:embed="rId98536a770423406d8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5115,51 +5115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM manuals outlining control programs for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Brazil (Moura, 2017) and Colombia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId52736a5c3224befab" w:history="1">
+      <w:hyperlink r:id="rId15396a770423425bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6899,51 +6899,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1786-1795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45396a5c3224bfb6a" w:history="1">
+      <w:hyperlink r:id="rId14066a77042344af7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7232,51 +7232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e0143210. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86076a5c3224bfda6" w:history="1">
+      <w:hyperlink r:id="rId50696a77042344d4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://do.org/10.1371/journal.pone.0143210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7380,51 +7380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Curculionidae) and trap bycatch in Southern California. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95266a5c3224bfe96" w:history="1">
+      <w:hyperlink r:id="rId12656a77042344e48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa175</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8655,51 +8655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 205-209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21886a5c3224c06de" w:history="1">
+      <w:hyperlink r:id="rId58586a770423466b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5039/agraria.v9i2a3885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8959,51 +8959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40386a5c3224c08ef" w:history="1">
+      <w:hyperlink r:id="rId60186a770423468c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9079,81 +9079,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 468-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69456a5c3224c09c2" w:history="1">
+      <w:hyperlink r:id="rId26296a77042346998" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00883.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64910408" name="name65516a5c3224c0a5c" descr="eu_funding_250.png"/>
+            <wp:docPr id="2897754" name="name42136a77042347451" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54446a5c3224c0a5b" cstate="print"/>
+                    <a:blip r:embed="rId11346a7704234744e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9251,137 +9251,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59652826">
+  <w:abstractNum w:abstractNumId="68471417">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27664573">
+    <w:lvl w:ilvl="0" w:tplc="72508794">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27664573" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72508794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27664573" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72508794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27664573" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72508794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27664573" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72508794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27664573" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72508794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27664573" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72508794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27664573" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72508794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27664573" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72508794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59652825">
+  <w:abstractNum w:abstractNumId="68471416">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40699241">
+    <w:lvl w:ilvl="0" w:tplc="26168640">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10133,55 +10133,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59652825">
-    <w:abstractNumId w:val="59652825"/>
+  <w:num w:numId="68471416">
+    <w:abstractNumId w:val="68471416"/>
   </w:num>
-  <w:num w:numId="59652826">
-    <w:abstractNumId w:val="59652826"/>
+  <w:num w:numId="68471417">
+    <w:abstractNumId w:val="68471417"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21731,51 +21731,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId156657135" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId628099723" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30176a5c3224bbc68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId12516a5c3224bbcd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId28436a5c3224bc533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId52736a5c3224befab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId45396a5c3224bfb6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId86076a5c3224bfda6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId95266a5c3224bfe96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId21886a5c3224c06de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId40386a5c3224c08ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69456a5c3224c09c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId82316a5c3224bc431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82316a5c3224bc431.jpg"/><Relationship Id="rId65606a5c3224bdb32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65606a5c3224bdb32.jpg"/><Relationship Id="rId54446a5c3224c0a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54446a5c3224c0a5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId317957504" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId211676975" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37866a7704233d502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId61536a7704233d56c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId49546a7704233e4a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId15396a770423425bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId14066a77042344af7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId50696a77042344d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId12656a77042344e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId58586a770423466b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId60186a770423468c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26296a77042346998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId84756a7704233de63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84756a7704233de63.jpg"/><Relationship Id="rId98536a770423406d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98536a770423406d8.jpg"/><Relationship Id="rId11346a7704234744e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11346a7704234744e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>