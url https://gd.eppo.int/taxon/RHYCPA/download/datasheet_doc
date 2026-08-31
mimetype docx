--- v14 (2026-08-08)
+++ v15 (2026-08-31)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Chevrolet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American palm weevil, giant palm weevil, palm marrow weevil, palm marrow weevil, palm weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37866a7704233d502" w:history="1">
+            <w:hyperlink r:id="rId61706a94f59b7cc17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61536a7704233d56c" w:history="1">
+            <w:hyperlink r:id="rId90146a94f59b7cc8f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22370858" name="name23226a7704233de64" descr="11203.jpg"/>
+                  <wp:docPr id="96938537" name="name65776a94f59b7d62f" descr="11203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84756a7704233de63" cstate="print"/>
+                          <a:blip r:embed="rId34636a94f59b7d62d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49546a7704233e4a4" w:history="1">
+            <w:hyperlink r:id="rId48326a94f59b7d73f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2404,63 +2404,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus cocophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the red ring nematode, has not been detected in association with weevils captured in California, Texas, and Arizona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55315698" name="name23936a770423406dc" descr="RHYCPA_distribution_map.jpg"/>
+            <wp:docPr id="21470068" name="name95246a94f59b7efa3" descr="RHYCPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98536a770423406d8" cstate="print"/>
+                    <a:blip r:embed="rId59476a94f59b7efa0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5115,51 +5115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM manuals outlining control programs for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Brazil (Moura, 2017) and Colombia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15396a770423425bc" w:history="1">
+      <w:hyperlink r:id="rId79196a94f59b802f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6899,51 +6899,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1786-1795. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14066a77042344af7" w:history="1">
+      <w:hyperlink r:id="rId57616a94f59b80e5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7232,51 +7232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e0143210. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50696a77042344d4d" w:history="1">
+      <w:hyperlink r:id="rId77676a94f59b8107a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://do.org/10.1371/journal.pone.0143210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7380,51 +7380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Curculionidae) and trap bycatch in Southern California. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12656a77042344e48" w:history="1">
+      <w:hyperlink r:id="rId79516a94f59b81176" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa175</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8655,51 +8655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 205-209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58586a770423466b2" w:history="1">
+      <w:hyperlink r:id="rId78936a94f59b8196d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5039/agraria.v9i2a3885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8959,51 +8959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus palmarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60186a770423468c9" w:history="1">
+      <w:hyperlink r:id="rId67616a94f59b81b5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9079,81 +9079,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 468-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26296a77042346998" w:history="1">
+      <w:hyperlink r:id="rId39666a94f59b81c22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00883.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2897754" name="name42136a77042347451" descr="eu_funding_250.png"/>
+            <wp:docPr id="15102152" name="name37766a94f59b821c0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11346a7704234744e" cstate="print"/>
+                    <a:blip r:embed="rId62256a94f59b821bf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9251,137 +9251,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68471417">
+  <w:abstractNum w:abstractNumId="65671489">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72508794">
+    <w:lvl w:ilvl="0" w:tplc="92943657">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72508794" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92943657" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72508794" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92943657" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72508794" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92943657" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72508794" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92943657" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72508794" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92943657" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72508794" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92943657" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72508794" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92943657" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72508794" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92943657" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68471416">
+  <w:abstractNum w:abstractNumId="65671488">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26168640">
+    <w:lvl w:ilvl="0" w:tplc="64585671">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10133,55 +10133,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68471416">
-    <w:abstractNumId w:val="68471416"/>
+  <w:num w:numId="65671488">
+    <w:abstractNumId w:val="65671488"/>
   </w:num>
-  <w:num w:numId="68471417">
-    <w:abstractNumId w:val="68471417"/>
+  <w:num w:numId="65671489">
+    <w:abstractNumId w:val="65671489"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21731,51 +21731,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId317957504" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId211676975" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37866a7704233d502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId61536a7704233d56c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId49546a7704233e4a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId15396a770423425bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId14066a77042344af7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId50696a77042344d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId12656a77042344e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId58586a770423466b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId60186a770423468c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26296a77042346998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId84756a7704233de63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84756a7704233de63.jpg"/><Relationship Id="rId98536a770423406d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98536a770423406d8.jpg"/><Relationship Id="rId11346a7704234744e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11346a7704234744e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId637466302" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId637215293" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61706a94f59b7cc17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/" TargetMode="External"/><Relationship Id="rId90146a94f59b7cc8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/categorization" TargetMode="External"/><Relationship Id="rId48326a94f59b7d73f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCPA/photos" TargetMode="External"/><Relationship Id="rId79196a94f59b802f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.gov.co/getattachment/19e016c0-0d14-4412-af12-03eecfe398f2/Manejo-del-picudo--Rhynchophorus-palmarum-L--(Cole.aspx" TargetMode="External"/><Relationship Id="rId57616a94f59b80e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa115" TargetMode="External"/><Relationship Id="rId77676a94f59b8107a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://do.org/10.1371/journal.pone.0143210" TargetMode="External"/><Relationship Id="rId79516a94f59b81176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa175" TargetMode="External"/><Relationship Id="rId78936a94f59b8196d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5039/agraria.v9i2a3885" TargetMode="External"/><Relationship Id="rId67616a94f59b81b5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39666a94f59b81c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00883.x" TargetMode="External"/><Relationship Id="rId34636a94f59b7d62d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34636a94f59b7d62d.jpg"/><Relationship Id="rId59476a94f59b7efa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59476a94f59b7efa0.jpg"/><Relationship Id="rId62256a94f59b821bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62256a94f59b821bf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>