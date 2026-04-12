--- v6 (2026-03-17)
+++ v7 (2026-04-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Chevrolat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic palm weevil, coconut weevil, palm weevil, red palm weevil, red stripe weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259469b8dcbaa71ec" w:history="1">
+            <w:hyperlink r:id="rId391869dbec06d63d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409569b8dcbaa7258" w:history="1">
+            <w:hyperlink r:id="rId423869dbec06d643e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15626649" name="name676069b8dcbaa761a" descr="3052.jpg"/>
+                  <wp:docPr id="86276843" name="name670669dbec06d6a16" descr="3052.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3052.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId475769b8dcbaa7618" cstate="print"/>
+                          <a:blip r:embed="rId464969dbec06d6a14" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId296969b8dcbaa7755" w:history="1">
+            <w:hyperlink r:id="rId593969dbec06d6aee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98408956" name="name478969b8dcbaa8bf5" descr="RHYCFE_distribution_map.jpg"/>
+            <wp:docPr id="11666165" name="name170369dbec06d838b" descr="RHYCFE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCFE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId206969b8dcbaa8bf1" cstate="print"/>
+                    <a:blip r:embed="rId262469dbec06d8389" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6496,51 +6496,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 202-206.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2013) Save Algarve palms. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId152469b8dcbaaac3b" w:history="1">
+      <w:hyperlink r:id="rId123669dbec06da466" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 14th January, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7610,51 +7610,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchphorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oliv in the United Arab Emirates, Eastern Region, Al Ain. Proceedings of 1st International Conference on Date Palms, Mar. 8-10, UAE. University, Al-Ain, UAE., pp: 269-281. Available on line</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId758669b8dcbaab367" w:history="1">
+      <w:hyperlink r:id="rId337569dbec06dac20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -8111,51 +8111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Editors): 29-31 March 2017, Rome, Italy. 200 pp. Licence: CC BY-NC-SA 3.0 IGO. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-CIHEAM (2017) Current situation of red palm weevil in the NENA region [Current situation of management practices, challenges/weaknesses and available research and technologies for its improvement]. Scientific consultation and high-level meeting on red palm weevil Management, Rome, 29-31 March 2017. 25 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151869b8dcbaab69b" w:history="1">
+      <w:hyperlink r:id="rId519469dbec06daf84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/a-ms664e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10649,51 +10649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Soroker V, Harari A, Faleiro JR (2015) The role of semiochemicals in date pest management. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sustainable pest management in date palm: current status and emerging challenges</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Wakil W, JR Faleiro and T Miller). Springer International Publishing. Switzerland. 445 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId418669b8dcbaac6be" w:history="1">
+      <w:hyperlink r:id="rId337369dbec06dc433" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.springer.com/us/book/9783319243955</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11150,51 +11150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId846769b8dcbaac9fd" w:history="1">
+      <w:hyperlink r:id="rId122969dbec06dc78f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11276,63 +11276,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-59.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49868710" name="name889869b8dcbaacb5b" descr="eu_funding_250.png"/>
+            <wp:docPr id="20781586" name="name332869dbec06dca65" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId689969b8dcbaacb5a" cstate="print"/>
+                    <a:blip r:embed="rId100269dbec06dca63" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11430,137 +11430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57738967">
+  <w:abstractNum w:abstractNumId="55890204">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23009604">
+    <w:lvl w:ilvl="0" w:tplc="22781732">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23009604" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22781732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23009604" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22781732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23009604" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22781732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23009604" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22781732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23009604" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22781732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23009604" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22781732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23009604" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22781732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23009604" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22781732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57738966">
+  <w:abstractNum w:abstractNumId="55890203">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25530299">
+    <w:lvl w:ilvl="0" w:tplc="26822015">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12312,55 +12312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57738966">
-    <w:abstractNumId w:val="57738966"/>
+  <w:num w:numId="55890203">
+    <w:abstractNumId w:val="55890203"/>
   </w:num>
-  <w:num w:numId="57738967">
-    <w:abstractNumId w:val="57738967"/>
+  <w:num w:numId="55890204">
+    <w:abstractNumId w:val="55890204"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23910,51 +23910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId293481864" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId427463181" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId259469b8dcbaa71ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId409569b8dcbaa7258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId296969b8dcbaa7755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId152469b8dcbaaac3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId758669b8dcbaab367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId151869b8dcbaab69b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId418669b8dcbaac6be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId846769b8dcbaac9fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId475769b8dcbaa7618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId475769b8dcbaa7618.jpg"/><Relationship Id="rId206969b8dcbaa8bf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId206969b8dcbaa8bf1.jpg"/><Relationship Id="rId689969b8dcbaacb5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId689969b8dcbaacb5a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId469034463" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId116114072" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId391869dbec06d63d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId423869dbec06d643e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId593969dbec06d6aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId123669dbec06da466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId337569dbec06dac20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId519469dbec06daf84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId337369dbec06dc433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId122969dbec06dc78f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId464969dbec06d6a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId464969dbec06d6a14.jpg"/><Relationship Id="rId262469dbec06d8389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId262469dbec06d8389.jpg"/><Relationship Id="rId100269dbec06dca63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId100269dbec06dca63.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>