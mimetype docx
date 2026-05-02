--- v7 (2026-04-12)
+++ v8 (2026-05-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Chevrolat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic palm weevil, coconut weevil, palm weevil, red palm weevil, red stripe weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391869dbec06d63d1" w:history="1">
+            <w:hyperlink r:id="rId609569f65fbd38d89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423869dbec06d643e" w:history="1">
+            <w:hyperlink r:id="rId752369f65fbd38df3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86276843" name="name670669dbec06d6a16" descr="3052.jpg"/>
+                  <wp:docPr id="8859605" name="name217269f65fbd392f2" descr="3052.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3052.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId464969dbec06d6a14" cstate="print"/>
+                          <a:blip r:embed="rId800569f65fbd392f0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId593969dbec06d6aee" w:history="1">
+            <w:hyperlink r:id="rId525369f65fbd3941e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11666165" name="name170369dbec06d838b" descr="RHYCFE_distribution_map.jpg"/>
+            <wp:docPr id="93203804" name="name273169f65fbd3ad9b" descr="RHYCFE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCFE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId262469dbec06d8389" cstate="print"/>
+                    <a:blip r:embed="rId512069f65fbd3ad98" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6496,51 +6496,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 202-206.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2013) Save Algarve palms. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123669dbec06da466" w:history="1">
+      <w:hyperlink r:id="rId697869f65fbd3cd5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 14th January, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7610,51 +7610,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchphorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oliv in the United Arab Emirates, Eastern Region, Al Ain. Proceedings of 1st International Conference on Date Palms, Mar. 8-10, UAE. University, Al-Ain, UAE., pp: 269-281. Available on line</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337569dbec06dac20" w:history="1">
+      <w:hyperlink r:id="rId469469f65fbd3d47a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -8111,51 +8111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Editors): 29-31 March 2017, Rome, Italy. 200 pp. Licence: CC BY-NC-SA 3.0 IGO. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-CIHEAM (2017) Current situation of red palm weevil in the NENA region [Current situation of management practices, challenges/weaknesses and available research and technologies for its improvement]. Scientific consultation and high-level meeting on red palm weevil Management, Rome, 29-31 March 2017. 25 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId519469dbec06daf84" w:history="1">
+      <w:hyperlink r:id="rId633369f65fbd3d7cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/a-ms664e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10649,51 +10649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Soroker V, Harari A, Faleiro JR (2015) The role of semiochemicals in date pest management. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sustainable pest management in date palm: current status and emerging challenges</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Wakil W, JR Faleiro and T Miller). Springer International Publishing. Switzerland. 445 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337369dbec06dc433" w:history="1">
+      <w:hyperlink r:id="rId287469f65fbd3e812" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.springer.com/us/book/9783319243955</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11150,51 +11150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122969dbec06dc78f" w:history="1">
+      <w:hyperlink r:id="rId638569f65fbd3eb52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11276,63 +11276,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-59.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20781586" name="name332869dbec06dca65" descr="eu_funding_250.png"/>
+            <wp:docPr id="83010273" name="name871569f65fbd3ec87" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId100269dbec06dca63" cstate="print"/>
+                    <a:blip r:embed="rId104969f65fbd3ec85" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11430,137 +11430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55890204">
+  <w:abstractNum w:abstractNumId="17366984">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22781732">
+    <w:lvl w:ilvl="0" w:tplc="70186065">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22781732" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70186065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22781732" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70186065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22781732" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70186065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22781732" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70186065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22781732" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70186065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22781732" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70186065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22781732" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70186065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22781732" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70186065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55890203">
+  <w:abstractNum w:abstractNumId="17366983">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26822015">
+    <w:lvl w:ilvl="0" w:tplc="20366027">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12312,55 +12312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55890203">
-    <w:abstractNumId w:val="55890203"/>
+  <w:num w:numId="17366983">
+    <w:abstractNumId w:val="17366983"/>
   </w:num>
-  <w:num w:numId="55890204">
-    <w:abstractNumId w:val="55890204"/>
+  <w:num w:numId="17366984">
+    <w:abstractNumId w:val="17366984"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23910,51 +23910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId469034463" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId116114072" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId391869dbec06d63d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId423869dbec06d643e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId593969dbec06d6aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId123669dbec06da466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId337569dbec06dac20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId519469dbec06daf84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId337369dbec06dc433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId122969dbec06dc78f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId464969dbec06d6a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId464969dbec06d6a14.jpg"/><Relationship Id="rId262469dbec06d8389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId262469dbec06d8389.jpg"/><Relationship Id="rId100269dbec06dca63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId100269dbec06dca63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId272811642" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId269700621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId609569f65fbd38d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId752369f65fbd38df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId525369f65fbd3941e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId697869f65fbd3cd5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId469469f65fbd3d47a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId633369f65fbd3d7cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId287469f65fbd3e812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId638569f65fbd3eb52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId800569f65fbd392f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId800569f65fbd392f0.jpg"/><Relationship Id="rId512069f65fbd3ad98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId512069f65fbd3ad98.jpg"/><Relationship Id="rId104969f65fbd3ec85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId104969f65fbd3ec85.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>