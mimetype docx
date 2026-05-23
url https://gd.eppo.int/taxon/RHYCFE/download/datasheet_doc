--- v8 (2026-05-02)
+++ v9 (2026-05-23)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Chevrolat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic palm weevil, coconut weevil, palm weevil, red palm weevil, red stripe weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609569f65fbd38d89" w:history="1">
+            <w:hyperlink r:id="rId63556a11040b5d6cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752369f65fbd38df3" w:history="1">
+            <w:hyperlink r:id="rId19536a11040b5d738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8859605" name="name217269f65fbd392f2" descr="3052.jpg"/>
+                  <wp:docPr id="19621956" name="name35136a11040b5dfaf" descr="3052.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3052.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId800569f65fbd392f0" cstate="print"/>
+                          <a:blip r:embed="rId30586a11040b5dfae" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId525369f65fbd3941e" w:history="1">
+            <w:hyperlink r:id="rId85786a11040b5e107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93203804" name="name273169f65fbd3ad9b" descr="RHYCFE_distribution_map.jpg"/>
+            <wp:docPr id="72455974" name="name95386a11040b5f97f" descr="RHYCFE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCFE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId512069f65fbd3ad98" cstate="print"/>
+                    <a:blip r:embed="rId67006a11040b5f97b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6496,51 +6496,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 202-206.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2013) Save Algarve palms. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId697869f65fbd3cd5b" w:history="1">
+      <w:hyperlink r:id="rId77916a11040b61a18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 14th January, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7610,51 +7610,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchphorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oliv in the United Arab Emirates, Eastern Region, Al Ain. Proceedings of 1st International Conference on Date Palms, Mar. 8-10, UAE. University, Al-Ain, UAE., pp: 269-281. Available on line</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId469469f65fbd3d47a" w:history="1">
+      <w:hyperlink r:id="rId85046a11040b6215c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -8111,51 +8111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Editors): 29-31 March 2017, Rome, Italy. 200 pp. Licence: CC BY-NC-SA 3.0 IGO. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-CIHEAM (2017) Current situation of red palm weevil in the NENA region [Current situation of management practices, challenges/weaknesses and available research and technologies for its improvement]. Scientific consultation and high-level meeting on red palm weevil Management, Rome, 29-31 March 2017. 25 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId633369f65fbd3d7cc" w:history="1">
+      <w:hyperlink r:id="rId74326a11040b62497" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/a-ms664e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10649,51 +10649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Soroker V, Harari A, Faleiro JR (2015) The role of semiochemicals in date pest management. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sustainable pest management in date palm: current status and emerging challenges</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Wakil W, JR Faleiro and T Miller). Springer International Publishing. Switzerland. 445 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId287469f65fbd3e812" w:history="1">
+      <w:hyperlink r:id="rId45186a11040b63746" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.springer.com/us/book/9783319243955</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11150,51 +11150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId638569f65fbd3eb52" w:history="1">
+      <w:hyperlink r:id="rId31426a11040b63aaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11276,63 +11276,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-59.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83010273" name="name871569f65fbd3ec87" descr="eu_funding_250.png"/>
+            <wp:docPr id="35657607" name="name85776a11040b63c1e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId104969f65fbd3ec85" cstate="print"/>
+                    <a:blip r:embed="rId55896a11040b63c1c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11430,137 +11430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17366984">
+  <w:abstractNum w:abstractNumId="64518067">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70186065">
+    <w:lvl w:ilvl="0" w:tplc="50403680">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70186065" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50403680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70186065" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50403680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70186065" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50403680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70186065" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50403680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70186065" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50403680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70186065" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50403680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70186065" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50403680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70186065" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50403680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17366983">
+  <w:abstractNum w:abstractNumId="64518066">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20366027">
+    <w:lvl w:ilvl="0" w:tplc="39291148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12312,55 +12312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17366983">
-    <w:abstractNumId w:val="17366983"/>
+  <w:num w:numId="64518066">
+    <w:abstractNumId w:val="64518066"/>
   </w:num>
-  <w:num w:numId="17366984">
-    <w:abstractNumId w:val="17366984"/>
+  <w:num w:numId="64518067">
+    <w:abstractNumId w:val="64518067"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23910,51 +23910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId272811642" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId269700621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId609569f65fbd38d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId752369f65fbd38df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId525369f65fbd3941e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId697869f65fbd3cd5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId469469f65fbd3d47a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId633369f65fbd3d7cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId287469f65fbd3e812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId638569f65fbd3eb52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId800569f65fbd392f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId800569f65fbd392f0.jpg"/><Relationship Id="rId512069f65fbd3ad98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId512069f65fbd3ad98.jpg"/><Relationship Id="rId104969f65fbd3ec85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId104969f65fbd3ec85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId543791844" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId975840737" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63556a11040b5d6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId19536a11040b5d738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId85786a11040b5e107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId77916a11040b61a18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId85046a11040b6215c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId74326a11040b62497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId45186a11040b63746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId31426a11040b63aaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30586a11040b5dfae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30586a11040b5dfae.jpg"/><Relationship Id="rId67006a11040b5f97b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67006a11040b5f97b.jpg"/><Relationship Id="rId55896a11040b63c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55896a11040b63c1c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>