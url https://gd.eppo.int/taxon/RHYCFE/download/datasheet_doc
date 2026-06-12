--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Chevrolat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic palm weevil, coconut weevil, palm weevil, red palm weevil, red stripe weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63556a11040b5d6cb" w:history="1">
+            <w:hyperlink r:id="rId32116a2bc7eae2c68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19536a11040b5d738" w:history="1">
+            <w:hyperlink r:id="rId16906a2bc7eae2cfe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19621956" name="name35136a11040b5dfaf" descr="3052.jpg"/>
+                  <wp:docPr id="45347472" name="name93076a2bc7eae349f" descr="3052.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3052.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30586a11040b5dfae" cstate="print"/>
+                          <a:blip r:embed="rId11076a2bc7eae349c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId85786a11040b5e107" w:history="1">
+            <w:hyperlink r:id="rId77746a2bc7eae35f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72455974" name="name95386a11040b5f97f" descr="RHYCFE_distribution_map.jpg"/>
+            <wp:docPr id="84842265" name="name54426a2bc7eae4baf" descr="RHYCFE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCFE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67006a11040b5f97b" cstate="print"/>
+                    <a:blip r:embed="rId36826a2bc7eae4bab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6496,51 +6496,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 202-206.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2013) Save Algarve palms. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77916a11040b61a18" w:history="1">
+      <w:hyperlink r:id="rId65856a2bc7eae6f3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 14th January, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7610,51 +7610,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchphorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oliv in the United Arab Emirates, Eastern Region, Al Ain. Proceedings of 1st International Conference on Date Palms, Mar. 8-10, UAE. University, Al-Ain, UAE., pp: 269-281. Available on line</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85046a11040b6215c" w:history="1">
+      <w:hyperlink r:id="rId38026a2bc7eae7756" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -8111,51 +8111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Editors): 29-31 March 2017, Rome, Italy. 200 pp. Licence: CC BY-NC-SA 3.0 IGO. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-CIHEAM (2017) Current situation of red palm weevil in the NENA region [Current situation of management practices, challenges/weaknesses and available research and technologies for its improvement]. Scientific consultation and high-level meeting on red palm weevil Management, Rome, 29-31 March 2017. 25 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74326a11040b62497" w:history="1">
+      <w:hyperlink r:id="rId22976a2bc7eae7ae3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/a-ms664e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10649,51 +10649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Soroker V, Harari A, Faleiro JR (2015) The role of semiochemicals in date pest management. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sustainable pest management in date palm: current status and emerging challenges</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Wakil W, JR Faleiro and T Miller). Springer International Publishing. Switzerland. 445 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45186a11040b63746" w:history="1">
+      <w:hyperlink r:id="rId94226a2bc7eae8e1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.springer.com/us/book/9783319243955</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11150,51 +11150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31426a11040b63aaf" w:history="1">
+      <w:hyperlink r:id="rId44456a2bc7eae9184" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11276,63 +11276,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-59.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35657607" name="name85776a11040b63c1e" descr="eu_funding_250.png"/>
+            <wp:docPr id="56098850" name="name18946a2bc7eae92b7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55896a11040b63c1c" cstate="print"/>
+                    <a:blip r:embed="rId87156a2bc7eae92b6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11430,137 +11430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64518067">
+  <w:abstractNum w:abstractNumId="43692287">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50403680">
+    <w:lvl w:ilvl="0" w:tplc="48433274">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50403680" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48433274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50403680" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48433274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50403680" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48433274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50403680" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48433274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50403680" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48433274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50403680" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48433274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50403680" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48433274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50403680" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48433274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64518066">
+  <w:abstractNum w:abstractNumId="43692286">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39291148">
+    <w:lvl w:ilvl="0" w:tplc="79538351">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12312,55 +12312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64518066">
-    <w:abstractNumId w:val="64518066"/>
+  <w:num w:numId="43692286">
+    <w:abstractNumId w:val="43692286"/>
   </w:num>
-  <w:num w:numId="64518067">
-    <w:abstractNumId w:val="64518067"/>
+  <w:num w:numId="43692287">
+    <w:abstractNumId w:val="43692287"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23910,51 +23910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId543791844" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId975840737" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63556a11040b5d6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId19536a11040b5d738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId85786a11040b5e107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId77916a11040b61a18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId85046a11040b6215c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId74326a11040b62497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId45186a11040b63746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId31426a11040b63aaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30586a11040b5dfae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30586a11040b5dfae.jpg"/><Relationship Id="rId67006a11040b5f97b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67006a11040b5f97b.jpg"/><Relationship Id="rId55896a11040b63c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55896a11040b63c1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId149995669" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId405510900" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32116a2bc7eae2c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId16906a2bc7eae2cfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId77746a2bc7eae35f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId65856a2bc7eae6f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId38026a2bc7eae7756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId22976a2bc7eae7ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId94226a2bc7eae8e1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId44456a2bc7eae9184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11076a2bc7eae349c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11076a2bc7eae349c.jpg"/><Relationship Id="rId36826a2bc7eae4bab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36826a2bc7eae4bab.jpg"/><Relationship Id="rId87156a2bc7eae92b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87156a2bc7eae92b6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>