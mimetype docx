--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Chevrolat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic palm weevil, coconut weevil, palm weevil, red palm weevil, red stripe weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32116a2bc7eae2c68" w:history="1">
+            <w:hyperlink r:id="rId30246a464e83090ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16906a2bc7eae2cfe" w:history="1">
+            <w:hyperlink r:id="rId31756a464e830916d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45347472" name="name93076a2bc7eae349f" descr="3052.jpg"/>
+                  <wp:docPr id="30031350" name="name29126a464e8309a2f" descr="3052.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3052.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11076a2bc7eae349c" cstate="print"/>
+                          <a:blip r:embed="rId82776a464e8309a2c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77746a2bc7eae35f3" w:history="1">
+            <w:hyperlink r:id="rId43616a464e8309bcf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84842265" name="name54426a2bc7eae4baf" descr="RHYCFE_distribution_map.jpg"/>
+            <wp:docPr id="3756555" name="name48916a464e830be71" descr="RHYCFE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCFE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36826a2bc7eae4bab" cstate="print"/>
+                    <a:blip r:embed="rId47256a464e830be6e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6496,51 +6496,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 202-206.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2013) Save Algarve palms. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65856a2bc7eae6f3e" w:history="1">
+      <w:hyperlink r:id="rId35596a464e830e9f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 14th January, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7610,51 +7610,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchphorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oliv in the United Arab Emirates, Eastern Region, Al Ain. Proceedings of 1st International Conference on Date Palms, Mar. 8-10, UAE. University, Al-Ain, UAE., pp: 269-281. Available on line</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38026a2bc7eae7756" w:history="1">
+      <w:hyperlink r:id="rId82916a464e830f2f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -8111,51 +8111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Editors): 29-31 March 2017, Rome, Italy. 200 pp. Licence: CC BY-NC-SA 3.0 IGO. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-CIHEAM (2017) Current situation of red palm weevil in the NENA region [Current situation of management practices, challenges/weaknesses and available research and technologies for its improvement]. Scientific consultation and high-level meeting on red palm weevil Management, Rome, 29-31 March 2017. 25 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22976a2bc7eae7ae3" w:history="1">
+      <w:hyperlink r:id="rId50336a464e830f683" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/a-ms664e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10649,51 +10649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Soroker V, Harari A, Faleiro JR (2015) The role of semiochemicals in date pest management. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sustainable pest management in date palm: current status and emerging challenges</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Wakil W, JR Faleiro and T Miller). Springer International Publishing. Switzerland. 445 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94226a2bc7eae8e1a" w:history="1">
+      <w:hyperlink r:id="rId75846a464e8310d93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.springer.com/us/book/9783319243955</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11150,51 +11150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44456a2bc7eae9184" w:history="1">
+      <w:hyperlink r:id="rId64856a464e8311115" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11276,63 +11276,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-59.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56098850" name="name18946a2bc7eae92b7" descr="eu_funding_250.png"/>
+            <wp:docPr id="70259709" name="name87056a464e8311260" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87156a2bc7eae92b6" cstate="print"/>
+                    <a:blip r:embed="rId27866a464e831125e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11430,137 +11430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43692287">
+  <w:abstractNum w:abstractNumId="86870481">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48433274">
+    <w:lvl w:ilvl="0" w:tplc="97280234">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48433274" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97280234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48433274" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97280234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48433274" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97280234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48433274" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97280234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48433274" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97280234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48433274" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97280234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48433274" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97280234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48433274" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97280234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43692286">
+  <w:abstractNum w:abstractNumId="86870480">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79538351">
+    <w:lvl w:ilvl="0" w:tplc="54844370">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12312,55 +12312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43692286">
-    <w:abstractNumId w:val="43692286"/>
+  <w:num w:numId="86870480">
+    <w:abstractNumId w:val="86870480"/>
   </w:num>
-  <w:num w:numId="43692287">
-    <w:abstractNumId w:val="43692287"/>
+  <w:num w:numId="86870481">
+    <w:abstractNumId w:val="86870481"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23910,51 +23910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId149995669" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId405510900" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32116a2bc7eae2c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId16906a2bc7eae2cfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId77746a2bc7eae35f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId65856a2bc7eae6f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId38026a2bc7eae7756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId22976a2bc7eae7ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId94226a2bc7eae8e1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId44456a2bc7eae9184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11076a2bc7eae349c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11076a2bc7eae349c.jpg"/><Relationship Id="rId36826a2bc7eae4bab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36826a2bc7eae4bab.jpg"/><Relationship Id="rId87156a2bc7eae92b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87156a2bc7eae92b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId451745428" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId667850218" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30246a464e83090ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId31756a464e830916d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId43616a464e8309bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId35596a464e830e9f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId82916a464e830f2f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId50336a464e830f683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId75846a464e8310d93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId64856a464e8311115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82776a464e8309a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82776a464e8309a2c.jpg"/><Relationship Id="rId47256a464e830be6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47256a464e830be6e.jpg"/><Relationship Id="rId27866a464e831125e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27866a464e831125e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>