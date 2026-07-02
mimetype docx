--- v11 (2026-07-02)
+++ v12 (2026-07-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Chevrolat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic palm weevil, coconut weevil, palm weevil, red palm weevil, red stripe weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30246a464e83090ff" w:history="1">
+            <w:hyperlink r:id="rId85326a4652705f2d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31756a464e830916d" w:history="1">
+            <w:hyperlink r:id="rId29576a4652705f346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30031350" name="name29126a464e8309a2f" descr="3052.jpg"/>
+                  <wp:docPr id="49078638" name="name39746a4652705fa67" descr="3052.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3052.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82776a464e8309a2c" cstate="print"/>
+                          <a:blip r:embed="rId80186a4652705fa65" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43616a464e8309bcf" w:history="1">
+            <w:hyperlink r:id="rId61826a4652705fbca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3756555" name="name48916a464e830be71" descr="RHYCFE_distribution_map.jpg"/>
+            <wp:docPr id="9937716" name="name24676a4652706133f" descr="RHYCFE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCFE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47256a464e830be6e" cstate="print"/>
+                    <a:blip r:embed="rId33946a4652706133c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6496,51 +6496,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 202-206.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2013) Save Algarve palms. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35596a464e830e9f4" w:history="1">
+      <w:hyperlink r:id="rId28806a46527063488" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 14th January, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7610,51 +7610,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchphorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oliv in the United Arab Emirates, Eastern Region, Al Ain. Proceedings of 1st International Conference on Date Palms, Mar. 8-10, UAE. University, Al-Ain, UAE., pp: 269-281. Available on line</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82916a464e830f2f1" w:history="1">
+      <w:hyperlink r:id="rId13696a46527063be4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -8111,51 +8111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Editors): 29-31 March 2017, Rome, Italy. 200 pp. Licence: CC BY-NC-SA 3.0 IGO. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-CIHEAM (2017) Current situation of red palm weevil in the NENA region [Current situation of management practices, challenges/weaknesses and available research and technologies for its improvement]. Scientific consultation and high-level meeting on red palm weevil Management, Rome, 29-31 March 2017. 25 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50336a464e830f683" w:history="1">
+      <w:hyperlink r:id="rId49786a46527063f4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/a-ms664e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10649,51 +10649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Soroker V, Harari A, Faleiro JR (2015) The role of semiochemicals in date pest management. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sustainable pest management in date palm: current status and emerging challenges</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Wakil W, JR Faleiro and T Miller). Springer International Publishing. Switzerland. 445 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75846a464e8310d93" w:history="1">
+      <w:hyperlink r:id="rId12446a4652706553f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.springer.com/us/book/9783319243955</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11150,51 +11150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64856a464e8311115" w:history="1">
+      <w:hyperlink r:id="rId13526a465270658d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11276,63 +11276,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-59.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70259709" name="name87056a464e8311260" descr="eu_funding_250.png"/>
+            <wp:docPr id="29823508" name="name86876a46527065ab0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27866a464e831125e" cstate="print"/>
+                    <a:blip r:embed="rId14536a46527065aae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11430,137 +11430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86870481">
+  <w:abstractNum w:abstractNumId="51839757">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97280234">
+    <w:lvl w:ilvl="0" w:tplc="73842530">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97280234" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73842530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97280234" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73842530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97280234" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73842530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97280234" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73842530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97280234" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73842530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97280234" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73842530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97280234" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73842530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97280234" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73842530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86870480">
+  <w:abstractNum w:abstractNumId="51839756">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54844370">
+    <w:lvl w:ilvl="0" w:tplc="64799401">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12312,55 +12312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86870480">
-    <w:abstractNumId w:val="86870480"/>
+  <w:num w:numId="51839756">
+    <w:abstractNumId w:val="51839756"/>
   </w:num>
-  <w:num w:numId="86870481">
-    <w:abstractNumId w:val="86870481"/>
+  <w:num w:numId="51839757">
+    <w:abstractNumId w:val="51839757"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23910,51 +23910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId451745428" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId667850218" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30246a464e83090ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId31756a464e830916d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId43616a464e8309bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId35596a464e830e9f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId82916a464e830f2f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId50336a464e830f683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId75846a464e8310d93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId64856a464e8311115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82776a464e8309a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82776a464e8309a2c.jpg"/><Relationship Id="rId47256a464e830be6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47256a464e830be6e.jpg"/><Relationship Id="rId27866a464e831125e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27866a464e831125e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId332898320" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId801716159" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85326a4652705f2d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId29576a4652705f346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId61826a4652705fbca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId28806a46527063488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId13696a46527063be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId49786a46527063f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId12446a4652706553f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId13526a465270658d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80186a4652705fa65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80186a4652705fa65.jpg"/><Relationship Id="rId33946a4652706133c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33946a4652706133c.jpg"/><Relationship Id="rId14536a46527065aae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14536a46527065aae.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>