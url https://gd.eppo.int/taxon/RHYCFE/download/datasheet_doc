--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Chevrolat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic palm weevil, coconut weevil, palm weevil, red palm weevil, red stripe weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85326a4652705f2d9" w:history="1">
+            <w:hyperlink r:id="rId31276a60d5c542fc1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29576a4652705f346" w:history="1">
+            <w:hyperlink r:id="rId97976a60d5c543033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49078638" name="name39746a4652705fa67" descr="3052.jpg"/>
+                  <wp:docPr id="97605409" name="name94836a60d5c5436e4" descr="3052.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3052.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80186a4652705fa65" cstate="print"/>
+                          <a:blip r:embed="rId22076a60d5c5436e2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61826a4652705fbca" w:history="1">
+            <w:hyperlink r:id="rId52866a60d5c543822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9937716" name="name24676a4652706133f" descr="RHYCFE_distribution_map.jpg"/>
+            <wp:docPr id="90829224" name="name75096a60d5c54564d" descr="RHYCFE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCFE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33946a4652706133c" cstate="print"/>
+                    <a:blip r:embed="rId10596a60d5c545646" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6496,51 +6496,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 202-206.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2013) Save Algarve palms. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28806a46527063488" w:history="1">
+      <w:hyperlink r:id="rId54686a60d5c547ade" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 14th January, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7610,51 +7610,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchphorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oliv in the United Arab Emirates, Eastern Region, Al Ain. Proceedings of 1st International Conference on Date Palms, Mar. 8-10, UAE. University, Al-Ain, UAE., pp: 269-281. Available on line</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13696a46527063be4" w:history="1">
+      <w:hyperlink r:id="rId40686a60d5c54823e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -8111,51 +8111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Editors): 29-31 March 2017, Rome, Italy. 200 pp. Licence: CC BY-NC-SA 3.0 IGO. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-CIHEAM (2017) Current situation of red palm weevil in the NENA region [Current situation of management practices, challenges/weaknesses and available research and technologies for its improvement]. Scientific consultation and high-level meeting on red palm weevil Management, Rome, 29-31 March 2017. 25 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49786a46527063f4d" w:history="1">
+      <w:hyperlink r:id="rId87426a60d5c548608" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/a-ms664e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10649,51 +10649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Soroker V, Harari A, Faleiro JR (2015) The role of semiochemicals in date pest management. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sustainable pest management in date palm: current status and emerging challenges</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Wakil W, JR Faleiro and T Miller). Springer International Publishing. Switzerland. 445 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12446a4652706553f" w:history="1">
+      <w:hyperlink r:id="rId93926a60d5c549892" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.springer.com/us/book/9783319243955</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11150,51 +11150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13526a465270658d8" w:history="1">
+      <w:hyperlink r:id="rId41556a60d5c549c05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11276,63 +11276,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-59.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29823508" name="name86876a46527065ab0" descr="eu_funding_250.png"/>
+            <wp:docPr id="51364971" name="name38046a60d5c549d2c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14536a46527065aae" cstate="print"/>
+                    <a:blip r:embed="rId12856a60d5c549d2b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11430,137 +11430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51839757">
+  <w:abstractNum w:abstractNumId="56884806">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73842530">
+    <w:lvl w:ilvl="0" w:tplc="66830918">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73842530" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66830918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73842530" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66830918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73842530" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66830918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73842530" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66830918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73842530" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66830918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73842530" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66830918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73842530" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66830918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73842530" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66830918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51839756">
+  <w:abstractNum w:abstractNumId="56884805">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64799401">
+    <w:lvl w:ilvl="0" w:tplc="50366364">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12312,55 +12312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51839756">
-    <w:abstractNumId w:val="51839756"/>
+  <w:num w:numId="56884805">
+    <w:abstractNumId w:val="56884805"/>
   </w:num>
-  <w:num w:numId="51839757">
-    <w:abstractNumId w:val="51839757"/>
+  <w:num w:numId="56884806">
+    <w:abstractNumId w:val="56884806"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23910,51 +23910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId332898320" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId801716159" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85326a4652705f2d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId29576a4652705f346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId61826a4652705fbca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId28806a46527063488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId13696a46527063be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId49786a46527063f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId12446a4652706553f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId13526a465270658d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80186a4652705fa65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80186a4652705fa65.jpg"/><Relationship Id="rId33946a4652706133c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33946a4652706133c.jpg"/><Relationship Id="rId14536a46527065aae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14536a46527065aae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId135363512" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId113365963" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31276a60d5c542fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId97976a60d5c543033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId52866a60d5c543822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId54686a60d5c547ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId40686a60d5c54823e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId87426a60d5c548608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId93926a60d5c549892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId41556a60d5c549c05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22076a60d5c5436e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22076a60d5c5436e2.jpg"/><Relationship Id="rId10596a60d5c545646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10596a60d5c545646.jpg"/><Relationship Id="rId12856a60d5c549d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12856a60d5c549d2b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>