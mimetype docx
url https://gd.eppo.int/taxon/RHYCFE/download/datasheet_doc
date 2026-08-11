--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Chevrolat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic palm weevil, coconut weevil, palm weevil, red palm weevil, red stripe weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31276a60d5c542fc1" w:history="1">
+            <w:hyperlink r:id="rId78106a7b599fadc78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97976a60d5c543033" w:history="1">
+            <w:hyperlink r:id="rId53216a7b599fadcf5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97605409" name="name94836a60d5c5436e4" descr="3052.jpg"/>
+                  <wp:docPr id="95487508" name="name64756a7b599fae898" descr="3052.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3052.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22076a60d5c5436e2" cstate="print"/>
+                          <a:blip r:embed="rId99766a7b599fae896" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId52866a60d5c543822" w:history="1">
+            <w:hyperlink r:id="rId40996a7b599fae9d7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90829224" name="name75096a60d5c54564d" descr="RHYCFE_distribution_map.jpg"/>
+            <wp:docPr id="24762414" name="name31616a7b599fb025d" descr="RHYCFE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCFE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10596a60d5c545646" cstate="print"/>
+                    <a:blip r:embed="rId85846a7b599fb025a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6496,51 +6496,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 202-206.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2013) Save Algarve palms. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54686a60d5c547ade" w:history="1">
+      <w:hyperlink r:id="rId19446a7b599fb235d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 14th January, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7610,51 +7610,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchphorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oliv in the United Arab Emirates, Eastern Region, Al Ain. Proceedings of 1st International Conference on Date Palms, Mar. 8-10, UAE. University, Al-Ain, UAE., pp: 269-281. Available on line</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40686a60d5c54823e" w:history="1">
+      <w:hyperlink r:id="rId73826a7b599fb2add" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -8111,51 +8111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Editors): 29-31 March 2017, Rome, Italy. 200 pp. Licence: CC BY-NC-SA 3.0 IGO. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-CIHEAM (2017) Current situation of red palm weevil in the NENA region [Current situation of management practices, challenges/weaknesses and available research and technologies for its improvement]. Scientific consultation and high-level meeting on red palm weevil Management, Rome, 29-31 March 2017. 25 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87426a60d5c548608" w:history="1">
+      <w:hyperlink r:id="rId67406a7b599fb2e52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/a-ms664e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10649,51 +10649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Soroker V, Harari A, Faleiro JR (2015) The role of semiochemicals in date pest management. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sustainable pest management in date palm: current status and emerging challenges</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Wakil W, JR Faleiro and T Miller). Springer International Publishing. Switzerland. 445 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93926a60d5c549892" w:history="1">
+      <w:hyperlink r:id="rId97666a7b599fb4012" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.springer.com/us/book/9783319243955</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11150,51 +11150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41556a60d5c549c05" w:history="1">
+      <w:hyperlink r:id="rId56396a7b599fb437d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11276,63 +11276,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-59.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51364971" name="name38046a60d5c549d2c" descr="eu_funding_250.png"/>
+            <wp:docPr id="80477275" name="name24916a7b599fb4778" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12856a60d5c549d2b" cstate="print"/>
+                    <a:blip r:embed="rId14926a7b599fb4777" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11430,137 +11430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56884806">
+  <w:abstractNum w:abstractNumId="19192351">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66830918">
+    <w:lvl w:ilvl="0" w:tplc="86573491">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66830918" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86573491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66830918" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86573491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66830918" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86573491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66830918" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86573491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66830918" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86573491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66830918" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86573491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66830918" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86573491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66830918" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86573491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56884805">
+  <w:abstractNum w:abstractNumId="19192350">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50366364">
+    <w:lvl w:ilvl="0" w:tplc="69334931">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12312,55 +12312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56884805">
-    <w:abstractNumId w:val="56884805"/>
+  <w:num w:numId="19192350">
+    <w:abstractNumId w:val="19192350"/>
   </w:num>
-  <w:num w:numId="56884806">
-    <w:abstractNumId w:val="56884806"/>
+  <w:num w:numId="19192351">
+    <w:abstractNumId w:val="19192351"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23910,51 +23910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId135363512" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId113365963" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31276a60d5c542fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId97976a60d5c543033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId52866a60d5c543822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId54686a60d5c547ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId40686a60d5c54823e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId87426a60d5c548608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId93926a60d5c549892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId41556a60d5c549c05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22076a60d5c5436e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22076a60d5c5436e2.jpg"/><Relationship Id="rId10596a60d5c545646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10596a60d5c545646.jpg"/><Relationship Id="rId12856a60d5c549d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12856a60d5c549d2b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId723703376" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId977370348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78106a7b599fadc78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId53216a7b599fadcf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId40996a7b599fae9d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId19446a7b599fb235d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId73826a7b599fb2add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId67406a7b599fb2e52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId97666a7b599fb4012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId56396a7b599fb437d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99766a7b599fae896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99766a7b599fae896.jpg"/><Relationship Id="rId85846a7b599fb025a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85846a7b599fb025a.jpg"/><Relationship Id="rId14926a7b599fb4777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14926a7b599fb4777.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>