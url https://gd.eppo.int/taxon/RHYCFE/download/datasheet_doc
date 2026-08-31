--- v14 (2026-08-11)
+++ v15 (2026-08-31)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Chevrolat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asiatic palm weevil, coconut weevil, palm weevil, red palm weevil, red stripe weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78106a7b599fadc78" w:history="1">
+            <w:hyperlink r:id="rId66726a960be983134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53216a7b599fadcf5" w:history="1">
+            <w:hyperlink r:id="rId67896a960be9831f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHYCFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95487508" name="name64756a7b599fae898" descr="3052.jpg"/>
+                  <wp:docPr id="12564282" name="name36776a960be983a4f" descr="3052.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3052.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId99766a7b599fae896" cstate="print"/>
+                          <a:blip r:embed="rId59516a960be983a4c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40996a7b599fae9d7" w:history="1">
+            <w:hyperlink r:id="rId13716a960be983b8e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24762414" name="name31616a7b599fb025d" descr="RHYCFE_distribution_map.jpg"/>
+            <wp:docPr id="68908860" name="name10646a960be9850e4" descr="RHYCFE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHYCFE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85846a7b599fb025a" cstate="print"/>
+                    <a:blip r:embed="rId89086a960be9850e1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6496,51 +6496,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 202-206.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2013) Save Algarve palms. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19446a7b599fb235d" w:history="1">
+      <w:hyperlink r:id="rId32536a960be98713f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 14th January, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7610,51 +7610,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchphorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oliv in the United Arab Emirates, Eastern Region, Al Ain. Proceedings of 1st International Conference on Date Palms, Mar. 8-10, UAE. University, Al-Ain, UAE., pp: 269-281. Available on line</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73826a7b599fb2add" w:history="1">
+      <w:hyperlink r:id="rId92316a960be987875" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -8111,51 +8111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Editors): 29-31 March 2017, Rome, Italy. 200 pp. Licence: CC BY-NC-SA 3.0 IGO. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-CIHEAM (2017) Current situation of red palm weevil in the NENA region [Current situation of management practices, challenges/weaknesses and available research and technologies for its improvement]. Scientific consultation and high-level meeting on red palm weevil Management, Rome, 29-31 March 2017. 25 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67406a7b599fb2e52" w:history="1">
+      <w:hyperlink r:id="rId36686a960be987bfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/a-ms664e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10649,51 +10649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Soroker V, Harari A, Faleiro JR (2015) The role of semiochemicals in date pest management. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sustainable pest management in date palm: current status and emerging challenges</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Wakil W, JR Faleiro and T Miller). Springer International Publishing. Switzerland. 445 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97666a7b599fb4012" w:history="1">
+      <w:hyperlink r:id="rId11536a960be988d23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.springer.com/us/book/9783319243955</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11150,51 +11150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhynchophorus ferrugineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56396a7b599fb437d" w:history="1">
+      <w:hyperlink r:id="rId55056a960be989066" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11276,63 +11276,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-59.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80477275" name="name24916a7b599fb4778" descr="eu_funding_250.png"/>
+            <wp:docPr id="99898086" name="name31166a960be98917e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14926a7b599fb4777" cstate="print"/>
+                    <a:blip r:embed="rId89846a960be98917d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11430,137 +11430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19192351">
+  <w:abstractNum w:abstractNumId="36578053">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86573491">
+    <w:lvl w:ilvl="0" w:tplc="17827613">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86573491" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17827613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86573491" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17827613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86573491" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17827613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86573491" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17827613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86573491" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17827613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86573491" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17827613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86573491" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17827613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86573491" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17827613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19192350">
+  <w:abstractNum w:abstractNumId="36578052">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69334931">
+    <w:lvl w:ilvl="0" w:tplc="68994800">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12312,55 +12312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19192350">
-    <w:abstractNumId w:val="19192350"/>
+  <w:num w:numId="36578052">
+    <w:abstractNumId w:val="36578052"/>
   </w:num>
-  <w:num w:numId="19192351">
-    <w:abstractNumId w:val="19192351"/>
+  <w:num w:numId="36578053">
+    <w:abstractNumId w:val="36578053"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23910,51 +23910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId723703376" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId977370348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78106a7b599fadc78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId53216a7b599fadcf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId40996a7b599fae9d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId19446a7b599fb235d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId73826a7b599fb2add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId67406a7b599fb2e52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId97666a7b599fb4012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId56396a7b599fb437d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99766a7b599fae896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99766a7b599fae896.jpg"/><Relationship Id="rId85846a7b599fb025a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85846a7b599fb025a.jpg"/><Relationship Id="rId14926a7b599fb4777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14926a7b599fb4777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId955802986" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId816884299" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66726a960be983134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/" TargetMode="External"/><Relationship Id="rId67896a960be9831f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/categorization" TargetMode="External"/><Relationship Id="rId13716a960be983b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHYCFE/photos" TargetMode="External"/><Relationship Id="rId32536a960be98713f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savealgarvepalms.com/en/weevil-facts/host-palm-trees" TargetMode="External"/><Relationship Id="rId92316a960be987875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubhort.org/datepalm/datepalm1/datepalm1_23.pdf" TargetMode="External"/><Relationship Id="rId36686a960be987bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/a-ms664e.pdf" TargetMode="External"/><Relationship Id="rId11536a960be988d23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319243955" TargetMode="External"/><Relationship Id="rId55056a960be989066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59516a960be983a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59516a960be983a4c.jpg"/><Relationship Id="rId89086a960be9850e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89086a960be9850e1.jpg"/><Relationship Id="rId89846a960be98917d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89846a960be98917d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>