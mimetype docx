--- v14 (2026-09-06)
+++ v15 (2026-10-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Walsh)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple fruit fly, apple maggot, apple maggot fly, railroad worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51496a9d569db1e3c" w:history="1">
+            <w:hyperlink r:id="rId45336acb7a29cb118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95626a9d569db1ea7" w:history="1">
+            <w:hyperlink r:id="rId12196acb7a29cb194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHAGPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40112571" name="name47106a9d569db2750" descr="1468.jpg"/>
+                  <wp:docPr id="53407279" name="name54036acb7a29cb910" descr="1468.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1468.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42736a9d569db274e" cstate="print"/>
+                          <a:blip r:embed="rId34266acb7a29cb90d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId26006a9d569db289e" w:history="1">
+            <w:hyperlink r:id="rId66836acb7a29cba4c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1252,50 +1252,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crataegus aestivalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Crataegus castlegarensis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Crataegus crus-galli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crataegus douglasii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1472,91 +1492,131 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crataegus monogyna</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Crataegus okennonii</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Crataegus opaca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crataegus punctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crataegus viridis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Crataegus × cogswellii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crataegus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -2030,63 +2090,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Eastern North America and Mexico and is present in most of North America, from Mexico to Southern provinces of Canada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34050546" name="name10606a9d569db42b1" descr="RHAGPO_distribution_map.jpg"/>
+            <wp:docPr id="31382232" name="name18746acb7a29cd425" descr="RHAGPO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHAGPO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13276a9d569db42af" cstate="print"/>
+                    <a:blip r:embed="rId73526acb7a29cd422" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4377,51 +4437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Food Inspection Agency (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (apple maggot) - fact sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13716a9d569db5397" w:history="1">
+      <w:hyperlink r:id="rId57536acb7a29ce5f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4857,51 +4917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020), Schenk M, Dijkstra E, Delbianco A, Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2020:EN-1908. 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81596a9d569db569b" w:history="1">
+      <w:hyperlink r:id="rId10846acb7a29ce91a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1908</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5021,51 +5081,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 651–659. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18286a9d569db57b9" w:history="1">
+      <w:hyperlink r:id="rId53596acb7a29cea31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH04141-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6021,81 +6081,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2599-2608.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019). Phenology model database. Apple maggot. University of California Agriculture &amp; Natural Resources – Statewide Integrated Pest Management Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50966a9d569db5e0e" w:history="1">
+      <w:hyperlink r:id="rId32196acb7a29cf130" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) Treatment manual. USDA/APHIS, Frederick, USA. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75196a9d569db5e43" w:history="1">
+      <w:hyperlink r:id="rId43926acb7a29cf166" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6208,81 +6268,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6-21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington State Department of Agriculture (2019) Apple industry guide to the apple maggot quarantine. 6 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46916a9d569db5f48" w:history="1">
+      <w:hyperlink r:id="rId44716acb7a29cf283" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington State Department of Agriculture (2020) Apple maggot. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16816a9d569db5f7d" w:history="1">
+      <w:hyperlink r:id="rId18256acb7a29cf2ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6306,51 +6366,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. by Robinson AS, Hooper G), pp. 303-313. Elsevier, Amsterdam, Netherlands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wise J (2019) Insecticide options for apple maggot control. Michigan State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95286a9d569db5ff0" w:history="1">
+      <w:hyperlink r:id="rId15966acb7a29cf32d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6768,51 +6828,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 124. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78046a9d569db62ce" w:history="1">
+      <w:hyperlink r:id="rId33886acb7a29cf628" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1673/031.012.12401</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +7056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 189-199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57476a9d569db6448" w:history="1">
+      <w:hyperlink r:id="rId74986acb7a29cf798" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3956/2016-92.4.189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7076,51 +7136,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> USDA Compendium of Fruit Fly Host Information (CoFFHI).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   Edition 2.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62696a9d569db64cf" w:history="1">
+      <w:hyperlink r:id="rId34296acb7a29cf822" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7166,51 +7226,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40–58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24736a9d569db6561" w:history="1">
+      <w:hyperlink r:id="rId44686acb7a29cf8b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journal.entsocbc.ca/index.php/journal/article/view/2469</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7276,51 +7336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16026a9d569db661b" w:history="1">
+      <w:hyperlink r:id="rId98546acb7a29cf96e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7471,90 +7531,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1983) Data sheets on quarantine organisms No. 41, Trypetidae (non-European). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30176a9d569db6754" w:history="1">
+      <w:hyperlink r:id="rId60326acb7a29cfabe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72649258" name="name68166a9d569db6948" descr="eu_funding_250.png"/>
+            <wp:docPr id="627411" name="name79096acb7a29cfb65" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69236a9d569db6946" cstate="print"/>
+                    <a:blip r:embed="rId17186acb7a29cfb64" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7652,137 +7712,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25336783">
+  <w:abstractNum w:abstractNumId="22183579">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99204058">
+    <w:lvl w:ilvl="0" w:tplc="86968671">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99204058" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86968671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99204058" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86968671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99204058" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86968671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99204058" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86968671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99204058" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86968671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99204058" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86968671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99204058" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86968671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99204058" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86968671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25336782">
+  <w:abstractNum w:abstractNumId="22183578">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31496681">
+    <w:lvl w:ilvl="0" w:tplc="49265684">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8534,55 +8594,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25336782">
-    <w:abstractNumId w:val="25336782"/>
+  <w:num w:numId="22183578">
+    <w:abstractNumId w:val="22183578"/>
   </w:num>
-  <w:num w:numId="25336783">
-    <w:abstractNumId w:val="25336783"/>
+  <w:num w:numId="22183579">
+    <w:abstractNumId w:val="22183579"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20132,51 +20192,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId493626821" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631881769" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51496a9d569db1e3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/" TargetMode="External"/><Relationship Id="rId95626a9d569db1ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/categorization" TargetMode="External"/><Relationship Id="rId26006a9d569db289e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/photos" TargetMode="External"/><Relationship Id="rId13716a9d569db5397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524" TargetMode="External"/><Relationship Id="rId81596a9d569db569b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1908" TargetMode="External"/><Relationship Id="rId18286a9d569db57b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH04141-18" TargetMode="External"/><Relationship Id="rId50966a9d569db5e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html" TargetMode="External"/><Relationship Id="rId75196a9d569db5e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId46916a9d569db5f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine" TargetMode="External"/><Relationship Id="rId16816a9d569db5f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot" TargetMode="External"/><Relationship Id="rId95286a9d569db5ff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides" TargetMode="External"/><Relationship Id="rId78046a9d569db62ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1673/031.012.12401" TargetMode="External"/><Relationship Id="rId57476a9d569db6448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3956/2016-92.4.189" TargetMode="External"/><Relationship Id="rId62696a9d569db64cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId24736a9d569db6561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.entsocbc.ca/index.php/journal/article/view/2469" TargetMode="External"/><Relationship Id="rId16026a9d569db661b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30176a9d569db6754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId42736a9d569db274e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42736a9d569db274e.jpg"/><Relationship Id="rId13276a9d569db42af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13276a9d569db42af.jpg"/><Relationship Id="rId69236a9d569db6946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69236a9d569db6946.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId989066386" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId890962837" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45336acb7a29cb118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/" TargetMode="External"/><Relationship Id="rId12196acb7a29cb194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/categorization" TargetMode="External"/><Relationship Id="rId66836acb7a29cba4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/photos" TargetMode="External"/><Relationship Id="rId57536acb7a29ce5f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524" TargetMode="External"/><Relationship Id="rId10846acb7a29ce91a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1908" TargetMode="External"/><Relationship Id="rId53596acb7a29cea31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH04141-18" TargetMode="External"/><Relationship Id="rId32196acb7a29cf130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html" TargetMode="External"/><Relationship Id="rId43926acb7a29cf166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId44716acb7a29cf283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine" TargetMode="External"/><Relationship Id="rId18256acb7a29cf2ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot" TargetMode="External"/><Relationship Id="rId15966acb7a29cf32d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides" TargetMode="External"/><Relationship Id="rId33886acb7a29cf628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1673/031.012.12401" TargetMode="External"/><Relationship Id="rId74986acb7a29cf798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3956/2016-92.4.189" TargetMode="External"/><Relationship Id="rId34296acb7a29cf822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId44686acb7a29cf8b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.entsocbc.ca/index.php/journal/article/view/2469" TargetMode="External"/><Relationship Id="rId98546acb7a29cf96e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60326acb7a29cfabe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId34266acb7a29cb90d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34266acb7a29cb90d.jpg"/><Relationship Id="rId73526acb7a29cd422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73526acb7a29cd422.jpg"/><Relationship Id="rId17186acb7a29cfb64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17186acb7a29cfb64.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>