--- v7 (2026-03-17)
+++ v8 (2026-04-14)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Walsh)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple fruit fly, apple maggot, apple maggot fly, railroad worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188269b8d7f6a918e" w:history="1">
+            <w:hyperlink r:id="rId849969de28548f22c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507169b8d7f6a91fa" w:history="1">
+            <w:hyperlink r:id="rId601769de28548f29a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHAGPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49566385" name="name311769b8d7f6a99d6" descr="1468.jpg"/>
+                  <wp:docPr id="96007206" name="name624069de28548f76e" descr="1468.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1468.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId879269b8d7f6a99d4" cstate="print"/>
+                          <a:blip r:embed="rId307369de28548f76c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId223369b8d7f6a9b1e" w:history="1">
+            <w:hyperlink r:id="rId159469de28548f88f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2030,63 +2030,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Eastern North America and Mexico and is present in most of North America, from Mexico to Southern provinces of Canada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12748110" name="name512669b8d7f6ab475" descr="RHAGPO_distribution_map.jpg"/>
+            <wp:docPr id="39123542" name="name181069de285490f3e" descr="RHAGPO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHAGPO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId298769b8d7f6ab471" cstate="print"/>
+                    <a:blip r:embed="rId673769de285490f3b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4377,51 +4377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Food Inspection Agency (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (apple maggot) - fact sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId893069b8d7f6ac5d4" w:history="1">
+      <w:hyperlink r:id="rId732969de285492056" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4857,51 +4857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020), Schenk M, Dijkstra E, Delbianco A, Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2020:EN-1908. 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700269b8d7f6ac8fa" w:history="1">
+      <w:hyperlink r:id="rId403669de28549235e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1908</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5021,51 +5021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 651–659. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100169b8d7f6aca24" w:history="1">
+      <w:hyperlink r:id="rId529069de285492470" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH04141-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6021,81 +6021,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2599-2608.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019). Phenology model database. Apple maggot. University of California Agriculture &amp; Natural Resources – Statewide Integrated Pest Management Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId962369b8d7f6ad090" w:history="1">
+      <w:hyperlink r:id="rId341069de285492c93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) Treatment manual. USDA/APHIS, Frederick, USA. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId575869b8d7f6ad0c4" w:history="1">
+      <w:hyperlink r:id="rId153269de285492cca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6208,81 +6208,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6-21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington State Department of Agriculture (2019) Apple industry guide to the apple maggot quarantine. 6 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId907469b8d7f6ad1e2" w:history="1">
+      <w:hyperlink r:id="rId105269de285492e1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington State Department of Agriculture (2020) Apple maggot. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123369b8d7f6ad216" w:history="1">
+      <w:hyperlink r:id="rId136269de285492e52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6306,51 +6306,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. by Robinson AS, Hooper G), pp. 303-313. Elsevier, Amsterdam, Netherlands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wise J (2019) Insecticide options for apple maggot control. Michigan State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId433269b8d7f6ad297" w:history="1">
+      <w:hyperlink r:id="rId317769de285492f39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6768,51 +6768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 124. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId147469b8d7f6ad57c" w:history="1">
+      <w:hyperlink r:id="rId887769de285493227" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1673/031.012.12401</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 189-199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId891769b8d7f6ad6fe" w:history="1">
+      <w:hyperlink r:id="rId436569de285493391" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3956/2016-92.4.189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7076,51 +7076,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> USDA Compendium of Fruit Fly Host Information (CoFFHI).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   Edition 2.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId394469b8d7f6ad783" w:history="1">
+      <w:hyperlink r:id="rId415369de285493416" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7166,51 +7166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40–58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134369b8d7f6ad815" w:history="1">
+      <w:hyperlink r:id="rId140869de2854934aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journal.entsocbc.ca/index.php/journal/article/view/2469</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7276,51 +7276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId370069b8d7f6ad8ce" w:history="1">
+      <w:hyperlink r:id="rId134669de285493569" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7471,90 +7471,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1983) Data sheets on quarantine organisms No. 41, Trypetidae (non-European). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId484469b8d7f6ada16" w:history="1">
+      <w:hyperlink r:id="rId933169de2854936a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50474673" name="name248469b8d7f6adab4" descr="eu_funding_250.png"/>
+            <wp:docPr id="62766566" name="name293569de28549376e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId827969b8d7f6adab3" cstate="print"/>
+                    <a:blip r:embed="rId250269de28549376d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7652,137 +7652,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92942252">
+  <w:abstractNum w:abstractNumId="33421358">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50659572">
+    <w:lvl w:ilvl="0" w:tplc="46663222">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50659572" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46663222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50659572" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46663222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50659572" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46663222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50659572" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46663222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50659572" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46663222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50659572" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46663222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50659572" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46663222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50659572" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46663222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92942251">
+  <w:abstractNum w:abstractNumId="33421357">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31791240">
+    <w:lvl w:ilvl="0" w:tplc="34294529">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8534,55 +8534,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92942251">
-    <w:abstractNumId w:val="92942251"/>
+  <w:num w:numId="33421357">
+    <w:abstractNumId w:val="33421357"/>
   </w:num>
-  <w:num w:numId="92942252">
-    <w:abstractNumId w:val="92942252"/>
+  <w:num w:numId="33421358">
+    <w:abstractNumId w:val="33421358"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20132,51 +20132,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId492715333" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId926670358" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId188269b8d7f6a918e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/" TargetMode="External"/><Relationship Id="rId507169b8d7f6a91fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/categorization" TargetMode="External"/><Relationship Id="rId223369b8d7f6a9b1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/photos" TargetMode="External"/><Relationship Id="rId893069b8d7f6ac5d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524" TargetMode="External"/><Relationship Id="rId700269b8d7f6ac8fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1908" TargetMode="External"/><Relationship Id="rId100169b8d7f6aca24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH04141-18" TargetMode="External"/><Relationship Id="rId962369b8d7f6ad090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html" TargetMode="External"/><Relationship Id="rId575869b8d7f6ad0c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId907469b8d7f6ad1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine" TargetMode="External"/><Relationship Id="rId123369b8d7f6ad216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot" TargetMode="External"/><Relationship Id="rId433269b8d7f6ad297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides" TargetMode="External"/><Relationship Id="rId147469b8d7f6ad57c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1673/031.012.12401" TargetMode="External"/><Relationship Id="rId891769b8d7f6ad6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3956/2016-92.4.189" TargetMode="External"/><Relationship Id="rId394469b8d7f6ad783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId134369b8d7f6ad815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.entsocbc.ca/index.php/journal/article/view/2469" TargetMode="External"/><Relationship Id="rId370069b8d7f6ad8ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId484469b8d7f6ada16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId879269b8d7f6a99d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId879269b8d7f6a99d4.jpg"/><Relationship Id="rId298769b8d7f6ab471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId298769b8d7f6ab471.jpg"/><Relationship Id="rId827969b8d7f6adab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId827969b8d7f6adab3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId184794416" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId133191890" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId849969de28548f22c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/" TargetMode="External"/><Relationship Id="rId601769de28548f29a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/categorization" TargetMode="External"/><Relationship Id="rId159469de28548f88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/photos" TargetMode="External"/><Relationship Id="rId732969de285492056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524" TargetMode="External"/><Relationship Id="rId403669de28549235e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1908" TargetMode="External"/><Relationship Id="rId529069de285492470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH04141-18" TargetMode="External"/><Relationship Id="rId341069de285492c93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html" TargetMode="External"/><Relationship Id="rId153269de285492cca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId105269de285492e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine" TargetMode="External"/><Relationship Id="rId136269de285492e52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot" TargetMode="External"/><Relationship Id="rId317769de285492f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides" TargetMode="External"/><Relationship Id="rId887769de285493227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1673/031.012.12401" TargetMode="External"/><Relationship Id="rId436569de285493391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3956/2016-92.4.189" TargetMode="External"/><Relationship Id="rId415369de285493416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId140869de2854934aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.entsocbc.ca/index.php/journal/article/view/2469" TargetMode="External"/><Relationship Id="rId134669de285493569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId933169de2854936a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId307369de28548f76c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId307369de28548f76c.jpg"/><Relationship Id="rId673769de285490f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId673769de285490f3b.jpg"/><Relationship Id="rId250269de28549376d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId250269de28549376d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>