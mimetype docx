--- v8 (2026-04-14)
+++ v9 (2026-05-05)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Walsh)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple fruit fly, apple maggot, apple maggot fly, railroad worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849969de28548f22c" w:history="1">
+            <w:hyperlink r:id="rId532069f9e7af8a84d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601769de28548f29a" w:history="1">
+            <w:hyperlink r:id="rId726169f9e7af8a8c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHAGPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="96007206" name="name624069de28548f76e" descr="1468.jpg"/>
+                  <wp:docPr id="89652759" name="name775269f9e7af8b025" descr="1468.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1468.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId307369de28548f76c" cstate="print"/>
+                          <a:blip r:embed="rId725069f9e7af8b023" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId159469de28548f88f" w:history="1">
+            <w:hyperlink r:id="rId616069f9e7af8b149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2030,63 +2030,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Eastern North America and Mexico and is present in most of North America, from Mexico to Southern provinces of Canada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39123542" name="name181069de285490f3e" descr="RHAGPO_distribution_map.jpg"/>
+            <wp:docPr id="95652802" name="name766069f9e7af8cece" descr="RHAGPO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHAGPO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId673769de285490f3b" cstate="print"/>
+                    <a:blip r:embed="rId417469f9e7af8ceca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4377,51 +4377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Food Inspection Agency (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (apple maggot) - fact sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId732969de285492056" w:history="1">
+      <w:hyperlink r:id="rId665469f9e7af8dfea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4857,51 +4857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020), Schenk M, Dijkstra E, Delbianco A, Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2020:EN-1908. 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403669de28549235e" w:history="1">
+      <w:hyperlink r:id="rId982669f9e7af8e2ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1908</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5021,51 +5021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 651–659. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId529069de285492470" w:history="1">
+      <w:hyperlink r:id="rId868969f9e7af8e3f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH04141-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6021,81 +6021,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2599-2608.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019). Phenology model database. Apple maggot. University of California Agriculture &amp; Natural Resources – Statewide Integrated Pest Management Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId341069de285492c93" w:history="1">
+      <w:hyperlink r:id="rId878769f9e7af8ea50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) Treatment manual. USDA/APHIS, Frederick, USA. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId153269de285492cca" w:history="1">
+      <w:hyperlink r:id="rId145569f9e7af8ea84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6208,81 +6208,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6-21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington State Department of Agriculture (2019) Apple industry guide to the apple maggot quarantine. 6 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105269de285492e1c" w:history="1">
+      <w:hyperlink r:id="rId211769f9e7af8eb84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington State Department of Agriculture (2020) Apple maggot. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136269de285492e52" w:history="1">
+      <w:hyperlink r:id="rId773569f9e7af8ebb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6306,51 +6306,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. by Robinson AS, Hooper G), pp. 303-313. Elsevier, Amsterdam, Netherlands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wise J (2019) Insecticide options for apple maggot control. Michigan State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId317769de285492f39" w:history="1">
+      <w:hyperlink r:id="rId337069f9e7af8ec37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6768,51 +6768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 124. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887769de285493227" w:history="1">
+      <w:hyperlink r:id="rId921469f9e7af8ef0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1673/031.012.12401</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 189-199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId436569de285493391" w:history="1">
+      <w:hyperlink r:id="rId962969f9e7af8f072" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3956/2016-92.4.189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7076,51 +7076,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> USDA Compendium of Fruit Fly Host Information (CoFFHI).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   Edition 2.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId415369de285493416" w:history="1">
+      <w:hyperlink r:id="rId626969f9e7af8f101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7166,51 +7166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40–58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId140869de2854934aa" w:history="1">
+      <w:hyperlink r:id="rId848369f9e7af8f2f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journal.entsocbc.ca/index.php/journal/article/view/2469</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7276,51 +7276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134669de285493569" w:history="1">
+      <w:hyperlink r:id="rId268469f9e7af8f3b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7471,90 +7471,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1983) Data sheets on quarantine organisms No. 41, Trypetidae (non-European). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId933169de2854936a1" w:history="1">
+      <w:hyperlink r:id="rId204669f9e7af8f4ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62766566" name="name293569de28549376e" descr="eu_funding_250.png"/>
+            <wp:docPr id="6885723" name="name502369f9e7af8f582" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId250269de28549376d" cstate="print"/>
+                    <a:blip r:embed="rId256269f9e7af8f581" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7652,137 +7652,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33421358">
+  <w:abstractNum w:abstractNumId="31337664">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46663222">
+    <w:lvl w:ilvl="0" w:tplc="94871506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46663222" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94871506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46663222" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94871506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46663222" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94871506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46663222" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94871506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46663222" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94871506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46663222" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94871506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46663222" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94871506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46663222" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94871506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33421357">
+  <w:abstractNum w:abstractNumId="31337663">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34294529">
+    <w:lvl w:ilvl="0" w:tplc="61781540">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8534,55 +8534,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33421357">
-    <w:abstractNumId w:val="33421357"/>
+  <w:num w:numId="31337663">
+    <w:abstractNumId w:val="31337663"/>
   </w:num>
-  <w:num w:numId="33421358">
-    <w:abstractNumId w:val="33421358"/>
+  <w:num w:numId="31337664">
+    <w:abstractNumId w:val="31337664"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20132,51 +20132,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId184794416" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId133191890" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId849969de28548f22c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/" TargetMode="External"/><Relationship Id="rId601769de28548f29a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/categorization" TargetMode="External"/><Relationship Id="rId159469de28548f88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/photos" TargetMode="External"/><Relationship Id="rId732969de285492056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524" TargetMode="External"/><Relationship Id="rId403669de28549235e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1908" TargetMode="External"/><Relationship Id="rId529069de285492470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH04141-18" TargetMode="External"/><Relationship Id="rId341069de285492c93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html" TargetMode="External"/><Relationship Id="rId153269de285492cca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId105269de285492e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine" TargetMode="External"/><Relationship Id="rId136269de285492e52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot" TargetMode="External"/><Relationship Id="rId317769de285492f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides" TargetMode="External"/><Relationship Id="rId887769de285493227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1673/031.012.12401" TargetMode="External"/><Relationship Id="rId436569de285493391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3956/2016-92.4.189" TargetMode="External"/><Relationship Id="rId415369de285493416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId140869de2854934aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.entsocbc.ca/index.php/journal/article/view/2469" TargetMode="External"/><Relationship Id="rId134669de285493569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId933169de2854936a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId307369de28548f76c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId307369de28548f76c.jpg"/><Relationship Id="rId673769de285490f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId673769de285490f3b.jpg"/><Relationship Id="rId250269de28549376d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId250269de28549376d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId989101415" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId956541151" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId532069f9e7af8a84d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/" TargetMode="External"/><Relationship Id="rId726169f9e7af8a8c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/categorization" TargetMode="External"/><Relationship Id="rId616069f9e7af8b149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/photos" TargetMode="External"/><Relationship Id="rId665469f9e7af8dfea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524" TargetMode="External"/><Relationship Id="rId982669f9e7af8e2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1908" TargetMode="External"/><Relationship Id="rId868969f9e7af8e3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH04141-18" TargetMode="External"/><Relationship Id="rId878769f9e7af8ea50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html" TargetMode="External"/><Relationship Id="rId145569f9e7af8ea84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId211769f9e7af8eb84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine" TargetMode="External"/><Relationship Id="rId773569f9e7af8ebb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot" TargetMode="External"/><Relationship Id="rId337069f9e7af8ec37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides" TargetMode="External"/><Relationship Id="rId921469f9e7af8ef0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1673/031.012.12401" TargetMode="External"/><Relationship Id="rId962969f9e7af8f072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3956/2016-92.4.189" TargetMode="External"/><Relationship Id="rId626969f9e7af8f101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId848369f9e7af8f2f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.entsocbc.ca/index.php/journal/article/view/2469" TargetMode="External"/><Relationship Id="rId268469f9e7af8f3b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId204669f9e7af8f4ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId725069f9e7af8b023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId725069f9e7af8b023.jpg"/><Relationship Id="rId417469f9e7af8ceca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId417469f9e7af8ceca.jpg"/><Relationship Id="rId256269f9e7af8f581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId256269f9e7af8f581.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>