--- v9 (2026-05-05)
+++ v10 (2026-06-16)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Walsh)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple fruit fly, apple maggot, apple maggot fly, railroad worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532069f9e7af8a84d" w:history="1">
+            <w:hyperlink r:id="rId91376a31a924c0b84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726169f9e7af8a8c8" w:history="1">
+            <w:hyperlink r:id="rId73466a31a924c0bef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHAGPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89652759" name="name775269f9e7af8b025" descr="1468.jpg"/>
+                  <wp:docPr id="23555361" name="name73946a31a924c176d" descr="1468.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1468.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId725069f9e7af8b023" cstate="print"/>
+                          <a:blip r:embed="rId31046a31a924c1762" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId616069f9e7af8b149" w:history="1">
+            <w:hyperlink r:id="rId35406a31a924c1a4f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2030,63 +2030,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Eastern North America and Mexico and is present in most of North America, from Mexico to Southern provinces of Canada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95652802" name="name766069f9e7af8cece" descr="RHAGPO_distribution_map.jpg"/>
+            <wp:docPr id="92078051" name="name74956a31a924c41de" descr="RHAGPO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHAGPO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId417469f9e7af8ceca" cstate="print"/>
+                    <a:blip r:embed="rId21396a31a924c41da" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4377,51 +4377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Food Inspection Agency (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (apple maggot) - fact sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId665469f9e7af8dfea" w:history="1">
+      <w:hyperlink r:id="rId22446a31a924c537f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4857,51 +4857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020), Schenk M, Dijkstra E, Delbianco A, Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2020:EN-1908. 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId982669f9e7af8e2ea" w:history="1">
+      <w:hyperlink r:id="rId96476a31a924c56ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1908</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5021,51 +5021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 651–659. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868969f9e7af8e3f6" w:history="1">
+      <w:hyperlink r:id="rId98306a31a924c57c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH04141-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6021,81 +6021,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2599-2608.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019). Phenology model database. Apple maggot. University of California Agriculture &amp; Natural Resources – Statewide Integrated Pest Management Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId878769f9e7af8ea50" w:history="1">
+      <w:hyperlink r:id="rId84796a31a924c5e3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) Treatment manual. USDA/APHIS, Frederick, USA. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId145569f9e7af8ea84" w:history="1">
+      <w:hyperlink r:id="rId54116a31a924c5e71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6208,81 +6208,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6-21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington State Department of Agriculture (2019) Apple industry guide to the apple maggot quarantine. 6 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId211769f9e7af8eb84" w:history="1">
+      <w:hyperlink r:id="rId78326a31a924c5f79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington State Department of Agriculture (2020) Apple maggot. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId773569f9e7af8ebb7" w:history="1">
+      <w:hyperlink r:id="rId26136a31a924c5fae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6306,51 +6306,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. by Robinson AS, Hooper G), pp. 303-313. Elsevier, Amsterdam, Netherlands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wise J (2019) Insecticide options for apple maggot control. Michigan State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337069f9e7af8ec37" w:history="1">
+      <w:hyperlink r:id="rId93306a31a924c6026" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6768,51 +6768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 124. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId921469f9e7af8ef0c" w:history="1">
+      <w:hyperlink r:id="rId44006a31a924c6366" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1673/031.012.12401</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 189-199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId962969f9e7af8f072" w:history="1">
+      <w:hyperlink r:id="rId41026a31a924c6500" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3956/2016-92.4.189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7076,51 +7076,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> USDA Compendium of Fruit Fly Host Information (CoFFHI).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   Edition 2.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId626969f9e7af8f101" w:history="1">
+      <w:hyperlink r:id="rId29236a31a924c6589" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7166,51 +7166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40–58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848369f9e7af8f2f1" w:history="1">
+      <w:hyperlink r:id="rId82726a31a924c6622" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journal.entsocbc.ca/index.php/journal/article/view/2469</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7276,51 +7276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId268469f9e7af8f3b2" w:history="1">
+      <w:hyperlink r:id="rId47556a31a924c66e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7471,90 +7471,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1983) Data sheets on quarantine organisms No. 41, Trypetidae (non-European). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId204669f9e7af8f4ea" w:history="1">
+      <w:hyperlink r:id="rId29046a31a924c6820" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6885723" name="name502369f9e7af8f582" descr="eu_funding_250.png"/>
+            <wp:docPr id="7910912" name="name56216a31a924c68b5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId256269f9e7af8f581" cstate="print"/>
+                    <a:blip r:embed="rId15836a31a924c68b3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7652,137 +7652,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31337664">
+  <w:abstractNum w:abstractNumId="91510077">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94871506">
+    <w:lvl w:ilvl="0" w:tplc="29179211">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94871506" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29179211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94871506" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29179211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94871506" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29179211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94871506" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29179211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94871506" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29179211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94871506" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29179211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94871506" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29179211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94871506" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29179211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31337663">
+  <w:abstractNum w:abstractNumId="91510076">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61781540">
+    <w:lvl w:ilvl="0" w:tplc="86774538">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8534,55 +8534,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31337663">
-    <w:abstractNumId w:val="31337663"/>
+  <w:num w:numId="91510076">
+    <w:abstractNumId w:val="91510076"/>
   </w:num>
-  <w:num w:numId="31337664">
-    <w:abstractNumId w:val="31337664"/>
+  <w:num w:numId="91510077">
+    <w:abstractNumId w:val="91510077"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20132,51 +20132,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId989101415" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId956541151" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId532069f9e7af8a84d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/" TargetMode="External"/><Relationship Id="rId726169f9e7af8a8c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/categorization" TargetMode="External"/><Relationship Id="rId616069f9e7af8b149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/photos" TargetMode="External"/><Relationship Id="rId665469f9e7af8dfea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524" TargetMode="External"/><Relationship Id="rId982669f9e7af8e2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1908" TargetMode="External"/><Relationship Id="rId868969f9e7af8e3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH04141-18" TargetMode="External"/><Relationship Id="rId878769f9e7af8ea50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html" TargetMode="External"/><Relationship Id="rId145569f9e7af8ea84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId211769f9e7af8eb84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine" TargetMode="External"/><Relationship Id="rId773569f9e7af8ebb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot" TargetMode="External"/><Relationship Id="rId337069f9e7af8ec37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides" TargetMode="External"/><Relationship Id="rId921469f9e7af8ef0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1673/031.012.12401" TargetMode="External"/><Relationship Id="rId962969f9e7af8f072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3956/2016-92.4.189" TargetMode="External"/><Relationship Id="rId626969f9e7af8f101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId848369f9e7af8f2f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.entsocbc.ca/index.php/journal/article/view/2469" TargetMode="External"/><Relationship Id="rId268469f9e7af8f3b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId204669f9e7af8f4ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId725069f9e7af8b023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId725069f9e7af8b023.jpg"/><Relationship Id="rId417469f9e7af8ceca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId417469f9e7af8ceca.jpg"/><Relationship Id="rId256269f9e7af8f581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId256269f9e7af8f581.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId987916482" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId489687377" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91376a31a924c0b84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/" TargetMode="External"/><Relationship Id="rId73466a31a924c0bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/categorization" TargetMode="External"/><Relationship Id="rId35406a31a924c1a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/photos" TargetMode="External"/><Relationship Id="rId22446a31a924c537f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524" TargetMode="External"/><Relationship Id="rId96476a31a924c56ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1908" TargetMode="External"/><Relationship Id="rId98306a31a924c57c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH04141-18" TargetMode="External"/><Relationship Id="rId84796a31a924c5e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html" TargetMode="External"/><Relationship Id="rId54116a31a924c5e71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId78326a31a924c5f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine" TargetMode="External"/><Relationship Id="rId26136a31a924c5fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot" TargetMode="External"/><Relationship Id="rId93306a31a924c6026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides" TargetMode="External"/><Relationship Id="rId44006a31a924c6366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1673/031.012.12401" TargetMode="External"/><Relationship Id="rId41026a31a924c6500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3956/2016-92.4.189" TargetMode="External"/><Relationship Id="rId29236a31a924c6589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId82726a31a924c6622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.entsocbc.ca/index.php/journal/article/view/2469" TargetMode="External"/><Relationship Id="rId47556a31a924c66e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29046a31a924c6820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId31046a31a924c1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31046a31a924c1762.jpg"/><Relationship Id="rId21396a31a924c41da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21396a31a924c41da.jpg"/><Relationship Id="rId15836a31a924c68b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15836a31a924c68b3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>