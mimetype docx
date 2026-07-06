--- v10 (2026-06-16)
+++ v11 (2026-07-06)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Walsh)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple fruit fly, apple maggot, apple maggot fly, railroad worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91376a31a924c0b84" w:history="1">
+            <w:hyperlink r:id="rId27036a4c36e9143f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73466a31a924c0bef" w:history="1">
+            <w:hyperlink r:id="rId89136a4c36e91445e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHAGPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23555361" name="name73946a31a924c176d" descr="1468.jpg"/>
+                  <wp:docPr id="29931628" name="name86896a4c36e914b8c" descr="1468.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1468.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31046a31a924c1762" cstate="print"/>
+                          <a:blip r:embed="rId17296a4c36e914b8a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35406a31a924c1a4f" w:history="1">
+            <w:hyperlink r:id="rId11626a4c36e914cc8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2030,63 +2030,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Eastern North America and Mexico and is present in most of North America, from Mexico to Southern provinces of Canada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92078051" name="name74956a31a924c41de" descr="RHAGPO_distribution_map.jpg"/>
+            <wp:docPr id="65720149" name="name74266a4c36e915f2c" descr="RHAGPO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHAGPO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21396a31a924c41da" cstate="print"/>
+                    <a:blip r:embed="rId17386a4c36e915f2a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4377,51 +4377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Food Inspection Agency (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (apple maggot) - fact sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22446a31a924c537f" w:history="1">
+      <w:hyperlink r:id="rId20416a4c36e91702f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4857,51 +4857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020), Schenk M, Dijkstra E, Delbianco A, Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2020:EN-1908. 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96476a31a924c56ad" w:history="1">
+      <w:hyperlink r:id="rId93036a4c36e917367" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1908</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5021,51 +5021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 651–659. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98306a31a924c57c5" w:history="1">
+      <w:hyperlink r:id="rId17496a4c36e91748e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH04141-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6021,81 +6021,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2599-2608.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019). Phenology model database. Apple maggot. University of California Agriculture &amp; Natural Resources – Statewide Integrated Pest Management Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84796a31a924c5e3d" w:history="1">
+      <w:hyperlink r:id="rId20836a4c36e917b88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) Treatment manual. USDA/APHIS, Frederick, USA. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54116a31a924c5e71" w:history="1">
+      <w:hyperlink r:id="rId79026a4c36e917bbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6208,81 +6208,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6-21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington State Department of Agriculture (2019) Apple industry guide to the apple maggot quarantine. 6 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78326a31a924c5f79" w:history="1">
+      <w:hyperlink r:id="rId36946a4c36e917cbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington State Department of Agriculture (2020) Apple maggot. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26136a31a924c5fae" w:history="1">
+      <w:hyperlink r:id="rId21786a4c36e917cf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6306,51 +6306,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. by Robinson AS, Hooper G), pp. 303-313. Elsevier, Amsterdam, Netherlands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wise J (2019) Insecticide options for apple maggot control. Michigan State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93306a31a924c6026" w:history="1">
+      <w:hyperlink r:id="rId88956a4c36e917d65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6768,51 +6768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 124. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44006a31a924c6366" w:history="1">
+      <w:hyperlink r:id="rId46106a4c36e918088" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1673/031.012.12401</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 189-199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41026a31a924c6500" w:history="1">
+      <w:hyperlink r:id="rId51656a4c36e9181f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3956/2016-92.4.189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7076,51 +7076,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> USDA Compendium of Fruit Fly Host Information (CoFFHI).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   Edition 2.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29236a31a924c6589" w:history="1">
+      <w:hyperlink r:id="rId26096a4c36e9182ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7166,51 +7166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40–58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82726a31a924c6622" w:history="1">
+      <w:hyperlink r:id="rId17166a4c36e91835c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journal.entsocbc.ca/index.php/journal/article/view/2469</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7276,51 +7276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47556a31a924c66e0" w:history="1">
+      <w:hyperlink r:id="rId16586a4c36e91843a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7471,90 +7471,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1983) Data sheets on quarantine organisms No. 41, Trypetidae (non-European). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29046a31a924c6820" w:history="1">
+      <w:hyperlink r:id="rId37776a4c36e91858f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7910912" name="name56216a31a924c68b5" descr="eu_funding_250.png"/>
+            <wp:docPr id="30350050" name="name49446a4c36e918641" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15836a31a924c68b3" cstate="print"/>
+                    <a:blip r:embed="rId18046a4c36e918640" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7652,137 +7652,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91510077">
+  <w:abstractNum w:abstractNumId="39238002">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29179211">
+    <w:lvl w:ilvl="0" w:tplc="95640234">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29179211" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95640234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29179211" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95640234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29179211" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95640234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29179211" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95640234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29179211" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95640234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29179211" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95640234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29179211" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95640234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29179211" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95640234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91510076">
+  <w:abstractNum w:abstractNumId="39238001">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86774538">
+    <w:lvl w:ilvl="0" w:tplc="87958534">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8534,55 +8534,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91510076">
-    <w:abstractNumId w:val="91510076"/>
+  <w:num w:numId="39238001">
+    <w:abstractNumId w:val="39238001"/>
   </w:num>
-  <w:num w:numId="91510077">
-    <w:abstractNumId w:val="91510077"/>
+  <w:num w:numId="39238002">
+    <w:abstractNumId w:val="39238002"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20132,51 +20132,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId987916482" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId489687377" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91376a31a924c0b84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/" TargetMode="External"/><Relationship Id="rId73466a31a924c0bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/categorization" TargetMode="External"/><Relationship Id="rId35406a31a924c1a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/photos" TargetMode="External"/><Relationship Id="rId22446a31a924c537f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524" TargetMode="External"/><Relationship Id="rId96476a31a924c56ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1908" TargetMode="External"/><Relationship Id="rId98306a31a924c57c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH04141-18" TargetMode="External"/><Relationship Id="rId84796a31a924c5e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html" TargetMode="External"/><Relationship Id="rId54116a31a924c5e71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId78326a31a924c5f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine" TargetMode="External"/><Relationship Id="rId26136a31a924c5fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot" TargetMode="External"/><Relationship Id="rId93306a31a924c6026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides" TargetMode="External"/><Relationship Id="rId44006a31a924c6366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1673/031.012.12401" TargetMode="External"/><Relationship Id="rId41026a31a924c6500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3956/2016-92.4.189" TargetMode="External"/><Relationship Id="rId29236a31a924c6589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId82726a31a924c6622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.entsocbc.ca/index.php/journal/article/view/2469" TargetMode="External"/><Relationship Id="rId47556a31a924c66e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29046a31a924c6820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId31046a31a924c1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31046a31a924c1762.jpg"/><Relationship Id="rId21396a31a924c41da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21396a31a924c41da.jpg"/><Relationship Id="rId15836a31a924c68b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15836a31a924c68b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId619063057" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId920486922" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27036a4c36e9143f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/" TargetMode="External"/><Relationship Id="rId89136a4c36e91445e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/categorization" TargetMode="External"/><Relationship Id="rId11626a4c36e914cc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/photos" TargetMode="External"/><Relationship Id="rId20416a4c36e91702f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524" TargetMode="External"/><Relationship Id="rId93036a4c36e917367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1908" TargetMode="External"/><Relationship Id="rId17496a4c36e91748e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH04141-18" TargetMode="External"/><Relationship Id="rId20836a4c36e917b88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html" TargetMode="External"/><Relationship Id="rId79026a4c36e917bbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId36946a4c36e917cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine" TargetMode="External"/><Relationship Id="rId21786a4c36e917cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot" TargetMode="External"/><Relationship Id="rId88956a4c36e917d65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides" TargetMode="External"/><Relationship Id="rId46106a4c36e918088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1673/031.012.12401" TargetMode="External"/><Relationship Id="rId51656a4c36e9181f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3956/2016-92.4.189" TargetMode="External"/><Relationship Id="rId26096a4c36e9182ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId17166a4c36e91835c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.entsocbc.ca/index.php/journal/article/view/2469" TargetMode="External"/><Relationship Id="rId16586a4c36e91843a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37776a4c36e91858f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId17296a4c36e914b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17296a4c36e914b8a.jpg"/><Relationship Id="rId17386a4c36e915f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17386a4c36e915f2a.jpg"/><Relationship Id="rId18046a4c36e918640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18046a4c36e918640.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>