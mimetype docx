--- v11 (2026-07-06)
+++ v12 (2026-07-27)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Walsh)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple fruit fly, apple maggot, apple maggot fly, railroad worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27036a4c36e9143f5" w:history="1">
+            <w:hyperlink r:id="rId98056a66bab85cae7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89136a4c36e91445e" w:history="1">
+            <w:hyperlink r:id="rId22676a66bab85cb55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHAGPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29931628" name="name86896a4c36e914b8c" descr="1468.jpg"/>
+                  <wp:docPr id="1909712" name="name47066a66bab85d196" descr="1468.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1468.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17296a4c36e914b8a" cstate="print"/>
+                          <a:blip r:embed="rId60746a66bab85d194" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11626a4c36e914cc8" w:history="1">
+            <w:hyperlink r:id="rId98756a66bab85d2cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2030,63 +2030,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Eastern North America and Mexico and is present in most of North America, from Mexico to Southern provinces of Canada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65720149" name="name74266a4c36e915f2c" descr="RHAGPO_distribution_map.jpg"/>
+            <wp:docPr id="84844234" name="name32916a66bab85e78c" descr="RHAGPO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHAGPO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17386a4c36e915f2a" cstate="print"/>
+                    <a:blip r:embed="rId87446a66bab85e789" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4377,51 +4377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Food Inspection Agency (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (apple maggot) - fact sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20416a4c36e91702f" w:history="1">
+      <w:hyperlink r:id="rId60336a66bab85f8eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4857,51 +4857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020), Schenk M, Dijkstra E, Delbianco A, Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2020:EN-1908. 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93036a4c36e917367" w:history="1">
+      <w:hyperlink r:id="rId65896a66bab85fc0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1908</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5021,51 +5021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 651–659. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17496a4c36e91748e" w:history="1">
+      <w:hyperlink r:id="rId32576a66bab85fd3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH04141-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6021,81 +6021,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2599-2608.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019). Phenology model database. Apple maggot. University of California Agriculture &amp; Natural Resources – Statewide Integrated Pest Management Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20836a4c36e917b88" w:history="1">
+      <w:hyperlink r:id="rId21356a66bab8603c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) Treatment manual. USDA/APHIS, Frederick, USA. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79026a4c36e917bbd" w:history="1">
+      <w:hyperlink r:id="rId40236a66bab8603fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6208,81 +6208,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6-21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington State Department of Agriculture (2019) Apple industry guide to the apple maggot quarantine. 6 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36946a4c36e917cbf" w:history="1">
+      <w:hyperlink r:id="rId81166a66bab8604ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington State Department of Agriculture (2020) Apple maggot. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21786a4c36e917cf3" w:history="1">
+      <w:hyperlink r:id="rId93236a66bab860532" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6306,51 +6306,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. by Robinson AS, Hooper G), pp. 303-313. Elsevier, Amsterdam, Netherlands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wise J (2019) Insecticide options for apple maggot control. Michigan State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88956a4c36e917d65" w:history="1">
+      <w:hyperlink r:id="rId60536a66bab8605a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6768,51 +6768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 124. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46106a4c36e918088" w:history="1">
+      <w:hyperlink r:id="rId97626a66bab86089b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1673/031.012.12401</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 189-199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51656a4c36e9181f5" w:history="1">
+      <w:hyperlink r:id="rId92746a66bab860a04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3956/2016-92.4.189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7076,51 +7076,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> USDA Compendium of Fruit Fly Host Information (CoFFHI).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   Edition 2.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26096a4c36e9182ca" w:history="1">
+      <w:hyperlink r:id="rId97126a66bab860a88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7166,51 +7166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40–58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17166a4c36e91835c" w:history="1">
+      <w:hyperlink r:id="rId58016a66bab860b31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journal.entsocbc.ca/index.php/journal/article/view/2469</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7276,51 +7276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16586a4c36e91843a" w:history="1">
+      <w:hyperlink r:id="rId32876a66bab860bee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7471,90 +7471,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1983) Data sheets on quarantine organisms No. 41, Trypetidae (non-European). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37776a4c36e91858f" w:history="1">
+      <w:hyperlink r:id="rId19346a66bab860d27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30350050" name="name49446a4c36e918641" descr="eu_funding_250.png"/>
+            <wp:docPr id="28714829" name="name54986a66bab860d99" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18046a4c36e918640" cstate="print"/>
+                    <a:blip r:embed="rId58756a66bab860d98" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7652,137 +7652,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39238002">
+  <w:abstractNum w:abstractNumId="98720938">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95640234">
+    <w:lvl w:ilvl="0" w:tplc="76239576">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95640234" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76239576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95640234" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76239576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95640234" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76239576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95640234" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76239576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95640234" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76239576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95640234" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76239576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95640234" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76239576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95640234" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76239576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39238001">
+  <w:abstractNum w:abstractNumId="98720937">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87958534">
+    <w:lvl w:ilvl="0" w:tplc="99840363">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8534,55 +8534,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39238001">
-    <w:abstractNumId w:val="39238001"/>
+  <w:num w:numId="98720937">
+    <w:abstractNumId w:val="98720937"/>
   </w:num>
-  <w:num w:numId="39238002">
-    <w:abstractNumId w:val="39238002"/>
+  <w:num w:numId="98720938">
+    <w:abstractNumId w:val="98720938"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20132,51 +20132,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId619063057" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId920486922" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27036a4c36e9143f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/" TargetMode="External"/><Relationship Id="rId89136a4c36e91445e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/categorization" TargetMode="External"/><Relationship Id="rId11626a4c36e914cc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/photos" TargetMode="External"/><Relationship Id="rId20416a4c36e91702f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524" TargetMode="External"/><Relationship Id="rId93036a4c36e917367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1908" TargetMode="External"/><Relationship Id="rId17496a4c36e91748e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH04141-18" TargetMode="External"/><Relationship Id="rId20836a4c36e917b88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html" TargetMode="External"/><Relationship Id="rId79026a4c36e917bbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId36946a4c36e917cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine" TargetMode="External"/><Relationship Id="rId21786a4c36e917cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot" TargetMode="External"/><Relationship Id="rId88956a4c36e917d65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides" TargetMode="External"/><Relationship Id="rId46106a4c36e918088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1673/031.012.12401" TargetMode="External"/><Relationship Id="rId51656a4c36e9181f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3956/2016-92.4.189" TargetMode="External"/><Relationship Id="rId26096a4c36e9182ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId17166a4c36e91835c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.entsocbc.ca/index.php/journal/article/view/2469" TargetMode="External"/><Relationship Id="rId16586a4c36e91843a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37776a4c36e91858f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId17296a4c36e914b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17296a4c36e914b8a.jpg"/><Relationship Id="rId17386a4c36e915f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17386a4c36e915f2a.jpg"/><Relationship Id="rId18046a4c36e918640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18046a4c36e918640.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId410109438" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId410753526" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98056a66bab85cae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/" TargetMode="External"/><Relationship Id="rId22676a66bab85cb55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/categorization" TargetMode="External"/><Relationship Id="rId98756a66bab85d2cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/photos" TargetMode="External"/><Relationship Id="rId60336a66bab85f8eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524" TargetMode="External"/><Relationship Id="rId65896a66bab85fc0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1908" TargetMode="External"/><Relationship Id="rId32576a66bab85fd3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH04141-18" TargetMode="External"/><Relationship Id="rId21356a66bab8603c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html" TargetMode="External"/><Relationship Id="rId40236a66bab8603fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId81166a66bab8604ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine" TargetMode="External"/><Relationship Id="rId93236a66bab860532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot" TargetMode="External"/><Relationship Id="rId60536a66bab8605a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides" TargetMode="External"/><Relationship Id="rId97626a66bab86089b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1673/031.012.12401" TargetMode="External"/><Relationship Id="rId92746a66bab860a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3956/2016-92.4.189" TargetMode="External"/><Relationship Id="rId97126a66bab860a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId58016a66bab860b31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.entsocbc.ca/index.php/journal/article/view/2469" TargetMode="External"/><Relationship Id="rId32876a66bab860bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19346a66bab860d27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId60746a66bab85d194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60746a66bab85d194.jpg"/><Relationship Id="rId87446a66bab85e789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87446a66bab85e789.jpg"/><Relationship Id="rId58756a66bab860d98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58756a66bab860d98.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>