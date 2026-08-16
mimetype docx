--- v12 (2026-07-27)
+++ v13 (2026-08-16)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Walsh)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple fruit fly, apple maggot, apple maggot fly, railroad worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98056a66bab85cae7" w:history="1">
+            <w:hyperlink r:id="rId15016a8153c21f655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22676a66bab85cb55" w:history="1">
+            <w:hyperlink r:id="rId67696a8153c21f6c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHAGPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1909712" name="name47066a66bab85d196" descr="1468.jpg"/>
+                  <wp:docPr id="73720003" name="name85986a8153c21fe42" descr="1468.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1468.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60746a66bab85d194" cstate="print"/>
+                          <a:blip r:embed="rId32056a8153c21fe40" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98756a66bab85d2cf" w:history="1">
+            <w:hyperlink r:id="rId16746a8153c21ff6e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2030,63 +2030,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Eastern North America and Mexico and is present in most of North America, from Mexico to Southern provinces of Canada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84844234" name="name32916a66bab85e78c" descr="RHAGPO_distribution_map.jpg"/>
+            <wp:docPr id="94352303" name="name11276a8153c221544" descr="RHAGPO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHAGPO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87446a66bab85e789" cstate="print"/>
+                    <a:blip r:embed="rId93096a8153c221541" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4377,51 +4377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Food Inspection Agency (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (apple maggot) - fact sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60336a66bab85f8eb" w:history="1">
+      <w:hyperlink r:id="rId78406a8153c22260d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4857,51 +4857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020), Schenk M, Dijkstra E, Delbianco A, Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2020:EN-1908. 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65896a66bab85fc0d" w:history="1">
+      <w:hyperlink r:id="rId91366a8153c222992" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1908</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5021,51 +5021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 651–659. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32576a66bab85fd3a" w:history="1">
+      <w:hyperlink r:id="rId76656a8153c222ab6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH04141-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6021,81 +6021,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2599-2608.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019). Phenology model database. Apple maggot. University of California Agriculture &amp; Natural Resources – Statewide Integrated Pest Management Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21356a66bab8603c8" w:history="1">
+      <w:hyperlink r:id="rId57056a8153c2230ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) Treatment manual. USDA/APHIS, Frederick, USA. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40236a66bab8603fc" w:history="1">
+      <w:hyperlink r:id="rId62446a8153c223132" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6208,81 +6208,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6-21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington State Department of Agriculture (2019) Apple industry guide to the apple maggot quarantine. 6 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81166a66bab8604ff" w:history="1">
+      <w:hyperlink r:id="rId29116a8153c22324d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington State Department of Agriculture (2020) Apple maggot. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93236a66bab860532" w:history="1">
+      <w:hyperlink r:id="rId42476a8153c223283" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6306,51 +6306,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. by Robinson AS, Hooper G), pp. 303-313. Elsevier, Amsterdam, Netherlands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wise J (2019) Insecticide options for apple maggot control. Michigan State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60536a66bab8605a3" w:history="1">
+      <w:hyperlink r:id="rId13376a8153c2232f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6768,51 +6768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 124. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97626a66bab86089b" w:history="1">
+      <w:hyperlink r:id="rId50856a8153c2235e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1673/031.012.12401</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 189-199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92746a66bab860a04" w:history="1">
+      <w:hyperlink r:id="rId14836a8153c22375f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3956/2016-92.4.189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7076,51 +7076,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> USDA Compendium of Fruit Fly Host Information (CoFFHI).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   Edition 2.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97126a66bab860a88" w:history="1">
+      <w:hyperlink r:id="rId10626a8153c2237e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7166,51 +7166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40–58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58016a66bab860b31" w:history="1">
+      <w:hyperlink r:id="rId27326a8153c223888" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journal.entsocbc.ca/index.php/journal/article/view/2469</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7276,51 +7276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32876a66bab860bee" w:history="1">
+      <w:hyperlink r:id="rId91806a8153c223944" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7471,90 +7471,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1983) Data sheets on quarantine organisms No. 41, Trypetidae (non-European). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19346a66bab860d27" w:history="1">
+      <w:hyperlink r:id="rId49726a8153c223a7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28714829" name="name54986a66bab860d99" descr="eu_funding_250.png"/>
+            <wp:docPr id="40994421" name="name35696a8153c223b1a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58756a66bab860d98" cstate="print"/>
+                    <a:blip r:embed="rId54846a8153c223b19" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7652,137 +7652,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98720938">
+  <w:abstractNum w:abstractNumId="78463372">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76239576">
+    <w:lvl w:ilvl="0" w:tplc="42859716">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76239576" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42859716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76239576" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42859716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76239576" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42859716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76239576" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42859716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76239576" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42859716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76239576" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42859716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76239576" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42859716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76239576" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42859716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98720937">
+  <w:abstractNum w:abstractNumId="78463371">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99840363">
+    <w:lvl w:ilvl="0" w:tplc="30708175">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8534,55 +8534,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98720937">
-    <w:abstractNumId w:val="98720937"/>
+  <w:num w:numId="78463371">
+    <w:abstractNumId w:val="78463371"/>
   </w:num>
-  <w:num w:numId="98720938">
-    <w:abstractNumId w:val="98720938"/>
+  <w:num w:numId="78463372">
+    <w:abstractNumId w:val="78463372"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20132,51 +20132,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId410109438" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId410753526" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98056a66bab85cae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/" TargetMode="External"/><Relationship Id="rId22676a66bab85cb55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/categorization" TargetMode="External"/><Relationship Id="rId98756a66bab85d2cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/photos" TargetMode="External"/><Relationship Id="rId60336a66bab85f8eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524" TargetMode="External"/><Relationship Id="rId65896a66bab85fc0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1908" TargetMode="External"/><Relationship Id="rId32576a66bab85fd3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH04141-18" TargetMode="External"/><Relationship Id="rId21356a66bab8603c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html" TargetMode="External"/><Relationship Id="rId40236a66bab8603fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId81166a66bab8604ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine" TargetMode="External"/><Relationship Id="rId93236a66bab860532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot" TargetMode="External"/><Relationship Id="rId60536a66bab8605a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides" TargetMode="External"/><Relationship Id="rId97626a66bab86089b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1673/031.012.12401" TargetMode="External"/><Relationship Id="rId92746a66bab860a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3956/2016-92.4.189" TargetMode="External"/><Relationship Id="rId97126a66bab860a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId58016a66bab860b31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.entsocbc.ca/index.php/journal/article/view/2469" TargetMode="External"/><Relationship Id="rId32876a66bab860bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19346a66bab860d27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId60746a66bab85d194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60746a66bab85d194.jpg"/><Relationship Id="rId87446a66bab85e789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87446a66bab85e789.jpg"/><Relationship Id="rId58756a66bab860d98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58756a66bab860d98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId624095916" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509332656" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15016a8153c21f655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/" TargetMode="External"/><Relationship Id="rId67696a8153c21f6c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/categorization" TargetMode="External"/><Relationship Id="rId16746a8153c21ff6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/photos" TargetMode="External"/><Relationship Id="rId78406a8153c22260d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524" TargetMode="External"/><Relationship Id="rId91366a8153c222992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1908" TargetMode="External"/><Relationship Id="rId76656a8153c222ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH04141-18" TargetMode="External"/><Relationship Id="rId57056a8153c2230ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html" TargetMode="External"/><Relationship Id="rId62446a8153c223132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId29116a8153c22324d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine" TargetMode="External"/><Relationship Id="rId42476a8153c223283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot" TargetMode="External"/><Relationship Id="rId13376a8153c2232f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides" TargetMode="External"/><Relationship Id="rId50856a8153c2235e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1673/031.012.12401" TargetMode="External"/><Relationship Id="rId14836a8153c22375f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3956/2016-92.4.189" TargetMode="External"/><Relationship Id="rId10626a8153c2237e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId27326a8153c223888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.entsocbc.ca/index.php/journal/article/view/2469" TargetMode="External"/><Relationship Id="rId91806a8153c223944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49726a8153c223a7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId32056a8153c21fe40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32056a8153c21fe40.jpg"/><Relationship Id="rId93096a8153c221541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93096a8153c221541.jpg"/><Relationship Id="rId54846a8153c223b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54846a8153c223b19.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>