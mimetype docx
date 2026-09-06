--- v13 (2026-08-16)
+++ v14 (2026-09-06)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Walsh)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple fruit fly, apple maggot, apple maggot fly, railroad worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15016a8153c21f655" w:history="1">
+            <w:hyperlink r:id="rId51496a9d569db1e3c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67696a8153c21f6c0" w:history="1">
+            <w:hyperlink r:id="rId95626a9d569db1ea7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHAGPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73720003" name="name85986a8153c21fe42" descr="1468.jpg"/>
+                  <wp:docPr id="40112571" name="name47106a9d569db2750" descr="1468.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1468.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32056a8153c21fe40" cstate="print"/>
+                          <a:blip r:embed="rId42736a9d569db274e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16746a8153c21ff6e" w:history="1">
+            <w:hyperlink r:id="rId26006a9d569db289e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2030,63 +2030,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Eastern North America and Mexico and is present in most of North America, from Mexico to Southern provinces of Canada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94352303" name="name11276a8153c221544" descr="RHAGPO_distribution_map.jpg"/>
+            <wp:docPr id="34050546" name="name10606a9d569db42b1" descr="RHAGPO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHAGPO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93096a8153c221541" cstate="print"/>
+                    <a:blip r:embed="rId13276a9d569db42af" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4377,51 +4377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Food Inspection Agency (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (apple maggot) - fact sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78406a8153c22260d" w:history="1">
+      <w:hyperlink r:id="rId13716a9d569db5397" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4857,51 +4857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020), Schenk M, Dijkstra E, Delbianco A, Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2020:EN-1908. 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91366a8153c222992" w:history="1">
+      <w:hyperlink r:id="rId81596a9d569db569b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1908</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5021,51 +5021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 651–659. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76656a8153c222ab6" w:history="1">
+      <w:hyperlink r:id="rId18286a9d569db57b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH04141-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6021,81 +6021,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2599-2608.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019). Phenology model database. Apple maggot. University of California Agriculture &amp; Natural Resources – Statewide Integrated Pest Management Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57056a8153c2230ff" w:history="1">
+      <w:hyperlink r:id="rId50966a9d569db5e0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) Treatment manual. USDA/APHIS, Frederick, USA. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62446a8153c223132" w:history="1">
+      <w:hyperlink r:id="rId75196a9d569db5e43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6208,81 +6208,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6-21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington State Department of Agriculture (2019) Apple industry guide to the apple maggot quarantine. 6 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29116a8153c22324d" w:history="1">
+      <w:hyperlink r:id="rId46916a9d569db5f48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington State Department of Agriculture (2020) Apple maggot. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42476a8153c223283" w:history="1">
+      <w:hyperlink r:id="rId16816a9d569db5f7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6306,51 +6306,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. by Robinson AS, Hooper G), pp. 303-313. Elsevier, Amsterdam, Netherlands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wise J (2019) Insecticide options for apple maggot control. Michigan State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13376a8153c2232f7" w:history="1">
+      <w:hyperlink r:id="rId95286a9d569db5ff0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6768,51 +6768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 124. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50856a8153c2235e6" w:history="1">
+      <w:hyperlink r:id="rId78046a9d569db62ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1673/031.012.12401</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 189-199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14836a8153c22375f" w:history="1">
+      <w:hyperlink r:id="rId57476a9d569db6448" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3956/2016-92.4.189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7076,51 +7076,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> USDA Compendium of Fruit Fly Host Information (CoFFHI).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   Edition 2.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10626a8153c2237e6" w:history="1">
+      <w:hyperlink r:id="rId62696a9d569db64cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7166,51 +7166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40–58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27326a8153c223888" w:history="1">
+      <w:hyperlink r:id="rId24736a9d569db6561" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journal.entsocbc.ca/index.php/journal/article/view/2469</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7276,51 +7276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91806a8153c223944" w:history="1">
+      <w:hyperlink r:id="rId16026a9d569db661b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7471,90 +7471,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1983) Data sheets on quarantine organisms No. 41, Trypetidae (non-European). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49726a8153c223a7f" w:history="1">
+      <w:hyperlink r:id="rId30176a9d569db6754" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40994421" name="name35696a8153c223b1a" descr="eu_funding_250.png"/>
+            <wp:docPr id="72649258" name="name68166a9d569db6948" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54846a8153c223b19" cstate="print"/>
+                    <a:blip r:embed="rId69236a9d569db6946" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7652,137 +7652,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78463372">
+  <w:abstractNum w:abstractNumId="25336783">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42859716">
+    <w:lvl w:ilvl="0" w:tplc="99204058">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42859716" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99204058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42859716" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99204058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42859716" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99204058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42859716" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99204058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42859716" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99204058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42859716" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99204058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42859716" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99204058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42859716" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99204058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78463371">
+  <w:abstractNum w:abstractNumId="25336782">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30708175">
+    <w:lvl w:ilvl="0" w:tplc="31496681">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8534,55 +8534,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78463371">
-    <w:abstractNumId w:val="78463371"/>
+  <w:num w:numId="25336782">
+    <w:abstractNumId w:val="25336782"/>
   </w:num>
-  <w:num w:numId="78463372">
-    <w:abstractNumId w:val="78463372"/>
+  <w:num w:numId="25336783">
+    <w:abstractNumId w:val="25336783"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20132,51 +20132,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId624095916" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509332656" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15016a8153c21f655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/" TargetMode="External"/><Relationship Id="rId67696a8153c21f6c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/categorization" TargetMode="External"/><Relationship Id="rId16746a8153c21ff6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/photos" TargetMode="External"/><Relationship Id="rId78406a8153c22260d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524" TargetMode="External"/><Relationship Id="rId91366a8153c222992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1908" TargetMode="External"/><Relationship Id="rId76656a8153c222ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH04141-18" TargetMode="External"/><Relationship Id="rId57056a8153c2230ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html" TargetMode="External"/><Relationship Id="rId62446a8153c223132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId29116a8153c22324d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine" TargetMode="External"/><Relationship Id="rId42476a8153c223283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot" TargetMode="External"/><Relationship Id="rId13376a8153c2232f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides" TargetMode="External"/><Relationship Id="rId50856a8153c2235e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1673/031.012.12401" TargetMode="External"/><Relationship Id="rId14836a8153c22375f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3956/2016-92.4.189" TargetMode="External"/><Relationship Id="rId10626a8153c2237e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId27326a8153c223888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.entsocbc.ca/index.php/journal/article/view/2469" TargetMode="External"/><Relationship Id="rId91806a8153c223944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49726a8153c223a7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId32056a8153c21fe40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32056a8153c21fe40.jpg"/><Relationship Id="rId93096a8153c221541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93096a8153c221541.jpg"/><Relationship Id="rId54846a8153c223b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54846a8153c223b19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId493626821" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631881769" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51496a9d569db1e3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/" TargetMode="External"/><Relationship Id="rId95626a9d569db1ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/categorization" TargetMode="External"/><Relationship Id="rId26006a9d569db289e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/photos" TargetMode="External"/><Relationship Id="rId13716a9d569db5397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/apple-maggot/fact-sheet/eng/1330366145611/1330366375524" TargetMode="External"/><Relationship Id="rId81596a9d569db569b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1908" TargetMode="External"/><Relationship Id="rId18286a9d569db57b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH04141-18" TargetMode="External"/><Relationship Id="rId50966a9d569db5e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PHENOLOGY/ma-apple_maggot.html" TargetMode="External"/><Relationship Id="rId75196a9d569db5e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId46916a9d569db5f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/getmedia/3ced49d4-768a-4eab-88f6-faa947566967/final-appleindustryguideapplemaggotquarantine" TargetMode="External"/><Relationship Id="rId16816a9d569db5f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/insects/apple-maggot" TargetMode="External"/><Relationship Id="rId95286a9d569db5ff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/managing-apple-maggots-with-insecticides" TargetMode="External"/><Relationship Id="rId78046a9d569db62ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1673/031.012.12401" TargetMode="External"/><Relationship Id="rId57476a9d569db6448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3956/2016-92.4.189" TargetMode="External"/><Relationship Id="rId62696a9d569db64cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId24736a9d569db6561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.entsocbc.ca/index.php/journal/article/view/2469" TargetMode="External"/><Relationship Id="rId16026a9d569db661b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30176a9d569db6754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId42736a9d569db274e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42736a9d569db274e.jpg"/><Relationship Id="rId13276a9d569db42af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13276a9d569db42af.jpg"/><Relationship Id="rId69236a9d569db6946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69236a9d569db6946.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>