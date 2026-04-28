--- v7 (2026-03-12)
+++ v8 (2026-04-28)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Curran</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western cherry fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414869b2d047658d9" w:history="1">
+            <w:hyperlink r:id="rId135969f09f31b194b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542069b2d0476594b" w:history="1">
+            <w:hyperlink r:id="rId596669f09f31b19b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHAGIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63799326" name="name367269b2d0476600c" descr="13298.jpg"/>
+                  <wp:docPr id="54940390" name="name408669f09f31b1e2f" descr="13298.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13298.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId617069b2d0476600a" cstate="print"/>
+                          <a:blip r:embed="rId303669f09f31b1e2d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId799569b2d04766146" w:history="1">
+            <w:hyperlink r:id="rId642169f09f31b1f19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1797,63 +1797,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57634631" name="name105769b2d047678bb" descr="RHAGIN_distribution_map.jpg"/>
+            <wp:docPr id="94905815" name="name107469f09f31b34fa" descr="RHAGIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHAGIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId865469b2d047678b7" cstate="print"/>
+                    <a:blip r:embed="rId502569f09f31b34f7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4613,51 +4613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3854, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId189669b2d04768d04" w:history="1">
+      <w:hyperlink r:id="rId938169f09f31b485a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5125,90 +5125,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith TJ (2005) Western cherry fruit fly (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Curran}) and its management in the Pacific Northwest United States of America. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId822769b2d0476904f" w:history="1">
+      <w:hyperlink r:id="rId835269f09f31b4bbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) Treatment Schedules T101-s-1 Cherry. Treatment Manual. USDA/APHIS, Frederick, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId988269b2d04769090" w:history="1">
+      <w:hyperlink r:id="rId144769f09f31b4bfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7161,51 +7161,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curran (Diptera: Tephritidae), Version 1.0. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CoFFHI), Edition 3.1, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId323669b2d04769d42" w:history="1">
+      <w:hyperlink r:id="rId225869f09f31b5840" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7748,51 +7748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId380169b2d0476a0eb" w:history="1">
+      <w:hyperlink r:id="rId565869f09f31b5bff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7963,90 +7963,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId271469b2d0476a25b" w:history="1">
+      <w:hyperlink r:id="rId628969f09f31b5d51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18562446" name="name751769b2d0476a2f3" descr="eu_funding_250.png"/>
+            <wp:docPr id="35997449" name="name520569f09f31b5fca" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId725869b2d0476a2f2" cstate="print"/>
+                    <a:blip r:embed="rId562269f09f31b5fc8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8144,137 +8144,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33803641">
+  <w:abstractNum w:abstractNumId="77296220">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52654968">
+    <w:lvl w:ilvl="0" w:tplc="46223621">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52654968" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46223621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52654968" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46223621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52654968" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46223621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52654968" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46223621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52654968" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46223621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52654968" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46223621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52654968" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46223621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52654968" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46223621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33803640">
+  <w:abstractNum w:abstractNumId="77296219">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39880914">
+    <w:lvl w:ilvl="0" w:tplc="27262546">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9026,55 +9026,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33803640">
-    <w:abstractNumId w:val="33803640"/>
+  <w:num w:numId="77296219">
+    <w:abstractNumId w:val="77296219"/>
   </w:num>
-  <w:num w:numId="33803641">
-    <w:abstractNumId w:val="33803641"/>
+  <w:num w:numId="77296220">
+    <w:abstractNumId w:val="77296220"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20624,51 +20624,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId438388381" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId721374887" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId414869b2d047658d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/" TargetMode="External"/><Relationship Id="rId542069b2d0476594b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/categorization" TargetMode="External"/><Relationship Id="rId799569b2d04766146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/photos" TargetMode="External"/><Relationship Id="rId189669b2d04768d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3854" TargetMode="External"/><Relationship Id="rId822769b2d0476904f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/" TargetMode="External"/><Relationship Id="rId988269b2d04769090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId323669b2d04769d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId380169b2d0476a0eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId271469b2d0476a25b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId617069b2d0476600a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId617069b2d0476600a.jpg"/><Relationship Id="rId865469b2d047678b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId865469b2d047678b7.jpg"/><Relationship Id="rId725869b2d0476a2f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId725869b2d0476a2f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId702090341" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId181384168" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId135969f09f31b194b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/" TargetMode="External"/><Relationship Id="rId596669f09f31b19b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/categorization" TargetMode="External"/><Relationship Id="rId642169f09f31b1f19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/photos" TargetMode="External"/><Relationship Id="rId938169f09f31b485a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3854" TargetMode="External"/><Relationship Id="rId835269f09f31b4bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/" TargetMode="External"/><Relationship Id="rId144769f09f31b4bfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId225869f09f31b5840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId565869f09f31b5bff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId628969f09f31b5d51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId303669f09f31b1e2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId303669f09f31b1e2d.jpg"/><Relationship Id="rId502569f09f31b34f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId502569f09f31b34f7.jpg"/><Relationship Id="rId562269f09f31b5fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId562269f09f31b5fc8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>