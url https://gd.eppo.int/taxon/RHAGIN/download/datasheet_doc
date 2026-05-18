--- v8 (2026-04-28)
+++ v9 (2026-05-18)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Curran</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western cherry fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135969f09f31b194b" w:history="1">
+            <w:hyperlink r:id="rId67276a0b1504d170a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596669f09f31b19b3" w:history="1">
+            <w:hyperlink r:id="rId36666a0b1504d177a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHAGIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54940390" name="name408669f09f31b1e2f" descr="13298.jpg"/>
+                  <wp:docPr id="49546248" name="name51016a0b1504d1e60" descr="13298.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13298.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId303669f09f31b1e2d" cstate="print"/>
+                          <a:blip r:embed="rId82146a0b1504d1e5e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId642169f09f31b1f19" w:history="1">
+            <w:hyperlink r:id="rId77606a0b1504d1fac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1797,63 +1797,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94905815" name="name107469f09f31b34fa" descr="RHAGIN_distribution_map.jpg"/>
+            <wp:docPr id="13345466" name="name42846a0b1504d394b" descr="RHAGIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHAGIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId502569f09f31b34f7" cstate="print"/>
+                    <a:blip r:embed="rId67026a0b1504d3946" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4613,51 +4613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3854, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId938169f09f31b485a" w:history="1">
+      <w:hyperlink r:id="rId41836a0b1504d5062" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5125,90 +5125,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith TJ (2005) Western cherry fruit fly (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Curran}) and its management in the Pacific Northwest United States of America. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835269f09f31b4bbb" w:history="1">
+      <w:hyperlink r:id="rId57206a0b1504d5441" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) Treatment Schedules T101-s-1 Cherry. Treatment Manual. USDA/APHIS, Frederick, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId144769f09f31b4bfc" w:history="1">
+      <w:hyperlink r:id="rId51836a0b1504d5484" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7161,51 +7161,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curran (Diptera: Tephritidae), Version 1.0. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CoFFHI), Edition 3.1, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId225869f09f31b5840" w:history="1">
+      <w:hyperlink r:id="rId84226a0b1504d6414" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7748,51 +7748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId565869f09f31b5bff" w:history="1">
+      <w:hyperlink r:id="rId83756a0b1504d68d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7963,90 +7963,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId628969f09f31b5d51" w:history="1">
+      <w:hyperlink r:id="rId76086a0b1504d6a61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35997449" name="name520569f09f31b5fca" descr="eu_funding_250.png"/>
+            <wp:docPr id="13304122" name="name67906a0b1504d6b2b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId562269f09f31b5fc8" cstate="print"/>
+                    <a:blip r:embed="rId36036a0b1504d6b29" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8144,137 +8144,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77296220">
+  <w:abstractNum w:abstractNumId="20978519">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46223621">
+    <w:lvl w:ilvl="0" w:tplc="11669859">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46223621" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11669859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46223621" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11669859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46223621" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11669859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46223621" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11669859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46223621" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11669859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46223621" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11669859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46223621" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11669859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46223621" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11669859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77296219">
+  <w:abstractNum w:abstractNumId="20978518">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27262546">
+    <w:lvl w:ilvl="0" w:tplc="39148687">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9026,55 +9026,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77296219">
-    <w:abstractNumId w:val="77296219"/>
+  <w:num w:numId="20978518">
+    <w:abstractNumId w:val="20978518"/>
   </w:num>
-  <w:num w:numId="77296220">
-    <w:abstractNumId w:val="77296220"/>
+  <w:num w:numId="20978519">
+    <w:abstractNumId w:val="20978519"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20624,51 +20624,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId702090341" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId181384168" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId135969f09f31b194b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/" TargetMode="External"/><Relationship Id="rId596669f09f31b19b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/categorization" TargetMode="External"/><Relationship Id="rId642169f09f31b1f19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/photos" TargetMode="External"/><Relationship Id="rId938169f09f31b485a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3854" TargetMode="External"/><Relationship Id="rId835269f09f31b4bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/" TargetMode="External"/><Relationship Id="rId144769f09f31b4bfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId225869f09f31b5840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId565869f09f31b5bff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId628969f09f31b5d51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId303669f09f31b1e2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId303669f09f31b1e2d.jpg"/><Relationship Id="rId502569f09f31b34f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId502569f09f31b34f7.jpg"/><Relationship Id="rId562269f09f31b5fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId562269f09f31b5fc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId426010707" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId296131011" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67276a0b1504d170a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/" TargetMode="External"/><Relationship Id="rId36666a0b1504d177a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/categorization" TargetMode="External"/><Relationship Id="rId77606a0b1504d1fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/photos" TargetMode="External"/><Relationship Id="rId41836a0b1504d5062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3854" TargetMode="External"/><Relationship Id="rId57206a0b1504d5441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/" TargetMode="External"/><Relationship Id="rId51836a0b1504d5484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId84226a0b1504d6414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId83756a0b1504d68d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76086a0b1504d6a61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId82146a0b1504d1e5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82146a0b1504d1e5e.jpg"/><Relationship Id="rId67026a0b1504d3946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67026a0b1504d3946.jpg"/><Relationship Id="rId36036a0b1504d6b29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36036a0b1504d6b29.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>