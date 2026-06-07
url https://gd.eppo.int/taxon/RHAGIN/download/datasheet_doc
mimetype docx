--- v9 (2026-05-18)
+++ v10 (2026-06-07)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Curran</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western cherry fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67276a0b1504d170a" w:history="1">
+            <w:hyperlink r:id="rId77996a25aecdb3789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36666a0b1504d177a" w:history="1">
+            <w:hyperlink r:id="rId48076a25aecdb37f1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHAGIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49546248" name="name51016a0b1504d1e60" descr="13298.jpg"/>
+                  <wp:docPr id="71612916" name="name79696a25aecdb4506" descr="13298.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13298.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82146a0b1504d1e5e" cstate="print"/>
+                          <a:blip r:embed="rId33466a25aecdb4503" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77606a0b1504d1fac" w:history="1">
+            <w:hyperlink r:id="rId19136a25aecdb4647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1797,63 +1797,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13345466" name="name42846a0b1504d394b" descr="RHAGIN_distribution_map.jpg"/>
+            <wp:docPr id="88987132" name="name78186a25aecdb5c93" descr="RHAGIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHAGIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67026a0b1504d3946" cstate="print"/>
+                    <a:blip r:embed="rId74156a25aecdb5c90" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4613,51 +4613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3854, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41836a0b1504d5062" w:history="1">
+      <w:hyperlink r:id="rId52126a25aecdb7043" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5125,90 +5125,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith TJ (2005) Western cherry fruit fly (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Curran}) and its management in the Pacific Northwest United States of America. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57206a0b1504d5441" w:history="1">
+      <w:hyperlink r:id="rId26506a25aecdb7386" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) Treatment Schedules T101-s-1 Cherry. Treatment Manual. USDA/APHIS, Frederick, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51836a0b1504d5484" w:history="1">
+      <w:hyperlink r:id="rId99576a25aecdb73c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7161,51 +7161,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curran (Diptera: Tephritidae), Version 1.0. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CoFFHI), Edition 3.1, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84226a0b1504d6414" w:history="1">
+      <w:hyperlink r:id="rId67956a25aecdb8047" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7748,51 +7748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83756a0b1504d68d0" w:history="1">
+      <w:hyperlink r:id="rId20486a25aecdb83ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7963,90 +7963,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76086a0b1504d6a61" w:history="1">
+      <w:hyperlink r:id="rId53496a25aecdb853c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13304122" name="name67906a0b1504d6b2b" descr="eu_funding_250.png"/>
+            <wp:docPr id="59528800" name="name48566a25aecdb8853" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36036a0b1504d6b29" cstate="print"/>
+                    <a:blip r:embed="rId20166a25aecdb8851" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8144,137 +8144,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20978519">
+  <w:abstractNum w:abstractNumId="81554371">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11669859">
+    <w:lvl w:ilvl="0" w:tplc="69577754">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11669859" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69577754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11669859" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69577754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11669859" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69577754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11669859" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69577754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11669859" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69577754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11669859" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69577754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11669859" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69577754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11669859" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69577754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20978518">
+  <w:abstractNum w:abstractNumId="81554370">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39148687">
+    <w:lvl w:ilvl="0" w:tplc="53730241">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9026,55 +9026,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20978518">
-    <w:abstractNumId w:val="20978518"/>
+  <w:num w:numId="81554370">
+    <w:abstractNumId w:val="81554370"/>
   </w:num>
-  <w:num w:numId="20978519">
-    <w:abstractNumId w:val="20978519"/>
+  <w:num w:numId="81554371">
+    <w:abstractNumId w:val="81554371"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20624,51 +20624,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId426010707" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId296131011" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67276a0b1504d170a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/" TargetMode="External"/><Relationship Id="rId36666a0b1504d177a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/categorization" TargetMode="External"/><Relationship Id="rId77606a0b1504d1fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/photos" TargetMode="External"/><Relationship Id="rId41836a0b1504d5062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3854" TargetMode="External"/><Relationship Id="rId57206a0b1504d5441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/" TargetMode="External"/><Relationship Id="rId51836a0b1504d5484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId84226a0b1504d6414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId83756a0b1504d68d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76086a0b1504d6a61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId82146a0b1504d1e5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82146a0b1504d1e5e.jpg"/><Relationship Id="rId67026a0b1504d3946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67026a0b1504d3946.jpg"/><Relationship Id="rId36036a0b1504d6b29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36036a0b1504d6b29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId880415998" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId260699577" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77996a25aecdb3789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/" TargetMode="External"/><Relationship Id="rId48076a25aecdb37f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/categorization" TargetMode="External"/><Relationship Id="rId19136a25aecdb4647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/photos" TargetMode="External"/><Relationship Id="rId52126a25aecdb7043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3854" TargetMode="External"/><Relationship Id="rId26506a25aecdb7386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/" TargetMode="External"/><Relationship Id="rId99576a25aecdb73c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId67956a25aecdb8047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId20486a25aecdb83ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53496a25aecdb853c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId33466a25aecdb4503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33466a25aecdb4503.jpg"/><Relationship Id="rId74156a25aecdb5c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74156a25aecdb5c90.jpg"/><Relationship Id="rId20166a25aecdb8851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20166a25aecdb8851.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>