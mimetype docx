--- v10 (2026-06-07)
+++ v11 (2026-06-27)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Curran</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western cherry fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77996a25aecdb3789" w:history="1">
+            <w:hyperlink r:id="rId65786a403c3404c13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48076a25aecdb37f1" w:history="1">
+            <w:hyperlink r:id="rId57646a403c3404c7b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHAGIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71612916" name="name79696a25aecdb4506" descr="13298.jpg"/>
+                  <wp:docPr id="62080623" name="name72396a403c340533f" descr="13298.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13298.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33466a25aecdb4503" cstate="print"/>
+                          <a:blip r:embed="rId62306a403c340533d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19136a25aecdb4647" w:history="1">
+            <w:hyperlink r:id="rId15186a403c3405820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1797,63 +1797,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88987132" name="name78186a25aecdb5c93" descr="RHAGIN_distribution_map.jpg"/>
+            <wp:docPr id="12887218" name="name58316a403c3406af3" descr="RHAGIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHAGIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74156a25aecdb5c90" cstate="print"/>
+                    <a:blip r:embed="rId18976a403c3406af1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4613,51 +4613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3854, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52126a25aecdb7043" w:history="1">
+      <w:hyperlink r:id="rId16276a403c3407e38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5125,90 +5125,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith TJ (2005) Western cherry fruit fly (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Curran}) and its management in the Pacific Northwest United States of America. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26506a25aecdb7386" w:history="1">
+      <w:hyperlink r:id="rId64766a403c340817e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) Treatment Schedules T101-s-1 Cherry. Treatment Manual. USDA/APHIS, Frederick, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99576a25aecdb73c9" w:history="1">
+      <w:hyperlink r:id="rId20126a403c34081bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7161,51 +7161,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curran (Diptera: Tephritidae), Version 1.0. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CoFFHI), Edition 3.1, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67956a25aecdb8047" w:history="1">
+      <w:hyperlink r:id="rId80406a403c3408e81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7748,51 +7748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20486a25aecdb83ea" w:history="1">
+      <w:hyperlink r:id="rId60666a403c340922a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7963,90 +7963,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53496a25aecdb853c" w:history="1">
+      <w:hyperlink r:id="rId86876a403c3409380" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59528800" name="name48566a25aecdb8853" descr="eu_funding_250.png"/>
+            <wp:docPr id="54162645" name="name56986a403c3409609" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20166a25aecdb8851" cstate="print"/>
+                    <a:blip r:embed="rId84576a403c3409608" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8144,137 +8144,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81554371">
+  <w:abstractNum w:abstractNumId="94480822">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69577754">
+    <w:lvl w:ilvl="0" w:tplc="18113453">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69577754" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18113453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69577754" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18113453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69577754" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18113453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69577754" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18113453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69577754" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18113453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69577754" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18113453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69577754" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18113453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69577754" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18113453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81554370">
+  <w:abstractNum w:abstractNumId="94480821">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53730241">
+    <w:lvl w:ilvl="0" w:tplc="70309268">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9026,55 +9026,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81554370">
-    <w:abstractNumId w:val="81554370"/>
+  <w:num w:numId="94480821">
+    <w:abstractNumId w:val="94480821"/>
   </w:num>
-  <w:num w:numId="81554371">
-    <w:abstractNumId w:val="81554371"/>
+  <w:num w:numId="94480822">
+    <w:abstractNumId w:val="94480822"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20624,51 +20624,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId880415998" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId260699577" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77996a25aecdb3789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/" TargetMode="External"/><Relationship Id="rId48076a25aecdb37f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/categorization" TargetMode="External"/><Relationship Id="rId19136a25aecdb4647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/photos" TargetMode="External"/><Relationship Id="rId52126a25aecdb7043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3854" TargetMode="External"/><Relationship Id="rId26506a25aecdb7386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/" TargetMode="External"/><Relationship Id="rId99576a25aecdb73c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId67956a25aecdb8047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId20486a25aecdb83ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53496a25aecdb853c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId33466a25aecdb4503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33466a25aecdb4503.jpg"/><Relationship Id="rId74156a25aecdb5c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74156a25aecdb5c90.jpg"/><Relationship Id="rId20166a25aecdb8851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20166a25aecdb8851.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId698214402" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId576667655" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65786a403c3404c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/" TargetMode="External"/><Relationship Id="rId57646a403c3404c7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/categorization" TargetMode="External"/><Relationship Id="rId15186a403c3405820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/photos" TargetMode="External"/><Relationship Id="rId16276a403c3407e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3854" TargetMode="External"/><Relationship Id="rId64766a403c340817e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/" TargetMode="External"/><Relationship Id="rId20126a403c34081bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId80406a403c3408e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId60666a403c340922a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86876a403c3409380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId62306a403c340533d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62306a403c340533d.jpg"/><Relationship Id="rId18976a403c3406af1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18976a403c3406af1.jpg"/><Relationship Id="rId84576a403c3409608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84576a403c3409608.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>