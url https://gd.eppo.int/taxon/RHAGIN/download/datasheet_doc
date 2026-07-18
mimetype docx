--- v11 (2026-06-27)
+++ v12 (2026-07-18)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Curran</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western cherry fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65786a403c3404c13" w:history="1">
+            <w:hyperlink r:id="rId33856a5b1a97be5fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57646a403c3404c7b" w:history="1">
+            <w:hyperlink r:id="rId88406a5b1a97be667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHAGIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62080623" name="name72396a403c340533f" descr="13298.jpg"/>
+                  <wp:docPr id="70905393" name="name10066a5b1a97be74d" descr="13298.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13298.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62306a403c340533d" cstate="print"/>
+                          <a:blip r:embed="rId26456a5b1a97be74c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15186a403c3405820" w:history="1">
+            <w:hyperlink r:id="rId75436a5b1a97be84a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1797,63 +1797,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12887218" name="name58316a403c3406af3" descr="RHAGIN_distribution_map.jpg"/>
+            <wp:docPr id="63495253" name="name35636a5b1a97bfcb6" descr="RHAGIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHAGIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18976a403c3406af1" cstate="print"/>
+                    <a:blip r:embed="rId98686a5b1a97bfcb3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4613,51 +4613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3854, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16276a403c3407e38" w:history="1">
+      <w:hyperlink r:id="rId46926a5b1a97c1059" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5125,90 +5125,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith TJ (2005) Western cherry fruit fly (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Curran}) and its management in the Pacific Northwest United States of America. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64766a403c340817e" w:history="1">
+      <w:hyperlink r:id="rId60016a5b1a97c1395" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) Treatment Schedules T101-s-1 Cherry. Treatment Manual. USDA/APHIS, Frederick, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20126a403c34081bf" w:history="1">
+      <w:hyperlink r:id="rId91086a5b1a97c13d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7161,51 +7161,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curran (Diptera: Tephritidae), Version 1.0. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CoFFHI), Edition 3.1, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80406a403c3408e81" w:history="1">
+      <w:hyperlink r:id="rId46276a5b1a97c206d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7748,51 +7748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60666a403c340922a" w:history="1">
+      <w:hyperlink r:id="rId84296a5b1a97c241a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7963,90 +7963,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86876a403c3409380" w:history="1">
+      <w:hyperlink r:id="rId44246a5b1a97c257b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54162645" name="name56986a403c3409609" descr="eu_funding_250.png"/>
+            <wp:docPr id="46484757" name="name20386a5b1a97c2608" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84576a403c3409608" cstate="print"/>
+                    <a:blip r:embed="rId19616a5b1a97c2606" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8144,137 +8144,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94480822">
+  <w:abstractNum w:abstractNumId="11465706">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18113453">
+    <w:lvl w:ilvl="0" w:tplc="42635653">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18113453" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42635653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18113453" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42635653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18113453" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42635653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18113453" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42635653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18113453" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42635653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18113453" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42635653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18113453" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42635653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18113453" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42635653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94480821">
+  <w:abstractNum w:abstractNumId="11465705">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70309268">
+    <w:lvl w:ilvl="0" w:tplc="45800349">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9026,55 +9026,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94480821">
-    <w:abstractNumId w:val="94480821"/>
+  <w:num w:numId="11465705">
+    <w:abstractNumId w:val="11465705"/>
   </w:num>
-  <w:num w:numId="94480822">
-    <w:abstractNumId w:val="94480822"/>
+  <w:num w:numId="11465706">
+    <w:abstractNumId w:val="11465706"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20624,51 +20624,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId698214402" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId576667655" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65786a403c3404c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/" TargetMode="External"/><Relationship Id="rId57646a403c3404c7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/categorization" TargetMode="External"/><Relationship Id="rId15186a403c3405820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/photos" TargetMode="External"/><Relationship Id="rId16276a403c3407e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3854" TargetMode="External"/><Relationship Id="rId64766a403c340817e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/" TargetMode="External"/><Relationship Id="rId20126a403c34081bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId80406a403c3408e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId60666a403c340922a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86876a403c3409380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId62306a403c340533d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62306a403c340533d.jpg"/><Relationship Id="rId18976a403c3406af1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18976a403c3406af1.jpg"/><Relationship Id="rId84576a403c3409608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84576a403c3409608.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId457218904" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId496977859" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33856a5b1a97be5fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/" TargetMode="External"/><Relationship Id="rId88406a5b1a97be667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/categorization" TargetMode="External"/><Relationship Id="rId75436a5b1a97be84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/photos" TargetMode="External"/><Relationship Id="rId46926a5b1a97c1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3854" TargetMode="External"/><Relationship Id="rId60016a5b1a97c1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/" TargetMode="External"/><Relationship Id="rId91086a5b1a97c13d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId46276a5b1a97c206d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId84296a5b1a97c241a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44246a5b1a97c257b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId26456a5b1a97be74c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26456a5b1a97be74c.jpg"/><Relationship Id="rId98686a5b1a97bfcb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98686a5b1a97bfcb3.jpg"/><Relationship Id="rId19616a5b1a97c2606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19616a5b1a97c2606.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>