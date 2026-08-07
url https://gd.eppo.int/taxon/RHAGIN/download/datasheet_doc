--- v12 (2026-07-18)
+++ v13 (2026-08-07)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Curran</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western cherry fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33856a5b1a97be5fd" w:history="1">
+            <w:hyperlink r:id="rId81806a759f5c64720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88406a5b1a97be667" w:history="1">
+            <w:hyperlink r:id="rId66216a759f5c647a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHAGIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70905393" name="name10066a5b1a97be74d" descr="13298.jpg"/>
+                  <wp:docPr id="57224908" name="name28716a759f5c6511a" descr="13298.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13298.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26456a5b1a97be74c" cstate="print"/>
+                          <a:blip r:embed="rId89276a759f5c65118" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75436a5b1a97be84a" w:history="1">
+            <w:hyperlink r:id="rId57866a759f5c65257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1797,63 +1797,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63495253" name="name35636a5b1a97bfcb6" descr="RHAGIN_distribution_map.jpg"/>
+            <wp:docPr id="8189805" name="name53246a759f5c66840" descr="RHAGIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHAGIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98686a5b1a97bfcb3" cstate="print"/>
+                    <a:blip r:embed="rId78166a759f5c6683d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4613,51 +4613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3854, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46926a5b1a97c1059" w:history="1">
+      <w:hyperlink r:id="rId98986a759f5c67d7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5125,90 +5125,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith TJ (2005) Western cherry fruit fly (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Curran}) and its management in the Pacific Northwest United States of America. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60016a5b1a97c1395" w:history="1">
+      <w:hyperlink r:id="rId78946a759f5c680d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) Treatment Schedules T101-s-1 Cherry. Treatment Manual. USDA/APHIS, Frederick, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91086a5b1a97c13d7" w:history="1">
+      <w:hyperlink r:id="rId40536a759f5c68117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7161,51 +7161,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curran (Diptera: Tephritidae), Version 1.0. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CoFFHI), Edition 3.1, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46276a5b1a97c206d" w:history="1">
+      <w:hyperlink r:id="rId11776a759f5c69ed2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7748,51 +7748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84296a5b1a97c241a" w:history="1">
+      <w:hyperlink r:id="rId83886a759f5c6a33e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7963,90 +7963,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44246a5b1a97c257b" w:history="1">
+      <w:hyperlink r:id="rId42736a759f5c6a541" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46484757" name="name20386a5b1a97c2608" descr="eu_funding_250.png"/>
+            <wp:docPr id="25826540" name="name75166a759f5c6a5e1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19616a5b1a97c2606" cstate="print"/>
+                    <a:blip r:embed="rId91696a759f5c6a5e0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8144,137 +8144,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11465706">
+  <w:abstractNum w:abstractNumId="47420388">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42635653">
+    <w:lvl w:ilvl="0" w:tplc="75030616">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42635653" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75030616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42635653" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75030616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42635653" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75030616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42635653" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75030616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42635653" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75030616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42635653" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75030616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42635653" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75030616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42635653" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75030616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11465705">
+  <w:abstractNum w:abstractNumId="47420387">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45800349">
+    <w:lvl w:ilvl="0" w:tplc="54421808">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9026,55 +9026,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11465705">
-    <w:abstractNumId w:val="11465705"/>
+  <w:num w:numId="47420387">
+    <w:abstractNumId w:val="47420387"/>
   </w:num>
-  <w:num w:numId="11465706">
-    <w:abstractNumId w:val="11465706"/>
+  <w:num w:numId="47420388">
+    <w:abstractNumId w:val="47420388"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20624,51 +20624,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId457218904" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId496977859" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33856a5b1a97be5fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/" TargetMode="External"/><Relationship Id="rId88406a5b1a97be667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/categorization" TargetMode="External"/><Relationship Id="rId75436a5b1a97be84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/photos" TargetMode="External"/><Relationship Id="rId46926a5b1a97c1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3854" TargetMode="External"/><Relationship Id="rId60016a5b1a97c1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/" TargetMode="External"/><Relationship Id="rId91086a5b1a97c13d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId46276a5b1a97c206d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId84296a5b1a97c241a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44246a5b1a97c257b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId26456a5b1a97be74c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26456a5b1a97be74c.jpg"/><Relationship Id="rId98686a5b1a97bfcb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98686a5b1a97bfcb3.jpg"/><Relationship Id="rId19616a5b1a97c2606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19616a5b1a97c2606.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId613193514" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId604814046" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81806a759f5c64720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/" TargetMode="External"/><Relationship Id="rId66216a759f5c647a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/categorization" TargetMode="External"/><Relationship Id="rId57866a759f5c65257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/photos" TargetMode="External"/><Relationship Id="rId98986a759f5c67d7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3854" TargetMode="External"/><Relationship Id="rId78946a759f5c680d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/" TargetMode="External"/><Relationship Id="rId40536a759f5c68117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId11776a759f5c69ed2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId83886a759f5c6a33e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42736a759f5c6a541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId89276a759f5c65118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89276a759f5c65118.jpg"/><Relationship Id="rId78166a759f5c6683d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78166a759f5c6683d.jpg"/><Relationship Id="rId91696a759f5c6a5e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91696a759f5c6a5e0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>