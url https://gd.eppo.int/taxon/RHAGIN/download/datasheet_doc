--- v13 (2026-08-07)
+++ v14 (2026-08-27)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Curran</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western cherry fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81806a759f5c64720" w:history="1">
+            <w:hyperlink r:id="rId47606a90973634d21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66216a759f5c647a6" w:history="1">
+            <w:hyperlink r:id="rId39506a90973634d99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHAGIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57224908" name="name28716a759f5c6511a" descr="13298.jpg"/>
+                  <wp:docPr id="41370904" name="name90186a9097363559c" descr="13298.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13298.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89276a759f5c65118" cstate="print"/>
+                          <a:blip r:embed="rId17816a9097363559a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId57866a759f5c65257" w:history="1">
+            <w:hyperlink r:id="rId68466a9097363571a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1797,63 +1797,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8189805" name="name53246a759f5c66840" descr="RHAGIN_distribution_map.jpg"/>
+            <wp:docPr id="55776903" name="name37876a90973636ace" descr="RHAGIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHAGIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78166a759f5c6683d" cstate="print"/>
+                    <a:blip r:embed="rId46686a90973636aca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4613,51 +4613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3854, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98986a759f5c67d7b" w:history="1">
+      <w:hyperlink r:id="rId50906a90973637fd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5125,90 +5125,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith TJ (2005) Western cherry fruit fly (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Curran}) and its management in the Pacific Northwest United States of America. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78946a759f5c680d5" w:history="1">
+      <w:hyperlink r:id="rId94386a90973638353" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) Treatment Schedules T101-s-1 Cherry. Treatment Manual. USDA/APHIS, Frederick, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40536a759f5c68117" w:history="1">
+      <w:hyperlink r:id="rId67136a90973638397" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7161,51 +7161,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curran (Diptera: Tephritidae), Version 1.0. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CoFFHI), Edition 3.1, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11776a759f5c69ed2" w:history="1">
+      <w:hyperlink r:id="rId93566a90973639515" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7748,51 +7748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83886a759f5c6a33e" w:history="1">
+      <w:hyperlink r:id="rId63156a909736399fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7963,90 +7963,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42736a759f5c6a541" w:history="1">
+      <w:hyperlink r:id="rId79336a90973639bee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25826540" name="name75166a759f5c6a5e1" descr="eu_funding_250.png"/>
+            <wp:docPr id="31285088" name="name63776a9097363a11d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91696a759f5c6a5e0" cstate="print"/>
+                    <a:blip r:embed="rId20566a9097363a11b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8144,137 +8144,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47420388">
+  <w:abstractNum w:abstractNumId="43695971">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75030616">
+    <w:lvl w:ilvl="0" w:tplc="17847705">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75030616" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17847705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75030616" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17847705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75030616" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17847705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75030616" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17847705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75030616" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17847705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75030616" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17847705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75030616" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17847705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75030616" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17847705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47420387">
+  <w:abstractNum w:abstractNumId="43695970">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54421808">
+    <w:lvl w:ilvl="0" w:tplc="53784690">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9026,55 +9026,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47420387">
-    <w:abstractNumId w:val="47420387"/>
+  <w:num w:numId="43695970">
+    <w:abstractNumId w:val="43695970"/>
   </w:num>
-  <w:num w:numId="47420388">
-    <w:abstractNumId w:val="47420388"/>
+  <w:num w:numId="43695971">
+    <w:abstractNumId w:val="43695971"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20624,51 +20624,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId613193514" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId604814046" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81806a759f5c64720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/" TargetMode="External"/><Relationship Id="rId66216a759f5c647a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/categorization" TargetMode="External"/><Relationship Id="rId57866a759f5c65257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/photos" TargetMode="External"/><Relationship Id="rId98986a759f5c67d7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3854" TargetMode="External"/><Relationship Id="rId78946a759f5c680d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/" TargetMode="External"/><Relationship Id="rId40536a759f5c68117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId11776a759f5c69ed2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId83886a759f5c6a33e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42736a759f5c6a541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId89276a759f5c65118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89276a759f5c65118.jpg"/><Relationship Id="rId78166a759f5c6683d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78166a759f5c6683d.jpg"/><Relationship Id="rId91696a759f5c6a5e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91696a759f5c6a5e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId778394385" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId502518238" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47606a90973634d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/" TargetMode="External"/><Relationship Id="rId39506a90973634d99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/categorization" TargetMode="External"/><Relationship Id="rId68466a9097363571a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/photos" TargetMode="External"/><Relationship Id="rId50906a90973637fd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3854" TargetMode="External"/><Relationship Id="rId94386a90973638353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/" TargetMode="External"/><Relationship Id="rId67136a90973638397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId93566a90973639515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId63156a909736399fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79336a90973639bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId17816a9097363559a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17816a9097363559a.jpg"/><Relationship Id="rId46686a90973636aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46686a90973636aca.jpg"/><Relationship Id="rId20566a9097363a11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20566a9097363a11b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>