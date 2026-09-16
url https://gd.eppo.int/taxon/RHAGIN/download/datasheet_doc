--- v14 (2026-08-27)
+++ v15 (2026-09-16)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Curran</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western cherry fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47606a90973634d21" w:history="1">
+            <w:hyperlink r:id="rId98176aab1bf099f07" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39506a90973634d99" w:history="1">
+            <w:hyperlink r:id="rId92686aab1bf099f76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RHAGIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41370904" name="name90186a9097363559c" descr="13298.jpg"/>
+                  <wp:docPr id="76703616" name="name90976aab1bf09a877" descr="13298.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13298.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17816a9097363559a" cstate="print"/>
+                          <a:blip r:embed="rId81296aab1bf09a874" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68466a9097363571a" w:history="1">
+            <w:hyperlink r:id="rId72296aab1bf09a9c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1797,63 +1797,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55776903" name="name37876a90973636ace" descr="RHAGIN_distribution_map.jpg"/>
+            <wp:docPr id="52735681" name="name68246aab1bf09bcee" descr="RHAGIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHAGIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46686a90973636aca" cstate="print"/>
+                    <a:blip r:embed="rId55306aab1bf09bcec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4613,51 +4613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3854, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50906a90973637fd7" w:history="1">
+      <w:hyperlink r:id="rId28186aab1bf09d061" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5125,90 +5125,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith TJ (2005) Western cherry fruit fly (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Curran}) and its management in the Pacific Northwest United States of America. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94386a90973638353" w:history="1">
+      <w:hyperlink r:id="rId37026aab1bf09d3be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) Treatment Schedules T101-s-1 Cherry. Treatment Manual. USDA/APHIS, Frederick, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67136a90973638397" w:history="1">
+      <w:hyperlink r:id="rId60656aab1bf09d401" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7161,51 +7161,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curran (Diptera: Tephritidae), Version 1.0. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CoFFHI), Edition 3.1, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93566a90973639515" w:history="1">
+      <w:hyperlink r:id="rId30336aab1bf09e05f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7748,51 +7748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63156a909736399fb" w:history="1">
+      <w:hyperlink r:id="rId17296aab1bf09e421" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7963,90 +7963,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79336a90973639bee" w:history="1">
+      <w:hyperlink r:id="rId73976aab1bf09e577" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31285088" name="name63776a9097363a11d" descr="eu_funding_250.png"/>
+            <wp:docPr id="26821393" name="name98236aab1bf09e61e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20566a9097363a11b" cstate="print"/>
+                    <a:blip r:embed="rId69576aab1bf09e61c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8144,137 +8144,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43695971">
+  <w:abstractNum w:abstractNumId="21471863">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17847705">
+    <w:lvl w:ilvl="0" w:tplc="54349476">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17847705" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54349476" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17847705" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54349476" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17847705" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54349476" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17847705" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54349476" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17847705" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54349476" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17847705" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54349476" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17847705" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54349476" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17847705" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54349476" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43695970">
+  <w:abstractNum w:abstractNumId="21471862">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53784690">
+    <w:lvl w:ilvl="0" w:tplc="87252375">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9026,55 +9026,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43695970">
-    <w:abstractNumId w:val="43695970"/>
+  <w:num w:numId="21471862">
+    <w:abstractNumId w:val="21471862"/>
   </w:num>
-  <w:num w:numId="43695971">
-    <w:abstractNumId w:val="43695971"/>
+  <w:num w:numId="21471863">
+    <w:abstractNumId w:val="21471863"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20624,51 +20624,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId778394385" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId502518238" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47606a90973634d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/" TargetMode="External"/><Relationship Id="rId39506a90973634d99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/categorization" TargetMode="External"/><Relationship Id="rId68466a9097363571a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/photos" TargetMode="External"/><Relationship Id="rId50906a90973637fd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3854" TargetMode="External"/><Relationship Id="rId94386a90973638353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/" TargetMode="External"/><Relationship Id="rId67136a90973638397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId93566a90973639515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId63156a909736399fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79336a90973639bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId17816a9097363559a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17816a9097363559a.jpg"/><Relationship Id="rId46686a90973636aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46686a90973636aca.jpg"/><Relationship Id="rId20566a9097363a11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20566a9097363a11b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId316330453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId743509848" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98176aab1bf099f07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/" TargetMode="External"/><Relationship Id="rId92686aab1bf099f76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/categorization" TargetMode="External"/><Relationship Id="rId72296aab1bf09a9c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/photos" TargetMode="External"/><Relationship Id="rId28186aab1bf09d061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3854" TargetMode="External"/><Relationship Id="rId37026aab1bf09d3be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.wsu.edu/chelan-douglas/agriculture/treefruit/pestmanagement/cherryfruitfly/" TargetMode="External"/><Relationship Id="rId60656aab1bf09d401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId30336aab1bf09e05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId17296aab1bf09e421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73976aab1bf09e577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId81296aab1bf09a874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81296aab1bf09a874.jpg"/><Relationship Id="rId55306aab1bf09bcec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55306aab1bf09bcec.jpg"/><Relationship Id="rId69576aab1bf09e61c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69576aab1bf09e61c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>