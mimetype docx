--- v6 (2026-03-20)
+++ v7 (2026-04-30)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Ito</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese cherry fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401669bda75454993" w:history="1">
+            <w:hyperlink r:id="rId447269f357900b842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173669bda754549fb" w:history="1">
+            <w:hyperlink r:id="rId753469f357900b8ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -568,63 +568,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported only from the Far East.
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38288584" name="name244769bda75454c5e" descr="RHACJA_distribution_map.jpg"/>
+            <wp:docPr id="65827043" name="name352169f357900cb02" descr="RHACJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHACJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId462269bda75454c5d" cstate="print"/>
+                    <a:blip r:embed="rId684569f357900caff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1540,51 +1540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId575569bda75455497" w:history="1">
+      <w:hyperlink r:id="rId986869f357900d649" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DROSSU/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1610,81 +1610,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5931, 62 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId886069bda7545550f" w:history="1">
+      <w:hyperlink r:id="rId943169f357900d6c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Europhyt/Traces. Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730669bda75455543" w:history="1">
+      <w:hyperlink r:id="rId579669f357900d6fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2067,51 +2067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphranta japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId471569bda754557f1" w:history="1">
+      <w:hyperlink r:id="rId434469f357900d9b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2282,90 +2282,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId540169bda7545594c" w:history="1">
+      <w:hyperlink r:id="rId350969f357900db2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78318327" name="name140269bda754559b0" descr="eu_funding_250.png"/>
+            <wp:docPr id="55892805" name="name538769f357900dba2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId769769bda754559af" cstate="print"/>
+                    <a:blip r:embed="rId632769f357900dba1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2463,137 +2463,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16701193">
+  <w:abstractNum w:abstractNumId="47225212">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72631526">
+    <w:lvl w:ilvl="0" w:tplc="29539927">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72631526" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29539927" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72631526" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29539927" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72631526" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29539927" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72631526" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29539927" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72631526" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29539927" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72631526" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29539927" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72631526" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29539927" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72631526" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29539927" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16701192">
+  <w:abstractNum w:abstractNumId="47225211">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46912445">
+    <w:lvl w:ilvl="0" w:tplc="93992943">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3345,55 +3345,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16701192">
-    <w:abstractNumId w:val="16701192"/>
+  <w:num w:numId="47225211">
+    <w:abstractNumId w:val="47225211"/>
   </w:num>
-  <w:num w:numId="16701193">
-    <w:abstractNumId w:val="16701193"/>
+  <w:num w:numId="47225212">
+    <w:abstractNumId w:val="47225212"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -14943,51 +14943,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId153089770" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId995398449" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId401669bda75454993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/" TargetMode="External"/><Relationship Id="rId173669bda754549fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/categorization" TargetMode="External"/><Relationship Id="rId575569bda75455497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/datasheet" TargetMode="External"/><Relationship Id="rId886069bda7545550f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId730669bda75455543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId471569bda754557f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId540169bda7545594c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId462269bda75454c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId462269bda75454c5d.jpg"/><Relationship Id="rId769769bda754559af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId769769bda754559af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId888548747" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId698062395" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId447269f357900b842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/" TargetMode="External"/><Relationship Id="rId753469f357900b8ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/categorization" TargetMode="External"/><Relationship Id="rId986869f357900d649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/datasheet" TargetMode="External"/><Relationship Id="rId943169f357900d6c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId579669f357900d6fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId434469f357900d9b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId350969f357900db2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId684569f357900caff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId684569f357900caff.jpg"/><Relationship Id="rId632769f357900dba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId632769f357900dba1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>