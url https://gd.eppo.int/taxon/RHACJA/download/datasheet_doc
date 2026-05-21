--- v7 (2026-04-30)
+++ v8 (2026-05-21)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Ito</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese cherry fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447269f357900b842" w:history="1">
+            <w:hyperlink r:id="rId95626a0e981760b7b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753469f357900b8ad" w:history="1">
+            <w:hyperlink r:id="rId19936a0e981760be7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -568,63 +568,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported only from the Far East.
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65827043" name="name352169f357900cb02" descr="RHACJA_distribution_map.jpg"/>
+            <wp:docPr id="29370712" name="name27716a0e981761ab6" descr="RHACJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHACJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId684569f357900caff" cstate="print"/>
+                    <a:blip r:embed="rId38126a0e981761ab1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1540,51 +1540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId986869f357900d649" w:history="1">
+      <w:hyperlink r:id="rId63076a0e98176274d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DROSSU/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1610,81 +1610,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5931, 62 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943169f357900d6c6" w:history="1">
+      <w:hyperlink r:id="rId42456a0e9817627ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Europhyt/Traces. Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId579669f357900d6fb" w:history="1">
+      <w:hyperlink r:id="rId66626a0e9817627ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2067,51 +2067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphranta japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId434469f357900d9b1" w:history="1">
+      <w:hyperlink r:id="rId54986a0e981762ade" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2282,90 +2282,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId350969f357900db2c" w:history="1">
+      <w:hyperlink r:id="rId23426a0e981762c3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55892805" name="name538769f357900dba2" descr="eu_funding_250.png"/>
+            <wp:docPr id="79467574" name="name43406a0e981762f80" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId632769f357900dba1" cstate="print"/>
+                    <a:blip r:embed="rId57896a0e981762f7e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2463,137 +2463,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47225212">
+  <w:abstractNum w:abstractNumId="30665923">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29539927">
+    <w:lvl w:ilvl="0" w:tplc="29909090">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29539927" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29909090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29539927" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29909090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29539927" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29909090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29539927" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29909090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29539927" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29909090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29539927" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29909090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29539927" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29909090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29539927" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29909090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47225211">
+  <w:abstractNum w:abstractNumId="30665922">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93992943">
+    <w:lvl w:ilvl="0" w:tplc="57919500">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3345,55 +3345,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47225211">
-    <w:abstractNumId w:val="47225211"/>
+  <w:num w:numId="30665922">
+    <w:abstractNumId w:val="30665922"/>
   </w:num>
-  <w:num w:numId="47225212">
-    <w:abstractNumId w:val="47225212"/>
+  <w:num w:numId="30665923">
+    <w:abstractNumId w:val="30665923"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -14943,51 +14943,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId888548747" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId698062395" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId447269f357900b842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/" TargetMode="External"/><Relationship Id="rId753469f357900b8ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/categorization" TargetMode="External"/><Relationship Id="rId986869f357900d649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/datasheet" TargetMode="External"/><Relationship Id="rId943169f357900d6c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId579669f357900d6fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId434469f357900d9b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId350969f357900db2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId684569f357900caff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId684569f357900caff.jpg"/><Relationship Id="rId632769f357900dba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId632769f357900dba1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId216494957" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId207390778" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95626a0e981760b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/" TargetMode="External"/><Relationship Id="rId19936a0e981760be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/categorization" TargetMode="External"/><Relationship Id="rId63076a0e98176274d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/datasheet" TargetMode="External"/><Relationship Id="rId42456a0e9817627ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId66626a0e9817627ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId54986a0e981762ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23426a0e981762c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId38126a0e981761ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38126a0e981761ab1.jpg"/><Relationship Id="rId57896a0e981762f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57896a0e981762f7e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>