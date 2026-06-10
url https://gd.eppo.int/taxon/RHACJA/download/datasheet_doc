--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Ito</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese cherry fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95626a0e981760b7b" w:history="1">
+            <w:hyperlink r:id="rId96186a299cba33be9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19936a0e981760be7" w:history="1">
+            <w:hyperlink r:id="rId36496a299cba33c57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -568,63 +568,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported only from the Far East.
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29370712" name="name27716a0e981761ab6" descr="RHACJA_distribution_map.jpg"/>
+            <wp:docPr id="19818015" name="name40626a299cba34cab" descr="RHACJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHACJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38126a0e981761ab1" cstate="print"/>
+                    <a:blip r:embed="rId56336a299cba34ca7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1540,51 +1540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63076a0e98176274d" w:history="1">
+      <w:hyperlink r:id="rId69756a299cba35561" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DROSSU/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1610,81 +1610,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5931, 62 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42456a0e9817627ca" w:history="1">
+      <w:hyperlink r:id="rId47286a299cba355ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Europhyt/Traces. Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66626a0e9817627ff" w:history="1">
+      <w:hyperlink r:id="rId10726a299cba35620" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2067,51 +2067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphranta japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54986a0e981762ade" w:history="1">
+      <w:hyperlink r:id="rId25646a299cba358ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2282,90 +2282,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23426a0e981762c3b" w:history="1">
+      <w:hyperlink r:id="rId10416a299cba35a52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79467574" name="name43406a0e981762f80" descr="eu_funding_250.png"/>
+            <wp:docPr id="45086364" name="name45196a299cba35ac0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57896a0e981762f7e" cstate="print"/>
+                    <a:blip r:embed="rId71316a299cba35abf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2463,137 +2463,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30665923">
+  <w:abstractNum w:abstractNumId="83279390">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29909090">
+    <w:lvl w:ilvl="0" w:tplc="73615014">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29909090" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73615014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29909090" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73615014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29909090" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73615014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29909090" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73615014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29909090" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73615014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29909090" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73615014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29909090" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73615014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29909090" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73615014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30665922">
+  <w:abstractNum w:abstractNumId="83279389">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57919500">
+    <w:lvl w:ilvl="0" w:tplc="20801855">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3345,55 +3345,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30665922">
-    <w:abstractNumId w:val="30665922"/>
+  <w:num w:numId="83279389">
+    <w:abstractNumId w:val="83279389"/>
   </w:num>
-  <w:num w:numId="30665923">
-    <w:abstractNumId w:val="30665923"/>
+  <w:num w:numId="83279390">
+    <w:abstractNumId w:val="83279390"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -14943,51 +14943,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId216494957" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId207390778" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95626a0e981760b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/" TargetMode="External"/><Relationship Id="rId19936a0e981760be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/categorization" TargetMode="External"/><Relationship Id="rId63076a0e98176274d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/datasheet" TargetMode="External"/><Relationship Id="rId42456a0e9817627ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId66626a0e9817627ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId54986a0e981762ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23426a0e981762c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId38126a0e981761ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38126a0e981761ab1.jpg"/><Relationship Id="rId57896a0e981762f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57896a0e981762f7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId217125540" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId820099113" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96186a299cba33be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/" TargetMode="External"/><Relationship Id="rId36496a299cba33c57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/categorization" TargetMode="External"/><Relationship Id="rId69756a299cba35561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/datasheet" TargetMode="External"/><Relationship Id="rId47286a299cba355ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId10726a299cba35620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId25646a299cba358ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10416a299cba35a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId56336a299cba34ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56336a299cba34ca7.jpg"/><Relationship Id="rId71316a299cba35abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71316a299cba35abf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>