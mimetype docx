--- v9 (2026-06-10)
+++ v10 (2026-07-01)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Ito</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese cherry fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96186a299cba33be9" w:history="1">
+            <w:hyperlink r:id="rId12446a44eb744dc87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36496a299cba33c57" w:history="1">
+            <w:hyperlink r:id="rId44776a44eb744dd93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -568,63 +568,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported only from the Far East.
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19818015" name="name40626a299cba34cab" descr="RHACJA_distribution_map.jpg"/>
+            <wp:docPr id="78019824" name="name15676a44eb744efe1" descr="RHACJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHACJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56336a299cba34ca7" cstate="print"/>
+                    <a:blip r:embed="rId39926a44eb744efde" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1540,51 +1540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69756a299cba35561" w:history="1">
+      <w:hyperlink r:id="rId65606a44eb744fd61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DROSSU/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1610,81 +1610,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5931, 62 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47286a299cba355ea" w:history="1">
+      <w:hyperlink r:id="rId68546a44eb744fe29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Europhyt/Traces. Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10726a299cba35620" w:history="1">
+      <w:hyperlink r:id="rId67736a44eb744fe82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2067,51 +2067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphranta japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25646a299cba358ed" w:history="1">
+      <w:hyperlink r:id="rId71186a44eb74501b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2282,90 +2282,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10416a299cba35a52" w:history="1">
+      <w:hyperlink r:id="rId11826a44eb7450311" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45086364" name="name45196a299cba35ac0" descr="eu_funding_250.png"/>
+            <wp:docPr id="86505249" name="name89846a44eb745039d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71316a299cba35abf" cstate="print"/>
+                    <a:blip r:embed="rId37386a44eb745039c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2463,137 +2463,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83279390">
+  <w:abstractNum w:abstractNumId="96423689">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73615014">
+    <w:lvl w:ilvl="0" w:tplc="12372572">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73615014" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12372572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73615014" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12372572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73615014" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12372572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73615014" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12372572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73615014" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12372572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73615014" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12372572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73615014" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12372572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73615014" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12372572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83279389">
+  <w:abstractNum w:abstractNumId="96423688">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20801855">
+    <w:lvl w:ilvl="0" w:tplc="42594592">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3345,55 +3345,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83279389">
-    <w:abstractNumId w:val="83279389"/>
+  <w:num w:numId="96423688">
+    <w:abstractNumId w:val="96423688"/>
   </w:num>
-  <w:num w:numId="83279390">
-    <w:abstractNumId w:val="83279390"/>
+  <w:num w:numId="96423689">
+    <w:abstractNumId w:val="96423689"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -14943,51 +14943,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId217125540" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId820099113" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96186a299cba33be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/" TargetMode="External"/><Relationship Id="rId36496a299cba33c57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/categorization" TargetMode="External"/><Relationship Id="rId69756a299cba35561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/datasheet" TargetMode="External"/><Relationship Id="rId47286a299cba355ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId10726a299cba35620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId25646a299cba358ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10416a299cba35a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId56336a299cba34ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56336a299cba34ca7.jpg"/><Relationship Id="rId71316a299cba35abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71316a299cba35abf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId601788204" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId612457110" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12446a44eb744dc87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/" TargetMode="External"/><Relationship Id="rId44776a44eb744dd93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/categorization" TargetMode="External"/><Relationship Id="rId65606a44eb744fd61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/datasheet" TargetMode="External"/><Relationship Id="rId68546a44eb744fe29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId67736a44eb744fe82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId71186a44eb74501b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11826a44eb7450311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId39926a44eb744efde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39926a44eb744efde.jpg"/><Relationship Id="rId37386a44eb745039c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37386a44eb745039c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>