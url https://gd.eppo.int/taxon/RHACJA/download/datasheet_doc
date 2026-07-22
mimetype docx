--- v10 (2026-07-01)
+++ v11 (2026-07-22)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Ito</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese cherry fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12446a44eb744dc87" w:history="1">
+            <w:hyperlink r:id="rId42696a60dab286e85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44776a44eb744dd93" w:history="1">
+            <w:hyperlink r:id="rId93556a60dab286eef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -568,63 +568,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported only from the Far East.
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78019824" name="name15676a44eb744efe1" descr="RHACJA_distribution_map.jpg"/>
+            <wp:docPr id="53414125" name="name70106a60dab287a3a" descr="RHACJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHACJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39926a44eb744efde" cstate="print"/>
+                    <a:blip r:embed="rId56276a60dab287a38" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1540,51 +1540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65606a44eb744fd61" w:history="1">
+      <w:hyperlink r:id="rId37886a60dab28825f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DROSSU/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1610,81 +1610,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5931, 62 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68546a44eb744fe29" w:history="1">
+      <w:hyperlink r:id="rId26236a60dab2882da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Europhyt/Traces. Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67736a44eb744fe82" w:history="1">
+      <w:hyperlink r:id="rId29016a60dab288360" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2067,51 +2067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphranta japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71186a44eb74501b3" w:history="1">
+      <w:hyperlink r:id="rId41066a60dab288614" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2282,90 +2282,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11826a44eb7450311" w:history="1">
+      <w:hyperlink r:id="rId22506a60dab288768" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86505249" name="name89846a44eb745039d" descr="eu_funding_250.png"/>
+            <wp:docPr id="18430436" name="name59096a60dab2889e6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37386a44eb745039c" cstate="print"/>
+                    <a:blip r:embed="rId42426a60dab2889e5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2463,137 +2463,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96423689">
+  <w:abstractNum w:abstractNumId="68444274">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12372572">
+    <w:lvl w:ilvl="0" w:tplc="51120202">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12372572" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51120202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12372572" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51120202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12372572" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51120202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12372572" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51120202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12372572" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51120202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12372572" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51120202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12372572" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51120202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12372572" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51120202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96423688">
+  <w:abstractNum w:abstractNumId="68444273">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42594592">
+    <w:lvl w:ilvl="0" w:tplc="30730398">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3345,55 +3345,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96423688">
-    <w:abstractNumId w:val="96423688"/>
+  <w:num w:numId="68444273">
+    <w:abstractNumId w:val="68444273"/>
   </w:num>
-  <w:num w:numId="96423689">
-    <w:abstractNumId w:val="96423689"/>
+  <w:num w:numId="68444274">
+    <w:abstractNumId w:val="68444274"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -14943,51 +14943,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId601788204" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId612457110" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12446a44eb744dc87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/" TargetMode="External"/><Relationship Id="rId44776a44eb744dd93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/categorization" TargetMode="External"/><Relationship Id="rId65606a44eb744fd61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/datasheet" TargetMode="External"/><Relationship Id="rId68546a44eb744fe29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId67736a44eb744fe82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId71186a44eb74501b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11826a44eb7450311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId39926a44eb744efde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39926a44eb744efde.jpg"/><Relationship Id="rId37386a44eb745039c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37386a44eb745039c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId910045958" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId961978418" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42696a60dab286e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/" TargetMode="External"/><Relationship Id="rId93556a60dab286eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/categorization" TargetMode="External"/><Relationship Id="rId37886a60dab28825f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/datasheet" TargetMode="External"/><Relationship Id="rId26236a60dab2882da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId29016a60dab288360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId41066a60dab288614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22506a60dab288768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId56276a60dab287a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56276a60dab287a38.jpg"/><Relationship Id="rId42426a60dab2889e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42426a60dab2889e5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>