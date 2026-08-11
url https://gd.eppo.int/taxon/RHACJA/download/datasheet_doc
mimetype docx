--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Ito</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese cherry fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42696a60dab286e85" w:history="1">
+            <w:hyperlink r:id="rId49116a7b60e697e9f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93556a60dab286eef" w:history="1">
+            <w:hyperlink r:id="rId80956a7b60e697f08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -568,63 +568,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported only from the Far East.
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53414125" name="name70106a60dab287a3a" descr="RHACJA_distribution_map.jpg"/>
+            <wp:docPr id="92555461" name="name90906a7b60e698b3d" descr="RHACJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHACJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56276a60dab287a38" cstate="print"/>
+                    <a:blip r:embed="rId29116a7b60e698b39" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1540,51 +1540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37886a60dab28825f" w:history="1">
+      <w:hyperlink r:id="rId73916a7b60e6993dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DROSSU/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1610,81 +1610,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5931, 62 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26236a60dab2882da" w:history="1">
+      <w:hyperlink r:id="rId85836a7b60e699456" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Europhyt/Traces. Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29016a60dab288360" w:history="1">
+      <w:hyperlink r:id="rId78986a7b60e6994ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2067,51 +2067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphranta japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41066a60dab288614" w:history="1">
+      <w:hyperlink r:id="rId45396a7b60e699775" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2282,90 +2282,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22506a60dab288768" w:history="1">
+      <w:hyperlink r:id="rId33236a7b60e6998cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18430436" name="name59096a60dab2889e6" descr="eu_funding_250.png"/>
+            <wp:docPr id="35767293" name="name17156a7b60e699952" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42426a60dab2889e5" cstate="print"/>
+                    <a:blip r:embed="rId31426a7b60e699950" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2463,137 +2463,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68444274">
+  <w:abstractNum w:abstractNumId="17275076">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51120202">
+    <w:lvl w:ilvl="0" w:tplc="51401247">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51120202" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51401247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51120202" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51401247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51120202" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51401247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51120202" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51401247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51120202" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51401247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51120202" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51401247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51120202" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51401247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51120202" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51401247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68444273">
+  <w:abstractNum w:abstractNumId="17275075">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30730398">
+    <w:lvl w:ilvl="0" w:tplc="17276124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3345,55 +3345,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68444273">
-    <w:abstractNumId w:val="68444273"/>
+  <w:num w:numId="17275075">
+    <w:abstractNumId w:val="17275075"/>
   </w:num>
-  <w:num w:numId="68444274">
-    <w:abstractNumId w:val="68444274"/>
+  <w:num w:numId="17275076">
+    <w:abstractNumId w:val="17275076"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -14943,51 +14943,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId910045958" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId961978418" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42696a60dab286e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/" TargetMode="External"/><Relationship Id="rId93556a60dab286eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/categorization" TargetMode="External"/><Relationship Id="rId37886a60dab28825f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/datasheet" TargetMode="External"/><Relationship Id="rId26236a60dab2882da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId29016a60dab288360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId41066a60dab288614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22506a60dab288768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId56276a60dab287a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56276a60dab287a38.jpg"/><Relationship Id="rId42426a60dab2889e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42426a60dab2889e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId549777786" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId705723007" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49116a7b60e697e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/" TargetMode="External"/><Relationship Id="rId80956a7b60e697f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/categorization" TargetMode="External"/><Relationship Id="rId73916a7b60e6993dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/datasheet" TargetMode="External"/><Relationship Id="rId85836a7b60e699456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId78986a7b60e6994ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId45396a7b60e699775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33236a7b60e6998cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId29116a7b60e698b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29116a7b60e698b39.jpg"/><Relationship Id="rId31426a7b60e699950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31426a7b60e699950.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>