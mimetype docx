--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Ito</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese cherry fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49116a7b60e697e9f" w:history="1">
+            <w:hyperlink r:id="rId62076a9607966e45e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80956a7b60e697f08" w:history="1">
+            <w:hyperlink r:id="rId54366a9607966e4c7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -568,63 +568,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported only from the Far East.
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92555461" name="name90906a7b60e698b3d" descr="RHACJA_distribution_map.jpg"/>
+            <wp:docPr id="79197753" name="name74646a9607966f2ee" descr="RHACJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RHACJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29116a7b60e698b39" cstate="print"/>
+                    <a:blip r:embed="rId45886a9607966f2ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1540,51 +1540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73916a7b60e6993dc" w:history="1">
+      <w:hyperlink r:id="rId15806a9607966fb20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DROSSU/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1610,81 +1610,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5931, 62 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85836a7b60e699456" w:history="1">
+      <w:hyperlink r:id="rId54116a9607966fb9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Europhyt/Traces. Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78986a7b60e6994ae" w:history="1">
+      <w:hyperlink r:id="rId80226a9607966fbcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2067,51 +2067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphranta japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45396a7b60e699775" w:history="1">
+      <w:hyperlink r:id="rId85396a9607966fe87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2282,90 +2282,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33236a7b60e6998cc" w:history="1">
+      <w:hyperlink r:id="rId63066a9607966ffe0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35767293" name="name17156a7b60e699952" descr="eu_funding_250.png"/>
+            <wp:docPr id="75859191" name="name10376a96079670339" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31426a7b60e699950" cstate="print"/>
+                    <a:blip r:embed="rId42526a96079670338" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2463,137 +2463,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17275076">
+  <w:abstractNum w:abstractNumId="99077705">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51401247">
+    <w:lvl w:ilvl="0" w:tplc="57686607">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51401247" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57686607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51401247" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57686607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51401247" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57686607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51401247" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57686607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51401247" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57686607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51401247" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57686607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51401247" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57686607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51401247" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57686607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17275075">
+  <w:abstractNum w:abstractNumId="99077704">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17276124">
+    <w:lvl w:ilvl="0" w:tplc="97882033">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3345,55 +3345,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17275075">
-    <w:abstractNumId w:val="17275075"/>
+  <w:num w:numId="99077704">
+    <w:abstractNumId w:val="99077704"/>
   </w:num>
-  <w:num w:numId="17275076">
-    <w:abstractNumId w:val="17275076"/>
+  <w:num w:numId="99077705">
+    <w:abstractNumId w:val="99077705"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -14943,51 +14943,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId549777786" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId705723007" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49116a7b60e697e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/" TargetMode="External"/><Relationship Id="rId80956a7b60e697f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/categorization" TargetMode="External"/><Relationship Id="rId73916a7b60e6993dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/datasheet" TargetMode="External"/><Relationship Id="rId85836a7b60e699456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId78986a7b60e6994ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId45396a7b60e699775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33236a7b60e6998cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId29116a7b60e698b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29116a7b60e698b39.jpg"/><Relationship Id="rId31426a7b60e699950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31426a7b60e699950.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId104550826" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509480812" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62076a9607966e45e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/" TargetMode="External"/><Relationship Id="rId54366a9607966e4c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHACJA/categorization" TargetMode="External"/><Relationship Id="rId15806a9607966fb20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/datasheet" TargetMode="External"/><Relationship Id="rId54116a9607966fb9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId80226a9607966fbcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId85396a9607966fe87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63066a9607966ffe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId45886a9607966f2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45886a9607966f2ec.jpg"/><Relationship Id="rId42526a96079670338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42526a96079670338.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>