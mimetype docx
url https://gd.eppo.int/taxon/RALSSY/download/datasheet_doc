--- v7 (2026-03-28)
+++ v8 (2026-04-18)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sumatra disease, banana blood disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId987569c747c245f8c" w:history="1">
+            <w:hyperlink r:id="rId623369e3371b68e1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119869c747c245fd2" w:history="1">
+            <w:hyperlink r:id="rId691369e3371b68e60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1843,63 +1843,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. syzygii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21120565" name="name350169c747c2476a0" descr="RALSSY_distribution_map.jpg"/>
+            <wp:docPr id="90155683" name="name840069e3371b6a6c8" descr="RALSSY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId530769c747c24769d" cstate="print"/>
+                    <a:blip r:embed="rId160269e3371b6a6c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4781,51 +4781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430169c747c248e1f" w:history="1">
+      <w:hyperlink r:id="rId444469e3371b6be46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5656,51 +5656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId567069c747c2493bd" w:history="1">
+      <w:hyperlink r:id="rId838969e3371b6c8c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5862,51 +5862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacteria wilt on eucalyptus in Brazil. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (early view). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId498269c747c24950b" w:history="1">
+      <w:hyperlink r:id="rId984769e3371b6ca97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-24-2229-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6281,51 +6281,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087-103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId607969c747c24979c" w:history="1">
+      <w:hyperlink r:id="rId855269e3371b6cd89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6371,51 +6371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId854669c747c24982c" w:history="1">
+      <w:hyperlink r:id="rId762069e3371b6ce21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.00419</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6517,51 +6517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId487369c747c249924" w:history="1">
+      <w:hyperlink r:id="rId682269e3371b6cf77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.23960/j.hptt.1847-54</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7215,51 +7215,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia syzygii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440769c747c249d77" w:history="1">
+      <w:hyperlink r:id="rId130769e3371b6d561" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7272,63 +7272,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56705155" name="name890069c747c24a17e" descr="eu_funding_250.png"/>
+            <wp:docPr id="21246743" name="name639469e3371b6d62c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId434469c747c24a17d" cstate="print"/>
+                    <a:blip r:embed="rId396369e3371b6d62b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7426,137 +7426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77225199">
+  <w:abstractNum w:abstractNumId="78715077">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52715557">
+    <w:lvl w:ilvl="0" w:tplc="25809439">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52715557" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25809439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52715557" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25809439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52715557" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25809439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52715557" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25809439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52715557" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25809439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52715557" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25809439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52715557" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25809439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52715557" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25809439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77225198">
+  <w:abstractNum w:abstractNumId="78715076">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40378145">
+    <w:lvl w:ilvl="0" w:tplc="69637218">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8308,55 +8308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77225198">
-    <w:abstractNumId w:val="77225198"/>
+  <w:num w:numId="78715076">
+    <w:abstractNumId w:val="78715076"/>
   </w:num>
-  <w:num w:numId="77225199">
-    <w:abstractNumId w:val="77225199"/>
+  <w:num w:numId="78715077">
+    <w:abstractNumId w:val="78715077"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19906,51 +19906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId431566066" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId163170454" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId987569c747c245f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/" TargetMode="External"/><Relationship Id="rId119869c747c245fd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/categorization" TargetMode="External"/><Relationship Id="rId430169c747c248e1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId567069c747c2493bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId498269c747c24950b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-24-2229-PDN" TargetMode="External"/><Relationship Id="rId607969c747c24979c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId854669c747c24982c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.00419" TargetMode="External"/><Relationship Id="rId487369c747c249924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23960/j.hptt.1847-54" TargetMode="External"/><Relationship Id="rId440769c747c249d77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId530769c747c24769d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId530769c747c24769d.jpg"/><Relationship Id="rId434469c747c24a17d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId434469c747c24a17d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307058949" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId823968218" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId623369e3371b68e1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/" TargetMode="External"/><Relationship Id="rId691369e3371b68e60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/categorization" TargetMode="External"/><Relationship Id="rId444469e3371b6be46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId838969e3371b6c8c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId984769e3371b6ca97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-24-2229-PDN" TargetMode="External"/><Relationship Id="rId855269e3371b6cd89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId762069e3371b6ce21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.00419" TargetMode="External"/><Relationship Id="rId682269e3371b6cf77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23960/j.hptt.1847-54" TargetMode="External"/><Relationship Id="rId130769e3371b6d561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId160269e3371b6a6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId160269e3371b6a6c5.jpg"/><Relationship Id="rId396369e3371b6d62b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId396369e3371b6d62b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>