--- v8 (2026-04-18)
+++ v9 (2026-05-14)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sumatra disease, banana blood disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623369e3371b68e1a" w:history="1">
+            <w:hyperlink r:id="rId65796a05951d54c1c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691369e3371b68e60" w:history="1">
+            <w:hyperlink r:id="rId38476a05951d54c61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1843,63 +1843,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. syzygii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90155683" name="name840069e3371b6a6c8" descr="RALSSY_distribution_map.jpg"/>
+            <wp:docPr id="47966350" name="name14526a05951d562e5" descr="RALSSY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId160269e3371b6a6c5" cstate="print"/>
+                    <a:blip r:embed="rId37706a05951d562e2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4781,51 +4781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId444469e3371b6be46" w:history="1">
+      <w:hyperlink r:id="rId64966a05951d57d4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5656,51 +5656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId838969e3371b6c8c7" w:history="1">
+      <w:hyperlink r:id="rId37266a05951d583f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5862,51 +5862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacteria wilt on eucalyptus in Brazil. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (early view). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId984769e3371b6ca97" w:history="1">
+      <w:hyperlink r:id="rId80506a05951d5853e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-24-2229-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6281,51 +6281,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087-103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId855269e3371b6cd89" w:history="1">
+      <w:hyperlink r:id="rId18686a05951d58853" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6371,51 +6371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId762069e3371b6ce21" w:history="1">
+      <w:hyperlink r:id="rId24656a05951d5892a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.00419</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6517,51 +6517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId682269e3371b6cf77" w:history="1">
+      <w:hyperlink r:id="rId72516a05951d58a1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.23960/j.hptt.1847-54</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7215,51 +7215,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia syzygii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130769e3371b6d561" w:history="1">
+      <w:hyperlink r:id="rId69536a05951d58f29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7272,63 +7272,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21246743" name="name639469e3371b6d62c" descr="eu_funding_250.png"/>
+            <wp:docPr id="39532809" name="name20736a05951d5906b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId396369e3371b6d62b" cstate="print"/>
+                    <a:blip r:embed="rId67246a05951d5906a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7426,137 +7426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78715077">
+  <w:abstractNum w:abstractNumId="77648373">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25809439">
+    <w:lvl w:ilvl="0" w:tplc="36409418">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25809439" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36409418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25809439" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36409418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25809439" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36409418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25809439" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36409418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25809439" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36409418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25809439" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36409418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25809439" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36409418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25809439" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36409418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78715076">
+  <w:abstractNum w:abstractNumId="77648372">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69637218">
+    <w:lvl w:ilvl="0" w:tplc="36742191">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8308,55 +8308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78715076">
-    <w:abstractNumId w:val="78715076"/>
+  <w:num w:numId="77648372">
+    <w:abstractNumId w:val="77648372"/>
   </w:num>
-  <w:num w:numId="78715077">
-    <w:abstractNumId w:val="78715077"/>
+  <w:num w:numId="77648373">
+    <w:abstractNumId w:val="77648373"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19906,51 +19906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307058949" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId823968218" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId623369e3371b68e1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/" TargetMode="External"/><Relationship Id="rId691369e3371b68e60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/categorization" TargetMode="External"/><Relationship Id="rId444469e3371b6be46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId838969e3371b6c8c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId984769e3371b6ca97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-24-2229-PDN" TargetMode="External"/><Relationship Id="rId855269e3371b6cd89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId762069e3371b6ce21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.00419" TargetMode="External"/><Relationship Id="rId682269e3371b6cf77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23960/j.hptt.1847-54" TargetMode="External"/><Relationship Id="rId130769e3371b6d561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId160269e3371b6a6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId160269e3371b6a6c5.jpg"/><Relationship Id="rId396369e3371b6d62b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId396369e3371b6d62b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId302620381" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId804417199" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65796a05951d54c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/" TargetMode="External"/><Relationship Id="rId38476a05951d54c61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/categorization" TargetMode="External"/><Relationship Id="rId64966a05951d57d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId37266a05951d583f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId80506a05951d5853e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-24-2229-PDN" TargetMode="External"/><Relationship Id="rId18686a05951d58853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId24656a05951d5892a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.00419" TargetMode="External"/><Relationship Id="rId72516a05951d58a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23960/j.hptt.1847-54" TargetMode="External"/><Relationship Id="rId69536a05951d58f29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37706a05951d562e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37706a05951d562e2.jpg"/><Relationship Id="rId67246a05951d5906a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67246a05951d5906a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>