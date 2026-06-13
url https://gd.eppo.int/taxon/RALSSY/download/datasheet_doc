--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sumatra disease, banana blood disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65796a05951d54c1c" w:history="1">
+            <w:hyperlink r:id="rId24516a2d4b7a989d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38476a05951d54c61" w:history="1">
+            <w:hyperlink r:id="rId39606a2d4b7a98a1b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1843,63 +1843,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. syzygii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47966350" name="name14526a05951d562e5" descr="RALSSY_distribution_map.jpg"/>
+            <wp:docPr id="93710930" name="name44456a2d4b7a9a1bc" descr="RALSSY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37706a05951d562e2" cstate="print"/>
+                    <a:blip r:embed="rId53196a2d4b7a9a1b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4781,51 +4781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64966a05951d57d4c" w:history="1">
+      <w:hyperlink r:id="rId46736a2d4b7a9b7e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5656,51 +5656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37266a05951d583f2" w:history="1">
+      <w:hyperlink r:id="rId36776a2d4b7a9bd81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5862,51 +5862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacteria wilt on eucalyptus in Brazil. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (early view). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80506a05951d5853e" w:history="1">
+      <w:hyperlink r:id="rId24146a2d4b7a9becb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-24-2229-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6281,51 +6281,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087-103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18686a05951d58853" w:history="1">
+      <w:hyperlink r:id="rId18066a2d4b7a9c15a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6371,51 +6371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24656a05951d5892a" w:history="1">
+      <w:hyperlink r:id="rId43616a2d4b7a9c1e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.00419</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6517,51 +6517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72516a05951d58a1f" w:history="1">
+      <w:hyperlink r:id="rId93666a2d4b7a9c33d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.23960/j.hptt.1847-54</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7215,51 +7215,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia syzygii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69536a05951d58f29" w:history="1">
+      <w:hyperlink r:id="rId57346a2d4b7a9c7c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7272,63 +7272,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="39532809" name="name20736a05951d5906b" descr="eu_funding_250.png"/>
+            <wp:docPr id="42212933" name="name26176a2d4b7a9cbcf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67246a05951d5906a" cstate="print"/>
+                    <a:blip r:embed="rId31186a2d4b7a9cbce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7426,137 +7426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77648373">
+  <w:abstractNum w:abstractNumId="45048180">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36409418">
+    <w:lvl w:ilvl="0" w:tplc="62804695">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36409418" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62804695" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36409418" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62804695" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36409418" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62804695" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36409418" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62804695" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36409418" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62804695" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36409418" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62804695" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36409418" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62804695" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36409418" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62804695" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77648372">
+  <w:abstractNum w:abstractNumId="45048179">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36742191">
+    <w:lvl w:ilvl="0" w:tplc="61273824">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8308,55 +8308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77648372">
-    <w:abstractNumId w:val="77648372"/>
+  <w:num w:numId="45048179">
+    <w:abstractNumId w:val="45048179"/>
   </w:num>
-  <w:num w:numId="77648373">
-    <w:abstractNumId w:val="77648373"/>
+  <w:num w:numId="45048180">
+    <w:abstractNumId w:val="45048180"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19906,51 +19906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId302620381" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId804417199" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65796a05951d54c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/" TargetMode="External"/><Relationship Id="rId38476a05951d54c61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/categorization" TargetMode="External"/><Relationship Id="rId64966a05951d57d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId37266a05951d583f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId80506a05951d5853e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-24-2229-PDN" TargetMode="External"/><Relationship Id="rId18686a05951d58853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId24656a05951d5892a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.00419" TargetMode="External"/><Relationship Id="rId72516a05951d58a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23960/j.hptt.1847-54" TargetMode="External"/><Relationship Id="rId69536a05951d58f29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37706a05951d562e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37706a05951d562e2.jpg"/><Relationship Id="rId67246a05951d5906a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67246a05951d5906a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId829562042" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId827620633" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24516a2d4b7a989d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/" TargetMode="External"/><Relationship Id="rId39606a2d4b7a98a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/categorization" TargetMode="External"/><Relationship Id="rId46736a2d4b7a9b7e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId36776a2d4b7a9bd81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId24146a2d4b7a9becb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-24-2229-PDN" TargetMode="External"/><Relationship Id="rId18066a2d4b7a9c15a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId43616a2d4b7a9c1e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.00419" TargetMode="External"/><Relationship Id="rId93666a2d4b7a9c33d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23960/j.hptt.1847-54" TargetMode="External"/><Relationship Id="rId57346a2d4b7a9c7c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53196a2d4b7a9a1b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53196a2d4b7a9a1b9.jpg"/><Relationship Id="rId31186a2d4b7a9cbce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31186a2d4b7a9cbce.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>