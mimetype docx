--- v10 (2026-06-13)
+++ v11 (2026-07-12)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sumatra disease, banana blood disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24516a2d4b7a989d2" w:history="1">
+            <w:hyperlink r:id="rId31446a53d7591a1c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39606a2d4b7a98a1b" w:history="1">
+            <w:hyperlink r:id="rId83686a53d7591a208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1843,63 +1843,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. syzygii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93710930" name="name44456a2d4b7a9a1bc" descr="RALSSY_distribution_map.jpg"/>
+            <wp:docPr id="85998116" name="name91326a53d7591ba02" descr="RALSSY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53196a2d4b7a9a1b9" cstate="print"/>
+                    <a:blip r:embed="rId15236a53d7591b9ff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4781,51 +4781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46736a2d4b7a9b7e2" w:history="1">
+      <w:hyperlink r:id="rId15516a53d7591ced5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5656,51 +5656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36776a2d4b7a9bd81" w:history="1">
+      <w:hyperlink r:id="rId90716a53d7591d464" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5862,51 +5862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacteria wilt on eucalyptus in Brazil. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (early view). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24146a2d4b7a9becb" w:history="1">
+      <w:hyperlink r:id="rId70526a53d7591d5c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-24-2229-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6281,51 +6281,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087-103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18066a2d4b7a9c15a" w:history="1">
+      <w:hyperlink r:id="rId48516a53d7591d851" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6371,51 +6371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43616a2d4b7a9c1e9" w:history="1">
+      <w:hyperlink r:id="rId14376a53d7591d8e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.00419</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6517,51 +6517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93666a2d4b7a9c33d" w:history="1">
+      <w:hyperlink r:id="rId94866a53d7591d9cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.23960/j.hptt.1847-54</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7215,51 +7215,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia syzygii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57346a2d4b7a9c7c8" w:history="1">
+      <w:hyperlink r:id="rId20096a53d7591de66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7272,63 +7272,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42212933" name="name26176a2d4b7a9cbcf" descr="eu_funding_250.png"/>
+            <wp:docPr id="32205328" name="name68266a53d7591df5d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31186a2d4b7a9cbce" cstate="print"/>
+                    <a:blip r:embed="rId58586a53d7591df5c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7426,137 +7426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45048180">
+  <w:abstractNum w:abstractNumId="22958858">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62804695">
+    <w:lvl w:ilvl="0" w:tplc="54784445">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62804695" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54784445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62804695" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54784445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62804695" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54784445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62804695" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54784445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62804695" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54784445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62804695" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54784445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62804695" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54784445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62804695" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54784445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45048179">
+  <w:abstractNum w:abstractNumId="22958857">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61273824">
+    <w:lvl w:ilvl="0" w:tplc="84340158">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8308,55 +8308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45048179">
-    <w:abstractNumId w:val="45048179"/>
+  <w:num w:numId="22958857">
+    <w:abstractNumId w:val="22958857"/>
   </w:num>
-  <w:num w:numId="45048180">
-    <w:abstractNumId w:val="45048180"/>
+  <w:num w:numId="22958858">
+    <w:abstractNumId w:val="22958858"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19906,51 +19906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId829562042" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId827620633" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24516a2d4b7a989d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/" TargetMode="External"/><Relationship Id="rId39606a2d4b7a98a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/categorization" TargetMode="External"/><Relationship Id="rId46736a2d4b7a9b7e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId36776a2d4b7a9bd81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId24146a2d4b7a9becb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-24-2229-PDN" TargetMode="External"/><Relationship Id="rId18066a2d4b7a9c15a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId43616a2d4b7a9c1e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.00419" TargetMode="External"/><Relationship Id="rId93666a2d4b7a9c33d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23960/j.hptt.1847-54" TargetMode="External"/><Relationship Id="rId57346a2d4b7a9c7c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53196a2d4b7a9a1b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53196a2d4b7a9a1b9.jpg"/><Relationship Id="rId31186a2d4b7a9cbce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31186a2d4b7a9cbce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId596414151" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId357074606" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31446a53d7591a1c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/" TargetMode="External"/><Relationship Id="rId83686a53d7591a208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/categorization" TargetMode="External"/><Relationship Id="rId15516a53d7591ced5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId90716a53d7591d464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId70526a53d7591d5c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-24-2229-PDN" TargetMode="External"/><Relationship Id="rId48516a53d7591d851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId14376a53d7591d8e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.00419" TargetMode="External"/><Relationship Id="rId94866a53d7591d9cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23960/j.hptt.1847-54" TargetMode="External"/><Relationship Id="rId20096a53d7591de66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15236a53d7591b9ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15236a53d7591b9ff.jpg"/><Relationship Id="rId58586a53d7591df5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58586a53d7591df5c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>