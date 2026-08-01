--- v11 (2026-07-12)
+++ v12 (2026-08-01)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sumatra disease, banana blood disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31446a53d7591a1c4" w:history="1">
+            <w:hyperlink r:id="rId17736a6e7c31e0e5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83686a53d7591a208" w:history="1">
+            <w:hyperlink r:id="rId23976a6e7c31e0ea0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1843,63 +1843,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. syzygii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85998116" name="name91326a53d7591ba02" descr="RALSSY_distribution_map.jpg"/>
+            <wp:docPr id="76951203" name="name26716a6e7c31e19c2" descr="RALSSY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15236a53d7591b9ff" cstate="print"/>
+                    <a:blip r:embed="rId10346a6e7c31e19c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4781,51 +4781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15516a53d7591ced5" w:history="1">
+      <w:hyperlink r:id="rId10066a6e7c31e2fb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5656,51 +5656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90716a53d7591d464" w:history="1">
+      <w:hyperlink r:id="rId45366a6e7c31e356f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5862,51 +5862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacteria wilt on eucalyptus in Brazil. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (early view). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70526a53d7591d5c1" w:history="1">
+      <w:hyperlink r:id="rId51636a6e7c31e371e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-24-2229-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6281,51 +6281,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087-103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48516a53d7591d851" w:history="1">
+      <w:hyperlink r:id="rId31026a6e7c31e39de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6371,51 +6371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14376a53d7591d8e1" w:history="1">
+      <w:hyperlink r:id="rId98576a6e7c31e3a89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.00419</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6517,51 +6517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94866a53d7591d9cd" w:history="1">
+      <w:hyperlink r:id="rId33736a6e7c31e3b92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.23960/j.hptt.1847-54</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7215,51 +7215,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia syzygii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20096a53d7591de66" w:history="1">
+      <w:hyperlink r:id="rId58436a6e7c31e417f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7272,63 +7272,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32205328" name="name68266a53d7591df5d" descr="eu_funding_250.png"/>
+            <wp:docPr id="27428004" name="name28396a6e7c31e428d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58586a53d7591df5c" cstate="print"/>
+                    <a:blip r:embed="rId36656a6e7c31e428c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7426,137 +7426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22958858">
+  <w:abstractNum w:abstractNumId="24728650">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54784445">
+    <w:lvl w:ilvl="0" w:tplc="68421081">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54784445" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68421081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54784445" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68421081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54784445" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68421081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54784445" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68421081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54784445" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68421081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54784445" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68421081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54784445" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68421081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54784445" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68421081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22958857">
+  <w:abstractNum w:abstractNumId="24728649">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84340158">
+    <w:lvl w:ilvl="0" w:tplc="83245907">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8308,55 +8308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22958857">
-    <w:abstractNumId w:val="22958857"/>
+  <w:num w:numId="24728649">
+    <w:abstractNumId w:val="24728649"/>
   </w:num>
-  <w:num w:numId="22958858">
-    <w:abstractNumId w:val="22958858"/>
+  <w:num w:numId="24728650">
+    <w:abstractNumId w:val="24728650"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19906,51 +19906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId596414151" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId357074606" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31446a53d7591a1c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/" TargetMode="External"/><Relationship Id="rId83686a53d7591a208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/categorization" TargetMode="External"/><Relationship Id="rId15516a53d7591ced5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId90716a53d7591d464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId70526a53d7591d5c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-24-2229-PDN" TargetMode="External"/><Relationship Id="rId48516a53d7591d851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId14376a53d7591d8e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.00419" TargetMode="External"/><Relationship Id="rId94866a53d7591d9cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23960/j.hptt.1847-54" TargetMode="External"/><Relationship Id="rId20096a53d7591de66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15236a53d7591b9ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15236a53d7591b9ff.jpg"/><Relationship Id="rId58586a53d7591df5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58586a53d7591df5c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId177586562" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId617950675" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17736a6e7c31e0e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/" TargetMode="External"/><Relationship Id="rId23976a6e7c31e0ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/categorization" TargetMode="External"/><Relationship Id="rId10066a6e7c31e2fb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId45366a6e7c31e356f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId51636a6e7c31e371e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-24-2229-PDN" TargetMode="External"/><Relationship Id="rId31026a6e7c31e39de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId98576a6e7c31e3a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.00419" TargetMode="External"/><Relationship Id="rId33736a6e7c31e3b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23960/j.hptt.1847-54" TargetMode="External"/><Relationship Id="rId58436a6e7c31e417f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10346a6e7c31e19c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10346a6e7c31e19c0.jpg"/><Relationship Id="rId36656a6e7c31e428c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36656a6e7c31e428c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>