--- v12 (2026-08-01)
+++ v13 (2026-08-02)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sumatra disease, banana blood disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17736a6e7c31e0e5b" w:history="1">
+            <w:hyperlink r:id="rId12626a6e88dc14b9e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23976a6e7c31e0ea0" w:history="1">
+            <w:hyperlink r:id="rId44786a6e88dc14be3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1843,63 +1843,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. syzygii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76951203" name="name26716a6e7c31e19c2" descr="RALSSY_distribution_map.jpg"/>
+            <wp:docPr id="40499565" name="name14246a6e88dc1683e" descr="RALSSY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10346a6e7c31e19c0" cstate="print"/>
+                    <a:blip r:embed="rId31616a6e88dc1683b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4781,51 +4781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10066a6e7c31e2fb3" w:history="1">
+      <w:hyperlink r:id="rId83186a6e88dc17dea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5656,51 +5656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45366a6e7c31e356f" w:history="1">
+      <w:hyperlink r:id="rId89986a6e88dc184a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5862,51 +5862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacteria wilt on eucalyptus in Brazil. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (early view). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51636a6e7c31e371e" w:history="1">
+      <w:hyperlink r:id="rId48906a6e88dc18640" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-24-2229-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6281,51 +6281,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087-103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31026a6e7c31e39de" w:history="1">
+      <w:hyperlink r:id="rId62636a6e88dc1894f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6371,51 +6371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98576a6e7c31e3a89" w:history="1">
+      <w:hyperlink r:id="rId11546a6e88dc189e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.00419</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6517,51 +6517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33736a6e7c31e3b92" w:history="1">
+      <w:hyperlink r:id="rId12776a6e88dc18ae9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.23960/j.hptt.1847-54</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7215,51 +7215,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia syzygii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58436a6e7c31e417f" w:history="1">
+      <w:hyperlink r:id="rId65056a6e88dc18fbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7272,63 +7272,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27428004" name="name28396a6e7c31e428d" descr="eu_funding_250.png"/>
+            <wp:docPr id="63936097" name="name75596a6e88dc190b7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36656a6e7c31e428c" cstate="print"/>
+                    <a:blip r:embed="rId12446a6e88dc190b6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7426,137 +7426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24728650">
+  <w:abstractNum w:abstractNumId="34457322">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68421081">
+    <w:lvl w:ilvl="0" w:tplc="40214936">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68421081" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40214936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68421081" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40214936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68421081" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40214936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68421081" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40214936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68421081" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40214936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68421081" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40214936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68421081" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40214936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68421081" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40214936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24728649">
+  <w:abstractNum w:abstractNumId="34457321">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83245907">
+    <w:lvl w:ilvl="0" w:tplc="82145350">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8308,55 +8308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24728649">
-    <w:abstractNumId w:val="24728649"/>
+  <w:num w:numId="34457321">
+    <w:abstractNumId w:val="34457321"/>
   </w:num>
-  <w:num w:numId="24728650">
-    <w:abstractNumId w:val="24728650"/>
+  <w:num w:numId="34457322">
+    <w:abstractNumId w:val="34457322"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19906,51 +19906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId177586562" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId617950675" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17736a6e7c31e0e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/" TargetMode="External"/><Relationship Id="rId23976a6e7c31e0ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/categorization" TargetMode="External"/><Relationship Id="rId10066a6e7c31e2fb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId45366a6e7c31e356f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId51636a6e7c31e371e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-24-2229-PDN" TargetMode="External"/><Relationship Id="rId31026a6e7c31e39de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId98576a6e7c31e3a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.00419" TargetMode="External"/><Relationship Id="rId33736a6e7c31e3b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23960/j.hptt.1847-54" TargetMode="External"/><Relationship Id="rId58436a6e7c31e417f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10346a6e7c31e19c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10346a6e7c31e19c0.jpg"/><Relationship Id="rId36656a6e7c31e428c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36656a6e7c31e428c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId421768686" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId526567983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12626a6e88dc14b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/" TargetMode="External"/><Relationship Id="rId44786a6e88dc14be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/categorization" TargetMode="External"/><Relationship Id="rId83186a6e88dc17dea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId89986a6e88dc184a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId48906a6e88dc18640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-24-2229-PDN" TargetMode="External"/><Relationship Id="rId62636a6e88dc1894f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId11546a6e88dc189e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.00419" TargetMode="External"/><Relationship Id="rId12776a6e88dc18ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23960/j.hptt.1847-54" TargetMode="External"/><Relationship Id="rId65056a6e88dc18fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31616a6e88dc1683b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31616a6e88dc1683b.jpg"/><Relationship Id="rId12446a6e88dc190b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12446a6e88dc190b6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>