--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sumatra disease, banana blood disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12626a6e88dc14b9e" w:history="1">
+            <w:hyperlink r:id="rId17786a8909968091c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44786a6e88dc14be3" w:history="1">
+            <w:hyperlink r:id="rId50536a89099680964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1843,63 +1843,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. syzygii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40499565" name="name14246a6e88dc1683e" descr="RALSSY_distribution_map.jpg"/>
+            <wp:docPr id="80911572" name="name85366a89099681eb4" descr="RALSSY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31616a6e88dc1683b" cstate="print"/>
+                    <a:blip r:embed="rId81256a89099681eb1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4781,51 +4781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83186a6e88dc17dea" w:history="1">
+      <w:hyperlink r:id="rId40936a89099683473" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5656,51 +5656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89986a6e88dc184a6" w:history="1">
+      <w:hyperlink r:id="rId94336a89099683ad0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5862,51 +5862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacteria wilt on eucalyptus in Brazil. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (early view). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48906a6e88dc18640" w:history="1">
+      <w:hyperlink r:id="rId64046a89099683c31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-24-2229-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6281,51 +6281,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087-103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62636a6e88dc1894f" w:history="1">
+      <w:hyperlink r:id="rId98486a89099683ef1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6371,51 +6371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11546a6e88dc189e6" w:history="1">
+      <w:hyperlink r:id="rId88016a89099683f86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.00419</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6517,51 +6517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12776a6e88dc18ae9" w:history="1">
+      <w:hyperlink r:id="rId57236a89099684086" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.23960/j.hptt.1847-54</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7215,51 +7215,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia syzygii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65056a6e88dc18fbe" w:history="1">
+      <w:hyperlink r:id="rId52256a890996844f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7272,63 +7272,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63936097" name="name75596a6e88dc190b7" descr="eu_funding_250.png"/>
+            <wp:docPr id="47056027" name="name97636a890996845c4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12446a6e88dc190b6" cstate="print"/>
+                    <a:blip r:embed="rId69926a890996845c3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7426,137 +7426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34457322">
+  <w:abstractNum w:abstractNumId="10083731">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40214936">
+    <w:lvl w:ilvl="0" w:tplc="59650504">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40214936" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59650504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40214936" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59650504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40214936" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59650504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40214936" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59650504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40214936" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59650504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40214936" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59650504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40214936" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59650504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40214936" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59650504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34457321">
+  <w:abstractNum w:abstractNumId="10083730">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82145350">
+    <w:lvl w:ilvl="0" w:tplc="27239754">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8308,55 +8308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34457321">
-    <w:abstractNumId w:val="34457321"/>
+  <w:num w:numId="10083730">
+    <w:abstractNumId w:val="10083730"/>
   </w:num>
-  <w:num w:numId="34457322">
-    <w:abstractNumId w:val="34457322"/>
+  <w:num w:numId="10083731">
+    <w:abstractNumId w:val="10083731"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19906,51 +19906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId421768686" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId526567983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12626a6e88dc14b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/" TargetMode="External"/><Relationship Id="rId44786a6e88dc14be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/categorization" TargetMode="External"/><Relationship Id="rId83186a6e88dc17dea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId89986a6e88dc184a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId48906a6e88dc18640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-24-2229-PDN" TargetMode="External"/><Relationship Id="rId62636a6e88dc1894f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId11546a6e88dc189e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.00419" TargetMode="External"/><Relationship Id="rId12776a6e88dc18ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23960/j.hptt.1847-54" TargetMode="External"/><Relationship Id="rId65056a6e88dc18fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31616a6e88dc1683b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31616a6e88dc1683b.jpg"/><Relationship Id="rId12446a6e88dc190b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12446a6e88dc190b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId331972603" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId141062693" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17786a8909968091c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/" TargetMode="External"/><Relationship Id="rId50536a89099680964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSY/categorization" TargetMode="External"/><Relationship Id="rId40936a89099683473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId94336a89099683ad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId64046a89099683c31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-24-2229-PDN" TargetMode="External"/><Relationship Id="rId98486a89099683ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId88016a89099683f86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.00419" TargetMode="External"/><Relationship Id="rId57236a89099684086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23960/j.hptt.1847-54" TargetMode="External"/><Relationship Id="rId52256a890996844f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81256a89099681eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81256a89099681eb1.jpg"/><Relationship Id="rId69926a890996845c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69926a890996845c3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>