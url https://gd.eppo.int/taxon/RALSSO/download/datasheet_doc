--- v8 (2026-03-21)
+++ v9 (2026-04-11)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808569be8bd02bd85" w:history="1">
+            <w:hyperlink r:id="rId584269d9f8354bef5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId892069be8bd02bdca" w:history="1">
+            <w:hyperlink r:id="rId649269d9f8354bf3b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7776912" name="name810969be8bd02c236" descr="4180.jpg"/>
+                  <wp:docPr id="63040932" name="name306669d9f8354c69e" descr="4180.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4180.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId404169be8bd02c234" cstate="print"/>
+                          <a:blip r:embed="rId357969d9f8354c69c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId339569be8bd02c35c" w:history="1">
+            <w:hyperlink r:id="rId641869d9f8354c7dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5092,51 +5092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species complex, each phylotype is thought to have a different geographical origin. Phylotype I is regarded to be of Asian origin, Phylotype II of Central and South American Origin, Phylotype III of African origin and Phylotype IV of Indonesian origin. Whereas Phylotypes III and IV appear to have largely remained in their centres of origin, Phylotypes I and II have been dispersed worldwide. International transmission of distinct genotypes is likely to have occurred through trade in infected, often asymptomatic, vegetatively propagated crops (e.g. banana/plantain, potato and ginger) and ornamental host plants and plant parts). Specific maps for the different species of the RSSC complex is available in EPPO Global Database and a meta-analysis of the known global distribution and host range of the RSSC compiled at the University of California Davis (Lowe-Power </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2021) has resulted in a database of phylotype and sequevar distribution, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId965769be8bd02e367" w:history="1">
+      <w:hyperlink r:id="rId812069d9f8354e4b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://github.com/lowepowerlab/Ralstonia_Global_Diversity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5157,63 +5157,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex, is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78147589" name="name964569be8bd02f4f0" descr="RALSSO_distribution_map.jpg"/>
+            <wp:docPr id="1127418" name="name543569d9f8354f863" descr="RALSSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId352769be8bd02f4ec" cstate="print"/>
+                    <a:blip r:embed="rId763969d9f8354f860" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6004,51 +6004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Moko disease on AAA Cavendish banana or Bugtok disease on AAB type cooking banana, caused by some strains of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phylotype II, first appears on young and fast-growing plants, the youngest leaves turn pale-green or yellow, and wilt. Within a week all leaves may collapse. Young suckers may be blackened, stunted or twisted. The pseudostems show brown vascular discoloration (Hayward, 1983). Moko disease is easily confused with Panama disease caused by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId221569be8bd02ff2d" w:history="1">
+      <w:hyperlink r:id="rId759669d9f8354ffbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fusarium oxysporum</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> f. sp. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId469569be8bd03162c" w:history="1">
+      <w:hyperlink r:id="rId990969d9f83550c6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8057,51 +8057,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0122182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Charkowski A, Sharma K, Parker ML, Secor GA, Elphinstone J (2020) Bacterial diseases of potato. In The potato crop (Eds Campos H, Ortiz O). Springer. pp 351-388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId186969be8bd03175c" w:history="1">
+      <w:hyperlink r:id="rId768869d9f83550d7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-28683-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8263,51 +8263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913569be8bd031916" w:history="1">
+      <w:hyperlink r:id="rId451469d9f83550ecd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8331,231 +8331,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (eds Allen C, Prior P, Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId663169be8bd031991" w:history="1">
+      <w:hyperlink r:id="rId770569d9f83550f3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId270369be8bd0319e6" w:history="1">
+      <w:hyperlink r:id="rId789469d9f83550f8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702569be8bd031a19" w:history="1">
+      <w:hyperlink r:id="rId778069d9f83550fbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId653969be8bd031a88" w:history="1">
+      <w:hyperlink r:id="rId145869d9f8355100f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId661269be8bd031adf" w:history="1">
+      <w:hyperlink r:id="rId127969d9f8355105e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8775,51 +8775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId532069be8bd031daa" w:history="1">
+      <w:hyperlink r:id="rId525669d9f8355121a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9197,51 +9197,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150069be8bd032150" w:history="1">
+      <w:hyperlink r:id="rId317369d9f835514ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9256,51 +9256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lowe-Power T, Avalos J, Munoz MC, Chipman K (2021) A meta-analysis of the known global distribution and host range of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species complex. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598369be8bd0321cf" w:history="1">
+      <w:hyperlink r:id="rId819169d9f83551518" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/2020.07.13.189936</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9326,51 +9326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId581869be8bd0322b3" w:history="1">
+      <w:hyperlink r:id="rId510469d9f83551588" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9681,51 +9681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 90-96; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605069be8bd03259c" w:history="1">
+      <w:hyperlink r:id="rId132669d9f835517bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH.18.1.90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9751,51 +9751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId288469be8bd032618" w:history="1">
+      <w:hyperlink r:id="rId507369d9f83551830" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10444,51 +10444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087-3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId305769be8bd032b1e" w:history="1">
+      <w:hyperlink r:id="rId378869d9f83551c84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10730,51 +10730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId740169be8bd032d5e" w:history="1">
+      <w:hyperlink r:id="rId266969d9f83551e4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-16-0250-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10818,51 +10818,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 59-163</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-APHIS (2004) Minimum sanitation protocols for offshore geranium cutting production.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208769be8bd032df5" w:history="1">
+      <w:hyperlink r:id="rId829769d9f83551edc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed in 2021-11-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11429,51 +11429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId870369be8bd0331de" w:history="1">
+      <w:hyperlink r:id="rId505069d9f835522be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11617,51 +11617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum species complex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId756569be8bd033321" w:history="1">
+      <w:hyperlink r:id="rId128669d9f835523f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11843,90 +11843,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 53-57. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId120769be8bd0334b7" w:history="1">
+      <w:hyperlink r:id="rId328569d9f83552559" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02770.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81005325" name="name587869be8bd03353e" descr="eu_funding_250.png"/>
+            <wp:docPr id="96944967" name="name278469d9f835525fc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId634969be8bd03353c" cstate="print"/>
+                    <a:blip r:embed="rId657569d9f835525fb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12024,137 +12024,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69364918">
+  <w:abstractNum w:abstractNumId="68063910">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92257933">
+    <w:lvl w:ilvl="0" w:tplc="97986422">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92257933" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97986422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92257933" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97986422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92257933" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97986422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92257933" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97986422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92257933" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97986422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92257933" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97986422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92257933" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97986422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92257933" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97986422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69364917">
+  <w:abstractNum w:abstractNumId="68063909">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42068045">
+    <w:lvl w:ilvl="0" w:tplc="61675745">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12906,55 +12906,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69364917">
-    <w:abstractNumId w:val="69364917"/>
+  <w:num w:numId="68063909">
+    <w:abstractNumId w:val="68063909"/>
   </w:num>
-  <w:num w:numId="69364918">
-    <w:abstractNumId w:val="69364918"/>
+  <w:num w:numId="68063910">
+    <w:abstractNumId w:val="68063910"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24504,51 +24504,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId376184067" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId949423998" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId808569be8bd02bd85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/" TargetMode="External"/><Relationship Id="rId892069be8bd02bdca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/categorization" TargetMode="External"/><Relationship Id="rId339569be8bd02c35c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/photos" TargetMode="External"/><Relationship Id="rId965769be8bd02e367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/lowepowerlab/Ralstonia_Global_Diversity" TargetMode="External"/><Relationship Id="rId221569be8bd02ff2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAC4" TargetMode="External"/><Relationship Id="rId469569be8bd03162c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId186969be8bd03175c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId913569be8bd031916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId663169be8bd031991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId270369be8bd0319e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId702569be8bd031a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId653969be8bd031a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId661269be8bd031adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId532069be8bd031daa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId150069be8bd032150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId598369be8bd0321cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2020.07.13.189936" TargetMode="External"/><Relationship Id="rId581869be8bd0322b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId605069be8bd03259c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId288469be8bd032618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId305769be8bd032b1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId740169be8bd032d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId208769be8bd032df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId870369be8bd0331de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId756569be8bd033321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId120769be8bd0334b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02770.x" TargetMode="External"/><Relationship Id="rId404169be8bd02c234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId404169be8bd02c234.jpg"/><Relationship Id="rId352769be8bd02f4ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId352769be8bd02f4ec.jpg"/><Relationship Id="rId634969be8bd03353c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId634969be8bd03353c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId554035988" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId693936036" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId584269d9f8354bef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/" TargetMode="External"/><Relationship Id="rId649269d9f8354bf3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/categorization" TargetMode="External"/><Relationship Id="rId641869d9f8354c7dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/photos" TargetMode="External"/><Relationship Id="rId812069d9f8354e4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/lowepowerlab/Ralstonia_Global_Diversity" TargetMode="External"/><Relationship Id="rId759669d9f8354ffbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAC4" TargetMode="External"/><Relationship Id="rId990969d9f83550c6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId768869d9f83550d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId451469d9f83550ecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId770569d9f83550f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId789469d9f83550f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId778069d9f83550fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId145869d9f8355100f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId127969d9f8355105e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId525669d9f8355121a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId317369d9f835514ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId819169d9f83551518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2020.07.13.189936" TargetMode="External"/><Relationship Id="rId510469d9f83551588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId132669d9f835517bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId507369d9f83551830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId378869d9f83551c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId266969d9f83551e4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId829769d9f83551edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId505069d9f835522be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId128669d9f835523f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId328569d9f83552559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02770.x" TargetMode="External"/><Relationship Id="rId357969d9f8354c69c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId357969d9f8354c69c.jpg"/><Relationship Id="rId763969d9f8354f860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId763969d9f8354f860.jpg"/><Relationship Id="rId657569d9f835525fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId657569d9f835525fb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>