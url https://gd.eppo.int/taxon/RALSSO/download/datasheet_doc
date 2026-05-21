--- v9 (2026-04-11)
+++ v10 (2026-05-21)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584269d9f8354bef5" w:history="1">
+            <w:hyperlink r:id="rId83676a0f670c70d5e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649269d9f8354bf3b" w:history="1">
+            <w:hyperlink r:id="rId33196a0f670c70da6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63040932" name="name306669d9f8354c69e" descr="4180.jpg"/>
+                  <wp:docPr id="65164105" name="name97356a0f670c71319" descr="4180.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4180.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId357969d9f8354c69c" cstate="print"/>
+                          <a:blip r:embed="rId14116a0f670c71317" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId641869d9f8354c7dd" w:history="1">
+            <w:hyperlink r:id="rId72836a0f670c714af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5092,51 +5092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species complex, each phylotype is thought to have a different geographical origin. Phylotype I is regarded to be of Asian origin, Phylotype II of Central and South American Origin, Phylotype III of African origin and Phylotype IV of Indonesian origin. Whereas Phylotypes III and IV appear to have largely remained in their centres of origin, Phylotypes I and II have been dispersed worldwide. International transmission of distinct genotypes is likely to have occurred through trade in infected, often asymptomatic, vegetatively propagated crops (e.g. banana/plantain, potato and ginger) and ornamental host plants and plant parts). Specific maps for the different species of the RSSC complex is available in EPPO Global Database and a meta-analysis of the known global distribution and host range of the RSSC compiled at the University of California Davis (Lowe-Power </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2021) has resulted in a database of phylotype and sequevar distribution, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId812069d9f8354e4b9" w:history="1">
+      <w:hyperlink r:id="rId87966a0f670c73272" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://github.com/lowepowerlab/Ralstonia_Global_Diversity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5157,63 +5157,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex, is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1127418" name="name543569d9f8354f863" descr="RALSSO_distribution_map.jpg"/>
+            <wp:docPr id="33053722" name="name84996a0f670c742a6" descr="RALSSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId763969d9f8354f860" cstate="print"/>
+                    <a:blip r:embed="rId92076a0f670c742a1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6004,51 +6004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Moko disease on AAA Cavendish banana or Bugtok disease on AAB type cooking banana, caused by some strains of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phylotype II, first appears on young and fast-growing plants, the youngest leaves turn pale-green or yellow, and wilt. Within a week all leaves may collapse. Young suckers may be blackened, stunted or twisted. The pseudostems show brown vascular discoloration (Hayward, 1983). Moko disease is easily confused with Panama disease caused by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId759669d9f8354ffbb" w:history="1">
+      <w:hyperlink r:id="rId12976a0f670c74bb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fusarium oxysporum</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> f. sp. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId990969d9f83550c6f" w:history="1">
+      <w:hyperlink r:id="rId57766a0f670c7593f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8057,51 +8057,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0122182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Charkowski A, Sharma K, Parker ML, Secor GA, Elphinstone J (2020) Bacterial diseases of potato. In The potato crop (Eds Campos H, Ortiz O). Springer. pp 351-388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId768869d9f83550d7e" w:history="1">
+      <w:hyperlink r:id="rId44606a0f670c75a68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-28683-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8263,51 +8263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451469d9f83550ecd" w:history="1">
+      <w:hyperlink r:id="rId50686a0f670c75bb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8331,231 +8331,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (eds Allen C, Prior P, Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId770569d9f83550f3e" w:history="1">
+      <w:hyperlink r:id="rId56486a0f670c75c2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId789469d9f83550f8f" w:history="1">
+      <w:hyperlink r:id="rId98996a0f670c75c80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId778069d9f83550fbf" w:history="1">
+      <w:hyperlink r:id="rId90966a0f670c75cb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId145869d9f8355100f" w:history="1">
+      <w:hyperlink r:id="rId25736a0f670c75d03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127969d9f8355105e" w:history="1">
+      <w:hyperlink r:id="rId46476a0f670c75d53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8775,51 +8775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId525669d9f8355121a" w:history="1">
+      <w:hyperlink r:id="rId58256a0f670c75f0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9197,51 +9197,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId317369d9f835514ba" w:history="1">
+      <w:hyperlink r:id="rId15276a0f670c761bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9256,51 +9256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lowe-Power T, Avalos J, Munoz MC, Chipman K (2021) A meta-analysis of the known global distribution and host range of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species complex. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId819169d9f83551518" w:history="1">
+      <w:hyperlink r:id="rId33206a0f670c7621f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/2020.07.13.189936</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9326,51 +9326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId510469d9f83551588" w:history="1">
+      <w:hyperlink r:id="rId92216a0f670c762a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9681,51 +9681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 90-96; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId132669d9f835517bf" w:history="1">
+      <w:hyperlink r:id="rId79716a0f670c764f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH.18.1.90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9751,51 +9751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId507369d9f83551830" w:history="1">
+      <w:hyperlink r:id="rId87046a0f670c76564" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10444,51 +10444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087-3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId378869d9f83551c84" w:history="1">
+      <w:hyperlink r:id="rId31946a0f670c769c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10730,51 +10730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId266969d9f83551e4c" w:history="1">
+      <w:hyperlink r:id="rId68846a0f670c76b8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-16-0250-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10818,51 +10818,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 59-163</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-APHIS (2004) Minimum sanitation protocols for offshore geranium cutting production.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829769d9f83551edc" w:history="1">
+      <w:hyperlink r:id="rId21866a0f670c76c1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed in 2021-11-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11429,51 +11429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId505069d9f835522be" w:history="1">
+      <w:hyperlink r:id="rId25326a0f670c7700e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11617,51 +11617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum species complex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128669d9f835523f4" w:history="1">
+      <w:hyperlink r:id="rId74676a0f670c77149" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11843,90 +11843,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 53-57. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId328569d9f83552559" w:history="1">
+      <w:hyperlink r:id="rId64936a0f670c772eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02770.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96944967" name="name278469d9f835525fc" descr="eu_funding_250.png"/>
+            <wp:docPr id="41484651" name="name74136a0f670c777fc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId657569d9f835525fb" cstate="print"/>
+                    <a:blip r:embed="rId11006a0f670c777fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12024,137 +12024,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68063910">
+  <w:abstractNum w:abstractNumId="57168844">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97986422">
+    <w:lvl w:ilvl="0" w:tplc="14015837">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97986422" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14015837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97986422" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14015837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97986422" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14015837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97986422" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14015837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97986422" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14015837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97986422" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14015837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97986422" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14015837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97986422" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14015837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68063909">
+  <w:abstractNum w:abstractNumId="57168843">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61675745">
+    <w:lvl w:ilvl="0" w:tplc="85491095">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12906,55 +12906,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68063909">
-    <w:abstractNumId w:val="68063909"/>
+  <w:num w:numId="57168843">
+    <w:abstractNumId w:val="57168843"/>
   </w:num>
-  <w:num w:numId="68063910">
-    <w:abstractNumId w:val="68063910"/>
+  <w:num w:numId="57168844">
+    <w:abstractNumId w:val="57168844"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24504,51 +24504,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId554035988" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId693936036" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId584269d9f8354bef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/" TargetMode="External"/><Relationship Id="rId649269d9f8354bf3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/categorization" TargetMode="External"/><Relationship Id="rId641869d9f8354c7dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/photos" TargetMode="External"/><Relationship Id="rId812069d9f8354e4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/lowepowerlab/Ralstonia_Global_Diversity" TargetMode="External"/><Relationship Id="rId759669d9f8354ffbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAC4" TargetMode="External"/><Relationship Id="rId990969d9f83550c6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId768869d9f83550d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId451469d9f83550ecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId770569d9f83550f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId789469d9f83550f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId778069d9f83550fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId145869d9f8355100f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId127969d9f8355105e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId525669d9f8355121a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId317369d9f835514ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId819169d9f83551518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2020.07.13.189936" TargetMode="External"/><Relationship Id="rId510469d9f83551588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId132669d9f835517bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId507369d9f83551830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId378869d9f83551c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId266969d9f83551e4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId829769d9f83551edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId505069d9f835522be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId128669d9f835523f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId328569d9f83552559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02770.x" TargetMode="External"/><Relationship Id="rId357969d9f8354c69c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId357969d9f8354c69c.jpg"/><Relationship Id="rId763969d9f8354f860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId763969d9f8354f860.jpg"/><Relationship Id="rId657569d9f835525fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId657569d9f835525fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId488038335" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId145016873" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83676a0f670c70d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/" TargetMode="External"/><Relationship Id="rId33196a0f670c70da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/categorization" TargetMode="External"/><Relationship Id="rId72836a0f670c714af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/photos" TargetMode="External"/><Relationship Id="rId87966a0f670c73272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/lowepowerlab/Ralstonia_Global_Diversity" TargetMode="External"/><Relationship Id="rId12976a0f670c74bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAC4" TargetMode="External"/><Relationship Id="rId57766a0f670c7593f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId44606a0f670c75a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId50686a0f670c75bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId56486a0f670c75c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId98996a0f670c75c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId90966a0f670c75cb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId25736a0f670c75d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId46476a0f670c75d53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId58256a0f670c75f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId15276a0f670c761bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId33206a0f670c7621f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2020.07.13.189936" TargetMode="External"/><Relationship Id="rId92216a0f670c762a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId79716a0f670c764f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId87046a0f670c76564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId31946a0f670c769c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId68846a0f670c76b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId21866a0f670c76c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId25326a0f670c7700e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId74676a0f670c77149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64936a0f670c772eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02770.x" TargetMode="External"/><Relationship Id="rId14116a0f670c71317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14116a0f670c71317.jpg"/><Relationship Id="rId92076a0f670c742a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92076a0f670c742a1.jpg"/><Relationship Id="rId11006a0f670c777fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11006a0f670c777fa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>