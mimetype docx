--- v10 (2026-05-21)
+++ v11 (2026-06-10)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83676a0f670c70d5e" w:history="1">
+            <w:hyperlink r:id="rId93546a29e0566ee23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33196a0f670c70da6" w:history="1">
+            <w:hyperlink r:id="rId29146a29e0566ee6b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65164105" name="name97356a0f670c71319" descr="4180.jpg"/>
+                  <wp:docPr id="47828447" name="name18436a29e0566f4ca" descr="4180.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4180.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14116a0f670c71317" cstate="print"/>
+                          <a:blip r:embed="rId75156a29e0566f4c4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72836a0f670c714af" w:history="1">
+            <w:hyperlink r:id="rId56126a29e0566f63a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5092,51 +5092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species complex, each phylotype is thought to have a different geographical origin. Phylotype I is regarded to be of Asian origin, Phylotype II of Central and South American Origin, Phylotype III of African origin and Phylotype IV of Indonesian origin. Whereas Phylotypes III and IV appear to have largely remained in their centres of origin, Phylotypes I and II have been dispersed worldwide. International transmission of distinct genotypes is likely to have occurred through trade in infected, often asymptomatic, vegetatively propagated crops (e.g. banana/plantain, potato and ginger) and ornamental host plants and plant parts). Specific maps for the different species of the RSSC complex is available in EPPO Global Database and a meta-analysis of the known global distribution and host range of the RSSC compiled at the University of California Davis (Lowe-Power </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2021) has resulted in a database of phylotype and sequevar distribution, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87966a0f670c73272" w:history="1">
+      <w:hyperlink r:id="rId42066a29e05671843" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://github.com/lowepowerlab/Ralstonia_Global_Diversity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5157,63 +5157,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex, is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33053722" name="name84996a0f670c742a6" descr="RALSSO_distribution_map.jpg"/>
+            <wp:docPr id="94576389" name="name57656a29e05673024" descr="RALSSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92076a0f670c742a1" cstate="print"/>
+                    <a:blip r:embed="rId26276a29e05673020" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6004,51 +6004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Moko disease on AAA Cavendish banana or Bugtok disease on AAB type cooking banana, caused by some strains of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phylotype II, first appears on young and fast-growing plants, the youngest leaves turn pale-green or yellow, and wilt. Within a week all leaves may collapse. Young suckers may be blackened, stunted or twisted. The pseudostems show brown vascular discoloration (Hayward, 1983). Moko disease is easily confused with Panama disease caused by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12976a0f670c74bb2" w:history="1">
+      <w:hyperlink r:id="rId25366a29e05673871" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fusarium oxysporum</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> f. sp. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57766a0f670c7593f" w:history="1">
+      <w:hyperlink r:id="rId17946a29e056745b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8057,51 +8057,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0122182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Charkowski A, Sharma K, Parker ML, Secor GA, Elphinstone J (2020) Bacterial diseases of potato. In The potato crop (Eds Campos H, Ortiz O). Springer. pp 351-388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44606a0f670c75a68" w:history="1">
+      <w:hyperlink r:id="rId72246a29e056746f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-28683-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8263,51 +8263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50686a0f670c75bb8" w:history="1">
+      <w:hyperlink r:id="rId45606a29e056749bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8331,231 +8331,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (eds Allen C, Prior P, Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56486a0f670c75c2b" w:history="1">
+      <w:hyperlink r:id="rId23056a29e05674a32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98996a0f670c75c80" w:history="1">
+      <w:hyperlink r:id="rId90816a29e05674a87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90966a0f670c75cb1" w:history="1">
+      <w:hyperlink r:id="rId27476a29e05674ab8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25736a0f670c75d03" w:history="1">
+      <w:hyperlink r:id="rId28916a29e05674b0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46476a0f670c75d53" w:history="1">
+      <w:hyperlink r:id="rId45556a29e05674b5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8775,51 +8775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58256a0f670c75f0f" w:history="1">
+      <w:hyperlink r:id="rId14696a29e05674d04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9197,51 +9197,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15276a0f670c761bb" w:history="1">
+      <w:hyperlink r:id="rId71346a29e05674fa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9256,51 +9256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lowe-Power T, Avalos J, Munoz MC, Chipman K (2021) A meta-analysis of the known global distribution and host range of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species complex. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33206a0f670c7621f" w:history="1">
+      <w:hyperlink r:id="rId94676a29e05675002" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/2020.07.13.189936</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9326,51 +9326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92216a0f670c762a8" w:history="1">
+      <w:hyperlink r:id="rId99046a29e05675073" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9681,51 +9681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 90-96; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79716a0f670c764f1" w:history="1">
+      <w:hyperlink r:id="rId59816a29e056752b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH.18.1.90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9751,51 +9751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87046a0f670c76564" w:history="1">
+      <w:hyperlink r:id="rId16276a29e05675350" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10444,51 +10444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087-3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31946a0f670c769c1" w:history="1">
+      <w:hyperlink r:id="rId77396a29e056757b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10730,51 +10730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68846a0f670c76b8b" w:history="1">
+      <w:hyperlink r:id="rId68976a29e0567597f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-16-0250-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10818,51 +10818,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 59-163</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-APHIS (2004) Minimum sanitation protocols for offshore geranium cutting production.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21866a0f670c76c1c" w:history="1">
+      <w:hyperlink r:id="rId33406a29e05675a10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed in 2021-11-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11429,51 +11429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25326a0f670c7700e" w:history="1">
+      <w:hyperlink r:id="rId21016a29e05675dd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11617,51 +11617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum species complex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74676a0f670c77149" w:history="1">
+      <w:hyperlink r:id="rId73576a29e05675f1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11843,90 +11843,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 53-57. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64936a0f670c772eb" w:history="1">
+      <w:hyperlink r:id="rId57266a29e05676086" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02770.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41484651" name="name74136a0f670c777fc" descr="eu_funding_250.png"/>
+            <wp:docPr id="56183475" name="name95186a29e05676364" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11006a0f670c777fa" cstate="print"/>
+                    <a:blip r:embed="rId35366a29e05676363" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12024,137 +12024,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57168844">
+  <w:abstractNum w:abstractNumId="29794521">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14015837">
+    <w:lvl w:ilvl="0" w:tplc="39605207">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14015837" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39605207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14015837" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39605207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14015837" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39605207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14015837" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39605207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14015837" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39605207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14015837" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39605207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14015837" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39605207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14015837" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39605207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57168843">
+  <w:abstractNum w:abstractNumId="29794520">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85491095">
+    <w:lvl w:ilvl="0" w:tplc="40163773">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12906,55 +12906,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57168843">
-    <w:abstractNumId w:val="57168843"/>
+  <w:num w:numId="29794520">
+    <w:abstractNumId w:val="29794520"/>
   </w:num>
-  <w:num w:numId="57168844">
-    <w:abstractNumId w:val="57168844"/>
+  <w:num w:numId="29794521">
+    <w:abstractNumId w:val="29794521"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24504,51 +24504,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId488038335" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId145016873" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83676a0f670c70d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/" TargetMode="External"/><Relationship Id="rId33196a0f670c70da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/categorization" TargetMode="External"/><Relationship Id="rId72836a0f670c714af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/photos" TargetMode="External"/><Relationship Id="rId87966a0f670c73272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/lowepowerlab/Ralstonia_Global_Diversity" TargetMode="External"/><Relationship Id="rId12976a0f670c74bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAC4" TargetMode="External"/><Relationship Id="rId57766a0f670c7593f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId44606a0f670c75a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId50686a0f670c75bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId56486a0f670c75c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId98996a0f670c75c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId90966a0f670c75cb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId25736a0f670c75d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId46476a0f670c75d53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId58256a0f670c75f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId15276a0f670c761bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId33206a0f670c7621f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2020.07.13.189936" TargetMode="External"/><Relationship Id="rId92216a0f670c762a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId79716a0f670c764f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId87046a0f670c76564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId31946a0f670c769c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId68846a0f670c76b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId21866a0f670c76c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId25326a0f670c7700e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId74676a0f670c77149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64936a0f670c772eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02770.x" TargetMode="External"/><Relationship Id="rId14116a0f670c71317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14116a0f670c71317.jpg"/><Relationship Id="rId92076a0f670c742a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92076a0f670c742a1.jpg"/><Relationship Id="rId11006a0f670c777fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11006a0f670c777fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId639806168" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId155043979" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93546a29e0566ee23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/" TargetMode="External"/><Relationship Id="rId29146a29e0566ee6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/categorization" TargetMode="External"/><Relationship Id="rId56126a29e0566f63a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/photos" TargetMode="External"/><Relationship Id="rId42066a29e05671843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/lowepowerlab/Ralstonia_Global_Diversity" TargetMode="External"/><Relationship Id="rId25366a29e05673871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAC4" TargetMode="External"/><Relationship Id="rId17946a29e056745b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId72246a29e056746f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId45606a29e056749bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId23056a29e05674a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId90816a29e05674a87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId27476a29e05674ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId28916a29e05674b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId45556a29e05674b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId14696a29e05674d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId71346a29e05674fa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId94676a29e05675002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2020.07.13.189936" TargetMode="External"/><Relationship Id="rId99046a29e05675073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId59816a29e056752b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId16276a29e05675350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId77396a29e056757b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId68976a29e0567597f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId33406a29e05675a10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId21016a29e05675dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId73576a29e05675f1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57266a29e05676086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02770.x" TargetMode="External"/><Relationship Id="rId75156a29e0566f4c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75156a29e0566f4c4.jpg"/><Relationship Id="rId26276a29e05673020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26276a29e05673020.jpg"/><Relationship Id="rId35366a29e05676363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35366a29e05676363.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>