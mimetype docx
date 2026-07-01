--- v11 (2026-06-10)
+++ v12 (2026-07-01)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93546a29e0566ee23" w:history="1">
+            <w:hyperlink r:id="rId60226a44ff9331563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29146a29e0566ee6b" w:history="1">
+            <w:hyperlink r:id="rId67156a44ff93315a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47828447" name="name18436a29e0566f4ca" descr="4180.jpg"/>
+                  <wp:docPr id="73247647" name="name15816a44ff9331690" descr="4180.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4180.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId75156a29e0566f4c4" cstate="print"/>
+                          <a:blip r:embed="rId41796a44ff933168f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId56126a29e0566f63a" w:history="1">
+            <w:hyperlink r:id="rId45606a44ff9331796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5092,51 +5092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species complex, each phylotype is thought to have a different geographical origin. Phylotype I is regarded to be of Asian origin, Phylotype II of Central and South American Origin, Phylotype III of African origin and Phylotype IV of Indonesian origin. Whereas Phylotypes III and IV appear to have largely remained in their centres of origin, Phylotypes I and II have been dispersed worldwide. International transmission of distinct genotypes is likely to have occurred through trade in infected, often asymptomatic, vegetatively propagated crops (e.g. banana/plantain, potato and ginger) and ornamental host plants and plant parts). Specific maps for the different species of the RSSC complex is available in EPPO Global Database and a meta-analysis of the known global distribution and host range of the RSSC compiled at the University of California Davis (Lowe-Power </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2021) has resulted in a database of phylotype and sequevar distribution, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42066a29e05671843" w:history="1">
+      <w:hyperlink r:id="rId39656a44ff93334b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://github.com/lowepowerlab/Ralstonia_Global_Diversity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5157,63 +5157,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex, is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94576389" name="name57656a29e05673024" descr="RALSSO_distribution_map.jpg"/>
+            <wp:docPr id="80175896" name="name89686a44ff933427f" descr="RALSSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26276a29e05673020" cstate="print"/>
+                    <a:blip r:embed="rId25156a44ff933427d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6004,51 +6004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Moko disease on AAA Cavendish banana or Bugtok disease on AAB type cooking banana, caused by some strains of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phylotype II, first appears on young and fast-growing plants, the youngest leaves turn pale-green or yellow, and wilt. Within a week all leaves may collapse. Young suckers may be blackened, stunted or twisted. The pseudostems show brown vascular discoloration (Hayward, 1983). Moko disease is easily confused with Panama disease caused by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25366a29e05673871" w:history="1">
+      <w:hyperlink r:id="rId49376a44ff93349d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fusarium oxysporum</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> f. sp. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17946a29e056745b0" w:history="1">
+      <w:hyperlink r:id="rId65426a44ff933568d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8057,51 +8057,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0122182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Charkowski A, Sharma K, Parker ML, Secor GA, Elphinstone J (2020) Bacterial diseases of potato. In The potato crop (Eds Campos H, Ortiz O). Springer. pp 351-388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72246a29e056746f1" w:history="1">
+      <w:hyperlink r:id="rId85186a44ff933579e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-28683-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8263,51 +8263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45606a29e056749bb" w:history="1">
+      <w:hyperlink r:id="rId34416a44ff93358ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8331,231 +8331,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (eds Allen C, Prior P, Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23056a29e05674a32" w:history="1">
+      <w:hyperlink r:id="rId61516a44ff933595f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90816a29e05674a87" w:history="1">
+      <w:hyperlink r:id="rId69776a44ff93359b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27476a29e05674ab8" w:history="1">
+      <w:hyperlink r:id="rId66446a44ff93359ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28916a29e05674b0b" w:history="1">
+      <w:hyperlink r:id="rId18246a44ff9335a41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45556a29e05674b5b" w:history="1">
+      <w:hyperlink r:id="rId64396a44ff9335a92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8775,51 +8775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14696a29e05674d04" w:history="1">
+      <w:hyperlink r:id="rId59876a44ff9335c57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9197,51 +9197,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71346a29e05674fa4" w:history="1">
+      <w:hyperlink r:id="rId23736a44ff9335efb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9256,51 +9256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lowe-Power T, Avalos J, Munoz MC, Chipman K (2021) A meta-analysis of the known global distribution and host range of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species complex. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94676a29e05675002" w:history="1">
+      <w:hyperlink r:id="rId82016a44ff9335f69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/2020.07.13.189936</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9326,51 +9326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99046a29e05675073" w:history="1">
+      <w:hyperlink r:id="rId29336a44ff9335fe0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9681,51 +9681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 90-96; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59816a29e056752b9" w:history="1">
+      <w:hyperlink r:id="rId38346a44ff933621e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH.18.1.90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9751,51 +9751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16276a29e05675350" w:history="1">
+      <w:hyperlink r:id="rId94826a44ff9336291" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10444,51 +10444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087-3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77396a29e056757b4" w:history="1">
+      <w:hyperlink r:id="rId34686a44ff93366f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10730,51 +10730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68976a29e0567597f" w:history="1">
+      <w:hyperlink r:id="rId56186a44ff93368c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-16-0250-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10818,51 +10818,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 59-163</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-APHIS (2004) Minimum sanitation protocols for offshore geranium cutting production.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33406a29e05675a10" w:history="1">
+      <w:hyperlink r:id="rId52116a44ff9336968" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed in 2021-11-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11429,51 +11429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21016a29e05675dd8" w:history="1">
+      <w:hyperlink r:id="rId49676a44ff9336d50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11617,51 +11617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum species complex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73576a29e05675f1e" w:history="1">
+      <w:hyperlink r:id="rId26116a44ff9336e86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11843,90 +11843,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 53-57. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57266a29e05676086" w:history="1">
+      <w:hyperlink r:id="rId54466a44ff9336ff1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02770.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56183475" name="name95186a29e05676364" descr="eu_funding_250.png"/>
+            <wp:docPr id="50477259" name="name32846a44ff933707f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35366a29e05676363" cstate="print"/>
+                    <a:blip r:embed="rId91206a44ff933707e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12024,137 +12024,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29794521">
+  <w:abstractNum w:abstractNumId="23939452">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39605207">
+    <w:lvl w:ilvl="0" w:tplc="38353976">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39605207" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38353976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39605207" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38353976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39605207" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38353976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39605207" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38353976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39605207" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38353976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39605207" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38353976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39605207" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38353976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39605207" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38353976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29794520">
+  <w:abstractNum w:abstractNumId="23939451">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40163773">
+    <w:lvl w:ilvl="0" w:tplc="25401476">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12906,55 +12906,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29794520">
-    <w:abstractNumId w:val="29794520"/>
+  <w:num w:numId="23939451">
+    <w:abstractNumId w:val="23939451"/>
   </w:num>
-  <w:num w:numId="29794521">
-    <w:abstractNumId w:val="29794521"/>
+  <w:num w:numId="23939452">
+    <w:abstractNumId w:val="23939452"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24504,51 +24504,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId639806168" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId155043979" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93546a29e0566ee23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/" TargetMode="External"/><Relationship Id="rId29146a29e0566ee6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/categorization" TargetMode="External"/><Relationship Id="rId56126a29e0566f63a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/photos" TargetMode="External"/><Relationship Id="rId42066a29e05671843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/lowepowerlab/Ralstonia_Global_Diversity" TargetMode="External"/><Relationship Id="rId25366a29e05673871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAC4" TargetMode="External"/><Relationship Id="rId17946a29e056745b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId72246a29e056746f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId45606a29e056749bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId23056a29e05674a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId90816a29e05674a87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId27476a29e05674ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId28916a29e05674b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId45556a29e05674b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId14696a29e05674d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId71346a29e05674fa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId94676a29e05675002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2020.07.13.189936" TargetMode="External"/><Relationship Id="rId99046a29e05675073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId59816a29e056752b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId16276a29e05675350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId77396a29e056757b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId68976a29e0567597f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId33406a29e05675a10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId21016a29e05675dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId73576a29e05675f1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57266a29e05676086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02770.x" TargetMode="External"/><Relationship Id="rId75156a29e0566f4c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75156a29e0566f4c4.jpg"/><Relationship Id="rId26276a29e05673020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26276a29e05673020.jpg"/><Relationship Id="rId35366a29e05676363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35366a29e05676363.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId306294669" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId284656247" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60226a44ff9331563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/" TargetMode="External"/><Relationship Id="rId67156a44ff93315a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/categorization" TargetMode="External"/><Relationship Id="rId45606a44ff9331796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/photos" TargetMode="External"/><Relationship Id="rId39656a44ff93334b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/lowepowerlab/Ralstonia_Global_Diversity" TargetMode="External"/><Relationship Id="rId49376a44ff93349d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAC4" TargetMode="External"/><Relationship Id="rId65426a44ff933568d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId85186a44ff933579e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId34416a44ff93358ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId61516a44ff933595f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId69776a44ff93359b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId66446a44ff93359ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId18246a44ff9335a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId64396a44ff9335a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId59876a44ff9335c57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId23736a44ff9335efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId82016a44ff9335f69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2020.07.13.189936" TargetMode="External"/><Relationship Id="rId29336a44ff9335fe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId38346a44ff933621e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId94826a44ff9336291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId34686a44ff93366f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId56186a44ff93368c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId52116a44ff9336968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId49676a44ff9336d50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId26116a44ff9336e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54466a44ff9336ff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02770.x" TargetMode="External"/><Relationship Id="rId41796a44ff933168f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41796a44ff933168f.jpg"/><Relationship Id="rId25156a44ff933427d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25156a44ff933427d.jpg"/><Relationship Id="rId91206a44ff933707e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91206a44ff933707e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>