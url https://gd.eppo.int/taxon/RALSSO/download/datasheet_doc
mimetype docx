--- v12 (2026-07-01)
+++ v13 (2026-07-21)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60226a44ff9331563" w:history="1">
+            <w:hyperlink r:id="rId53626a5fb2d8905b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67156a44ff93315a6" w:history="1">
+            <w:hyperlink r:id="rId57796a5fb2d8905fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73247647" name="name15816a44ff9331690" descr="4180.jpg"/>
+                  <wp:docPr id="18795356" name="name40996a5fb2d890af8" descr="4180.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4180.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41796a44ff933168f" cstate="print"/>
+                          <a:blip r:embed="rId72626a5fb2d890af6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45606a44ff9331796" w:history="1">
+            <w:hyperlink r:id="rId62756a5fb2d890c51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5092,51 +5092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species complex, each phylotype is thought to have a different geographical origin. Phylotype I is regarded to be of Asian origin, Phylotype II of Central and South American Origin, Phylotype III of African origin and Phylotype IV of Indonesian origin. Whereas Phylotypes III and IV appear to have largely remained in their centres of origin, Phylotypes I and II have been dispersed worldwide. International transmission of distinct genotypes is likely to have occurred through trade in infected, often asymptomatic, vegetatively propagated crops (e.g. banana/plantain, potato and ginger) and ornamental host plants and plant parts). Specific maps for the different species of the RSSC complex is available in EPPO Global Database and a meta-analysis of the known global distribution and host range of the RSSC compiled at the University of California Davis (Lowe-Power </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2021) has resulted in a database of phylotype and sequevar distribution, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39656a44ff93334b9" w:history="1">
+      <w:hyperlink r:id="rId96826a5fb2d892c6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://github.com/lowepowerlab/Ralstonia_Global_Diversity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5157,63 +5157,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex, is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80175896" name="name89686a44ff933427f" descr="RALSSO_distribution_map.jpg"/>
+            <wp:docPr id="29642576" name="name38776a5fb2d893a98" descr="RALSSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25156a44ff933427d" cstate="print"/>
+                    <a:blip r:embed="rId50216a5fb2d893a95" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6004,51 +6004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Moko disease on AAA Cavendish banana or Bugtok disease on AAB type cooking banana, caused by some strains of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phylotype II, first appears on young and fast-growing plants, the youngest leaves turn pale-green or yellow, and wilt. Within a week all leaves may collapse. Young suckers may be blackened, stunted or twisted. The pseudostems show brown vascular discoloration (Hayward, 1983). Moko disease is easily confused with Panama disease caused by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49376a44ff93349d6" w:history="1">
+      <w:hyperlink r:id="rId81246a5fb2d89422a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fusarium oxysporum</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> f. sp. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65426a44ff933568d" w:history="1">
+      <w:hyperlink r:id="rId93996a5fb2d895d51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8057,51 +8057,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0122182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Charkowski A, Sharma K, Parker ML, Secor GA, Elphinstone J (2020) Bacterial diseases of potato. In The potato crop (Eds Campos H, Ortiz O). Springer. pp 351-388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85186a44ff933579e" w:history="1">
+      <w:hyperlink r:id="rId78956a5fb2d895e69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-28683-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8263,51 +8263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34416a44ff93358ec" w:history="1">
+      <w:hyperlink r:id="rId67446a5fb2d895fbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8331,231 +8331,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (eds Allen C, Prior P, Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61516a44ff933595f" w:history="1">
+      <w:hyperlink r:id="rId83976a5fb2d896033" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69776a44ff93359b0" w:history="1">
+      <w:hyperlink r:id="rId37116a5fb2d896087" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66446a44ff93359ed" w:history="1">
+      <w:hyperlink r:id="rId77966a5fb2d8960b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18246a44ff9335a41" w:history="1">
+      <w:hyperlink r:id="rId63406a5fb2d896109" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64396a44ff9335a92" w:history="1">
+      <w:hyperlink r:id="rId63356a5fb2d896159" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8775,51 +8775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59876a44ff9335c57" w:history="1">
+      <w:hyperlink r:id="rId13636a5fb2d896303" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9197,51 +9197,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23736a44ff9335efb" w:history="1">
+      <w:hyperlink r:id="rId34246a5fb2d8965b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9256,51 +9256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lowe-Power T, Avalos J, Munoz MC, Chipman K (2021) A meta-analysis of the known global distribution and host range of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species complex. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82016a44ff9335f69" w:history="1">
+      <w:hyperlink r:id="rId36386a5fb2d89663b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/2020.07.13.189936</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9326,51 +9326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29336a44ff9335fe0" w:history="1">
+      <w:hyperlink r:id="rId47956a5fb2d8966b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9681,51 +9681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 90-96; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38346a44ff933621e" w:history="1">
+      <w:hyperlink r:id="rId39636a5fb2d8968f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH.18.1.90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9751,51 +9751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94826a44ff9336291" w:history="1">
+      <w:hyperlink r:id="rId94806a5fb2d896969" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10444,51 +10444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087-3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34686a44ff93366f9" w:history="1">
+      <w:hyperlink r:id="rId55596a5fb2d896dc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10730,51 +10730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56186a44ff93368c8" w:history="1">
+      <w:hyperlink r:id="rId10076a5fb2d896f9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-16-0250-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10818,51 +10818,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 59-163</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-APHIS (2004) Minimum sanitation protocols for offshore geranium cutting production.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52116a44ff9336968" w:history="1">
+      <w:hyperlink r:id="rId38416a5fb2d897037" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed in 2021-11-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11429,51 +11429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49676a44ff9336d50" w:history="1">
+      <w:hyperlink r:id="rId26686a5fb2d897406" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11617,51 +11617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum species complex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26116a44ff9336e86" w:history="1">
+      <w:hyperlink r:id="rId40756a5fb2d89753b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11843,90 +11843,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 53-57. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54466a44ff9336ff1" w:history="1">
+      <w:hyperlink r:id="rId12986a5fb2d8976ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02770.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50477259" name="name32846a44ff933707f" descr="eu_funding_250.png"/>
+            <wp:docPr id="44249424" name="name98576a5fb2d897a2f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91206a44ff933707e" cstate="print"/>
+                    <a:blip r:embed="rId30416a5fb2d897a2e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12024,137 +12024,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23939452">
+  <w:abstractNum w:abstractNumId="41986006">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38353976">
+    <w:lvl w:ilvl="0" w:tplc="95501090">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38353976" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95501090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38353976" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95501090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38353976" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95501090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38353976" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95501090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38353976" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95501090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38353976" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95501090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38353976" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95501090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38353976" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95501090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23939451">
+  <w:abstractNum w:abstractNumId="41986005">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25401476">
+    <w:lvl w:ilvl="0" w:tplc="22869309">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12906,55 +12906,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23939451">
-    <w:abstractNumId w:val="23939451"/>
+  <w:num w:numId="41986005">
+    <w:abstractNumId w:val="41986005"/>
   </w:num>
-  <w:num w:numId="23939452">
-    <w:abstractNumId w:val="23939452"/>
+  <w:num w:numId="41986006">
+    <w:abstractNumId w:val="41986006"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24504,51 +24504,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId306294669" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId284656247" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60226a44ff9331563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/" TargetMode="External"/><Relationship Id="rId67156a44ff93315a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/categorization" TargetMode="External"/><Relationship Id="rId45606a44ff9331796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/photos" TargetMode="External"/><Relationship Id="rId39656a44ff93334b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/lowepowerlab/Ralstonia_Global_Diversity" TargetMode="External"/><Relationship Id="rId49376a44ff93349d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAC4" TargetMode="External"/><Relationship Id="rId65426a44ff933568d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId85186a44ff933579e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId34416a44ff93358ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId61516a44ff933595f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId69776a44ff93359b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId66446a44ff93359ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId18246a44ff9335a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId64396a44ff9335a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId59876a44ff9335c57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId23736a44ff9335efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId82016a44ff9335f69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2020.07.13.189936" TargetMode="External"/><Relationship Id="rId29336a44ff9335fe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId38346a44ff933621e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId94826a44ff9336291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId34686a44ff93366f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId56186a44ff93368c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId52116a44ff9336968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId49676a44ff9336d50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId26116a44ff9336e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54466a44ff9336ff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02770.x" TargetMode="External"/><Relationship Id="rId41796a44ff933168f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41796a44ff933168f.jpg"/><Relationship Id="rId25156a44ff933427d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25156a44ff933427d.jpg"/><Relationship Id="rId91206a44ff933707e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91206a44ff933707e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId856738628" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId157059871" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53626a5fb2d8905b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/" TargetMode="External"/><Relationship Id="rId57796a5fb2d8905fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/categorization" TargetMode="External"/><Relationship Id="rId62756a5fb2d890c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/photos" TargetMode="External"/><Relationship Id="rId96826a5fb2d892c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/lowepowerlab/Ralstonia_Global_Diversity" TargetMode="External"/><Relationship Id="rId81246a5fb2d89422a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAC4" TargetMode="External"/><Relationship Id="rId93996a5fb2d895d51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId78956a5fb2d895e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId67446a5fb2d895fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId83976a5fb2d896033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId37116a5fb2d896087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId77966a5fb2d8960b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId63406a5fb2d896109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId63356a5fb2d896159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId13636a5fb2d896303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId34246a5fb2d8965b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId36386a5fb2d89663b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2020.07.13.189936" TargetMode="External"/><Relationship Id="rId47956a5fb2d8966b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId39636a5fb2d8968f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId94806a5fb2d896969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId55596a5fb2d896dc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId10076a5fb2d896f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId38416a5fb2d897037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId26686a5fb2d897406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId40756a5fb2d89753b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12986a5fb2d8976ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02770.x" TargetMode="External"/><Relationship Id="rId72626a5fb2d890af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72626a5fb2d890af6.jpg"/><Relationship Id="rId50216a5fb2d893a95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50216a5fb2d893a95.jpg"/><Relationship Id="rId30416a5fb2d897a2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30416a5fb2d897a2e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>