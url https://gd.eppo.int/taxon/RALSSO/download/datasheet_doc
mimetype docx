--- v13 (2026-07-21)
+++ v14 (2026-08-11)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53626a5fb2d8905b4" w:history="1">
+            <w:hyperlink r:id="rId99306a7b8e651fc59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57796a5fb2d8905fb" w:history="1">
+            <w:hyperlink r:id="rId12716a7b8e651fc9e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18795356" name="name40996a5fb2d890af8" descr="4180.jpg"/>
+                  <wp:docPr id="75476314" name="name92176a7b8e652030f" descr="4180.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4180.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId72626a5fb2d890af6" cstate="print"/>
+                          <a:blip r:embed="rId65256a7b8e652030c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62756a5fb2d890c51" w:history="1">
+            <w:hyperlink r:id="rId56586a7b8e6520411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5092,51 +5092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species complex, each phylotype is thought to have a different geographical origin. Phylotype I is regarded to be of Asian origin, Phylotype II of Central and South American Origin, Phylotype III of African origin and Phylotype IV of Indonesian origin. Whereas Phylotypes III and IV appear to have largely remained in their centres of origin, Phylotypes I and II have been dispersed worldwide. International transmission of distinct genotypes is likely to have occurred through trade in infected, often asymptomatic, vegetatively propagated crops (e.g. banana/plantain, potato and ginger) and ornamental host plants and plant parts). Specific maps for the different species of the RSSC complex is available in EPPO Global Database and a meta-analysis of the known global distribution and host range of the RSSC compiled at the University of California Davis (Lowe-Power </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2021) has resulted in a database of phylotype and sequevar distribution, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96826a5fb2d892c6b" w:history="1">
+      <w:hyperlink r:id="rId17006a7b8e65220b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://github.com/lowepowerlab/Ralstonia_Global_Diversity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5157,63 +5157,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex, is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29642576" name="name38776a5fb2d893a98" descr="RALSSO_distribution_map.jpg"/>
+            <wp:docPr id="21051636" name="name37696a7b8e6522aff" descr="RALSSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50216a5fb2d893a95" cstate="print"/>
+                    <a:blip r:embed="rId42506a7b8e6522afc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6004,51 +6004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Moko disease on AAA Cavendish banana or Bugtok disease on AAB type cooking banana, caused by some strains of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phylotype II, first appears on young and fast-growing plants, the youngest leaves turn pale-green or yellow, and wilt. Within a week all leaves may collapse. Young suckers may be blackened, stunted or twisted. The pseudostems show brown vascular discoloration (Hayward, 1983). Moko disease is easily confused with Panama disease caused by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81246a5fb2d89422a" w:history="1">
+      <w:hyperlink r:id="rId32976a7b8e6523268" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fusarium oxysporum</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> f. sp. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93996a5fb2d895d51" w:history="1">
+      <w:hyperlink r:id="rId89536a7b8e6523ed9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8057,51 +8057,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0122182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Charkowski A, Sharma K, Parker ML, Secor GA, Elphinstone J (2020) Bacterial diseases of potato. In The potato crop (Eds Campos H, Ortiz O). Springer. pp 351-388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78956a5fb2d895e69" w:history="1">
+      <w:hyperlink r:id="rId75016a7b8e6523fe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-28683-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8263,51 +8263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67446a5fb2d895fbf" w:history="1">
+      <w:hyperlink r:id="rId23986a7b8e6524131" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8331,231 +8331,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (eds Allen C, Prior P, Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83976a5fb2d896033" w:history="1">
+      <w:hyperlink r:id="rId65586a7b8e65241b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37116a5fb2d896087" w:history="1">
+      <w:hyperlink r:id="rId70556a7b8e6524203" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77966a5fb2d8960b8" w:history="1">
+      <w:hyperlink r:id="rId35546a7b8e652423f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63406a5fb2d896109" w:history="1">
+      <w:hyperlink r:id="rId22176a7b8e6524291" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63356a5fb2d896159" w:history="1">
+      <w:hyperlink r:id="rId80746a7b8e65242e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8775,51 +8775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13636a5fb2d896303" w:history="1">
+      <w:hyperlink r:id="rId84376a7b8e6524488" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9197,51 +9197,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34246a5fb2d8965b8" w:history="1">
+      <w:hyperlink r:id="rId40866a7b8e6524723" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9256,51 +9256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lowe-Power T, Avalos J, Munoz MC, Chipman K (2021) A meta-analysis of the known global distribution and host range of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species complex. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36386a5fb2d89663b" w:history="1">
+      <w:hyperlink r:id="rId29386a7b8e6524781" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/2020.07.13.189936</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9326,51 +9326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47956a5fb2d8966b3" w:history="1">
+      <w:hyperlink r:id="rId34716a7b8e65247f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9681,51 +9681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 90-96; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39636a5fb2d8968f7" w:history="1">
+      <w:hyperlink r:id="rId11186a7b8e6524a22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH.18.1.90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9751,51 +9751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94806a5fb2d896969" w:history="1">
+      <w:hyperlink r:id="rId23996a7b8e6524a92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10444,51 +10444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087-3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55596a5fb2d896dc2" w:history="1">
+      <w:hyperlink r:id="rId31826a7b8e6524ee4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10730,51 +10730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10076a5fb2d896f9e" w:history="1">
+      <w:hyperlink r:id="rId24386a7b8e65250ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-16-0250-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10818,51 +10818,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 59-163</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-APHIS (2004) Minimum sanitation protocols for offshore geranium cutting production.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38416a5fb2d897037" w:history="1">
+      <w:hyperlink r:id="rId57976a7b8e6525157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed in 2021-11-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11429,51 +11429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26686a5fb2d897406" w:history="1">
+      <w:hyperlink r:id="rId23806a7b8e652551f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11617,51 +11617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum species complex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40756a5fb2d89753b" w:history="1">
+      <w:hyperlink r:id="rId86156a7b8e6525653" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11843,90 +11843,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 53-57. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12986a5fb2d8976ba" w:history="1">
+      <w:hyperlink r:id="rId17706a7b8e65257b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02770.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44249424" name="name98576a5fb2d897a2f" descr="eu_funding_250.png"/>
+            <wp:docPr id="71573077" name="name96546a7b8e652581b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30416a5fb2d897a2e" cstate="print"/>
+                    <a:blip r:embed="rId63796a7b8e652581a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12024,137 +12024,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41986006">
+  <w:abstractNum w:abstractNumId="74914921">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95501090">
+    <w:lvl w:ilvl="0" w:tplc="19414990">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95501090" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19414990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95501090" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19414990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95501090" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19414990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95501090" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19414990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95501090" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19414990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95501090" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19414990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95501090" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19414990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95501090" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19414990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41986005">
+  <w:abstractNum w:abstractNumId="74914920">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22869309">
+    <w:lvl w:ilvl="0" w:tplc="63012689">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12906,55 +12906,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41986005">
-    <w:abstractNumId w:val="41986005"/>
+  <w:num w:numId="74914920">
+    <w:abstractNumId w:val="74914920"/>
   </w:num>
-  <w:num w:numId="41986006">
-    <w:abstractNumId w:val="41986006"/>
+  <w:num w:numId="74914921">
+    <w:abstractNumId w:val="74914921"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24504,51 +24504,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId856738628" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId157059871" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53626a5fb2d8905b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/" TargetMode="External"/><Relationship Id="rId57796a5fb2d8905fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/categorization" TargetMode="External"/><Relationship Id="rId62756a5fb2d890c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/photos" TargetMode="External"/><Relationship Id="rId96826a5fb2d892c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/lowepowerlab/Ralstonia_Global_Diversity" TargetMode="External"/><Relationship Id="rId81246a5fb2d89422a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAC4" TargetMode="External"/><Relationship Id="rId93996a5fb2d895d51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId78956a5fb2d895e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId67446a5fb2d895fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId83976a5fb2d896033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId37116a5fb2d896087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId77966a5fb2d8960b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId63406a5fb2d896109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId63356a5fb2d896159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId13636a5fb2d896303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId34246a5fb2d8965b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId36386a5fb2d89663b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2020.07.13.189936" TargetMode="External"/><Relationship Id="rId47956a5fb2d8966b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId39636a5fb2d8968f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId94806a5fb2d896969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId55596a5fb2d896dc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId10076a5fb2d896f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId38416a5fb2d897037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId26686a5fb2d897406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId40756a5fb2d89753b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12986a5fb2d8976ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02770.x" TargetMode="External"/><Relationship Id="rId72626a5fb2d890af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72626a5fb2d890af6.jpg"/><Relationship Id="rId50216a5fb2d893a95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50216a5fb2d893a95.jpg"/><Relationship Id="rId30416a5fb2d897a2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30416a5fb2d897a2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId431492073" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId715657662" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99306a7b8e651fc59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/" TargetMode="External"/><Relationship Id="rId12716a7b8e651fc9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/categorization" TargetMode="External"/><Relationship Id="rId56586a7b8e6520411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSO/photos" TargetMode="External"/><Relationship Id="rId17006a7b8e65220b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/lowepowerlab/Ralstonia_Global_Diversity" TargetMode="External"/><Relationship Id="rId32976a7b8e6523268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAC4" TargetMode="External"/><Relationship Id="rId89536a7b8e6523ed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId75016a7b8e6523fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId23986a7b8e6524131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId65586a7b8e65241b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId70556a7b8e6524203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId35546a7b8e652423f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId22176a7b8e6524291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId80746a7b8e65242e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId84376a7b8e6524488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId40866a7b8e6524723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId29386a7b8e6524781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2020.07.13.189936" TargetMode="External"/><Relationship Id="rId34716a7b8e65247f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId11186a7b8e6524a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId23996a7b8e6524a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId31826a7b8e6524ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId24386a7b8e65250ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId57976a7b8e6525157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId23806a7b8e652551f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId86156a7b8e6525653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17706a7b8e65257b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02770.x" TargetMode="External"/><Relationship Id="rId65256a7b8e652030c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65256a7b8e652030c.jpg"/><Relationship Id="rId42506a7b8e6522afc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42506a7b8e6522afc.jpg"/><Relationship Id="rId63796a7b8e652581a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63796a7b8e652581a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>