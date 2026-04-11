--- v7 (2026-03-01)
+++ v8 (2026-04-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown rot of potato, moko disease of banana</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796469a43fad4f80e" w:history="1">
+            <w:hyperlink r:id="rId392069da1f464f319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294369a43fad4f879" w:history="1">
+            <w:hyperlink r:id="rId306169da1f464f3fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSSL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86168106" name="name601369a43fad4feba" descr="18069.jpg"/>
+                  <wp:docPr id="92583319" name="name422769da1f464fe55" descr="18069.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18069.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId313969a43fad4feb8" cstate="print"/>
+                          <a:blip r:embed="rId414969da1f464fe4c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId642369a43fad4ffde" w:history="1">
+            <w:hyperlink r:id="rId868069da1f46500ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3044,63 +3044,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(RSSC phylotype II), is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36437085" name="name771969a43fad51c6e" descr="RALSSL_distribution_map.jpg"/>
+            <wp:docPr id="70360326" name="name810869da1f46527f1" descr="RALSSL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId468469a43fad51c6b" cstate="print"/>
+                    <a:blip r:embed="rId325769da1f46527ed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5303,51 +5303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198469a43fad52d79" w:history="1">
+      <w:hyperlink r:id="rId118569da1f46539d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5451,51 +5451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2367-2375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403169a43fad52e6f" w:history="1">
+      <w:hyperlink r:id="rId637269da1f4653acb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.06123-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5755,51 +5755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId588369a43fad53083" w:history="1">
+      <w:hyperlink r:id="rId229269da1f4653cdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5841,231 +5841,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId628569a43fad53117" w:history="1">
+      <w:hyperlink r:id="rId177169da1f4653d72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId615769a43fad53169" w:history="1">
+      <w:hyperlink r:id="rId511869da1f4653dc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId716169a43fad5319e" w:history="1">
+      <w:hyperlink r:id="rId906469da1f4653df7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from</w:t>
       </w:r>
-      <w:hyperlink r:id="rId880269a43fad531f1" w:history="1">
+      <w:hyperlink r:id="rId647169da1f4653e47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId866969a43fad5324e" w:history="1">
+      <w:hyperlink r:id="rId972869da1f4653e98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6285,51 +6285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584969a43fad53408" w:history="1">
+      <w:hyperlink r:id="rId979769da1f4654081" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6364,51 +6364,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 679-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId473069a43fad53487" w:history="1">
+      <w:hyperlink r:id="rId597569da1f4654101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1996.tb01512.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6815,51 +6815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId274169a43fad53767" w:history="1">
+      <w:hyperlink r:id="rId866669da1f46543ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6894,51 +6894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId635469a43fad537e8" w:history="1">
+      <w:hyperlink r:id="rId352569da1f465446c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7318,51 +7318,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId159669a43fad53a9a" w:history="1">
+      <w:hyperlink r:id="rId119769da1f465471f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7933,81 +7933,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087–3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177469a43fad53e81" w:history="1">
+      <w:hyperlink r:id="rId306869da1f4654b27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-APHIS (2004) Minimum sanitation protocols for offshore geranium cutting production.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId132869a43fad53eb8" w:history="1">
+      <w:hyperlink r:id="rId480569da1f4654b6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed in 2021-11-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8701,51 +8701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184069a43fad54376" w:history="1">
+      <w:hyperlink r:id="rId313069da1f465503b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8987,51 +8987,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId350169a43fad54551" w:history="1">
+      <w:hyperlink r:id="rId168669da1f4655209" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9044,63 +9044,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on Identity, Hosts and Geographical distribution are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79183296" name="name100569a43fad54972" descr="eu_funding_250.png"/>
+            <wp:docPr id="37370680" name="name740669da1f46555f8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId890969a43fad54970" cstate="print"/>
+                    <a:blip r:embed="rId321669da1f46555f6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9198,137 +9198,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48710037">
+  <w:abstractNum w:abstractNumId="61694085">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60798715">
+    <w:lvl w:ilvl="0" w:tplc="44337184">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60798715" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44337184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60798715" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44337184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60798715" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44337184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60798715" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44337184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60798715" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44337184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60798715" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44337184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60798715" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44337184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60798715" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44337184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48710036">
+  <w:abstractNum w:abstractNumId="61694084">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17654084">
+    <w:lvl w:ilvl="0" w:tplc="67622100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10080,55 +10080,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48710036">
-    <w:abstractNumId w:val="48710036"/>
+  <w:num w:numId="61694084">
+    <w:abstractNumId w:val="61694084"/>
   </w:num>
-  <w:num w:numId="48710037">
-    <w:abstractNumId w:val="48710037"/>
+  <w:num w:numId="61694085">
+    <w:abstractNumId w:val="61694085"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21678,51 +21678,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId110273297" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId814313993" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId796469a43fad4f80e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/" TargetMode="External"/><Relationship Id="rId294369a43fad4f879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/categorization" TargetMode="External"/><Relationship Id="rId642369a43fad4ffde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/photos" TargetMode="External"/><Relationship Id="rId198469a43fad52d79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId403169a43fad52e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.06123-11" TargetMode="External"/><Relationship Id="rId588369a43fad53083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId628569a43fad53117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId615769a43fad53169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId716169a43fad5319e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId880269a43fad531f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId866969a43fad5324e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId584969a43fad53408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId473069a43fad53487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01512.x" TargetMode="External"/><Relationship Id="rId274169a43fad53767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId635469a43fad537e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId159669a43fad53a9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId177469a43fad53e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId132869a43fad53eb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId184069a43fad54376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId350169a43fad54551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId313969a43fad4feb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId313969a43fad4feb8.jpg"/><Relationship Id="rId468469a43fad51c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId468469a43fad51c6b.jpg"/><Relationship Id="rId890969a43fad54970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId890969a43fad54970.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId493715814" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId384404253" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId392069da1f464f319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/" TargetMode="External"/><Relationship Id="rId306169da1f464f3fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/categorization" TargetMode="External"/><Relationship Id="rId868069da1f46500ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/photos" TargetMode="External"/><Relationship Id="rId118569da1f46539d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId637269da1f4653acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.06123-11" TargetMode="External"/><Relationship Id="rId229269da1f4653cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId177169da1f4653d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId511869da1f4653dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId906469da1f4653df7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId647169da1f4653e47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId972869da1f4653e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId979769da1f4654081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId597569da1f4654101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01512.x" TargetMode="External"/><Relationship Id="rId866669da1f46543ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId352569da1f465446c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId119769da1f465471f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId306869da1f4654b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId480569da1f4654b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId313069da1f465503b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId168669da1f4655209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId414969da1f464fe4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId414969da1f464fe4c.jpg"/><Relationship Id="rId325769da1f46527ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId325769da1f46527ed.jpg"/><Relationship Id="rId321669da1f46555f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId321669da1f46555f6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>