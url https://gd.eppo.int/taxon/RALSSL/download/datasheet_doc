--- v8 (2026-04-11)
+++ v9 (2026-05-03)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown rot of potato, moko disease of banana</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392069da1f464f319" w:history="1">
+            <w:hyperlink r:id="rId765369f702c3ef765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306169da1f464f3fd" w:history="1">
+            <w:hyperlink r:id="rId217669f702c3ef7d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSSL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92583319" name="name422769da1f464fe55" descr="18069.jpg"/>
+                  <wp:docPr id="14667732" name="name589469f702c3f006b" descr="18069.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18069.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId414969da1f464fe4c" cstate="print"/>
+                          <a:blip r:embed="rId291269f702c3f0069" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId868069da1f46500ac" w:history="1">
+            <w:hyperlink r:id="rId427969f702c3f01a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3044,63 +3044,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(RSSC phylotype II), is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70360326" name="name810869da1f46527f1" descr="RALSSL_distribution_map.jpg"/>
+            <wp:docPr id="70199399" name="name422569f702c3f20fb" descr="RALSSL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId325769da1f46527ed" cstate="print"/>
+                    <a:blip r:embed="rId567069f702c3f20f8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5303,51 +5303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId118569da1f46539d3" w:history="1">
+      <w:hyperlink r:id="rId625769f702c3f321e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5451,51 +5451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2367-2375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId637269da1f4653acb" w:history="1">
+      <w:hyperlink r:id="rId691469f702c3f3330" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.06123-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5755,51 +5755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229269da1f4653cdd" w:history="1">
+      <w:hyperlink r:id="rId678569f702c3f351f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5841,231 +5841,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177169da1f4653d72" w:history="1">
+      <w:hyperlink r:id="rId348469f702c3f35bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId511869da1f4653dc4" w:history="1">
+      <w:hyperlink r:id="rId393969f702c3f3610" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId906469da1f4653df7" w:history="1">
+      <w:hyperlink r:id="rId178369f702c3f3644" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from</w:t>
       </w:r>
-      <w:hyperlink r:id="rId647169da1f4653e47" w:history="1">
+      <w:hyperlink r:id="rId455569f702c3f3695" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId972869da1f4653e98" w:history="1">
+      <w:hyperlink r:id="rId256169f702c3f36f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6285,51 +6285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId979769da1f4654081" w:history="1">
+      <w:hyperlink r:id="rId488069f702c3f389f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6364,51 +6364,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 679-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId597569da1f4654101" w:history="1">
+      <w:hyperlink r:id="rId368769f702c3f392e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1996.tb01512.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6815,51 +6815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId866669da1f46543ed" w:history="1">
+      <w:hyperlink r:id="rId638469f702c3f3c4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6894,51 +6894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId352569da1f465446c" w:history="1">
+      <w:hyperlink r:id="rId949469f702c3f405c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7318,51 +7318,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119769da1f465471f" w:history="1">
+      <w:hyperlink r:id="rId870369f702c400174" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7933,81 +7933,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087–3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId306869da1f4654b27" w:history="1">
+      <w:hyperlink r:id="rId195469f702c40073f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-APHIS (2004) Minimum sanitation protocols for offshore geranium cutting production.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId480569da1f4654b6a" w:history="1">
+      <w:hyperlink r:id="rId137569f702c40077e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed in 2021-11-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8701,51 +8701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId313069da1f465503b" w:history="1">
+      <w:hyperlink r:id="rId526169f702c400d09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8987,51 +8987,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId168669da1f4655209" w:history="1">
+      <w:hyperlink r:id="rId767469f702c400f90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9044,63 +9044,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on Identity, Hosts and Geographical distribution are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37370680" name="name740669da1f46555f8" descr="eu_funding_250.png"/>
+            <wp:docPr id="61619012" name="name911869f702c40121b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId321669da1f46555f6" cstate="print"/>
+                    <a:blip r:embed="rId580269f702c401219" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9198,137 +9198,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61694085">
+  <w:abstractNum w:abstractNumId="86852058">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44337184">
+    <w:lvl w:ilvl="0" w:tplc="71885083">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44337184" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71885083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44337184" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71885083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44337184" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71885083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44337184" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71885083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44337184" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71885083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44337184" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71885083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44337184" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71885083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44337184" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71885083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61694084">
+  <w:abstractNum w:abstractNumId="86852057">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67622100">
+    <w:lvl w:ilvl="0" w:tplc="51163088">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10080,55 +10080,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61694084">
-    <w:abstractNumId w:val="61694084"/>
+  <w:num w:numId="86852057">
+    <w:abstractNumId w:val="86852057"/>
   </w:num>
-  <w:num w:numId="61694085">
-    <w:abstractNumId w:val="61694085"/>
+  <w:num w:numId="86852058">
+    <w:abstractNumId w:val="86852058"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21678,51 +21678,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId493715814" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId384404253" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId392069da1f464f319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/" TargetMode="External"/><Relationship Id="rId306169da1f464f3fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/categorization" TargetMode="External"/><Relationship Id="rId868069da1f46500ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/photos" TargetMode="External"/><Relationship Id="rId118569da1f46539d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId637269da1f4653acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.06123-11" TargetMode="External"/><Relationship Id="rId229269da1f4653cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId177169da1f4653d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId511869da1f4653dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId906469da1f4653df7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId647169da1f4653e47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId972869da1f4653e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId979769da1f4654081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId597569da1f4654101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01512.x" TargetMode="External"/><Relationship Id="rId866669da1f46543ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId352569da1f465446c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId119769da1f465471f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId306869da1f4654b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId480569da1f4654b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId313069da1f465503b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId168669da1f4655209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId414969da1f464fe4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId414969da1f464fe4c.jpg"/><Relationship Id="rId325769da1f46527ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId325769da1f46527ed.jpg"/><Relationship Id="rId321669da1f46555f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId321669da1f46555f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522039762" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId568166324" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId765369f702c3ef765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/" TargetMode="External"/><Relationship Id="rId217669f702c3ef7d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/categorization" TargetMode="External"/><Relationship Id="rId427969f702c3f01a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/photos" TargetMode="External"/><Relationship Id="rId625769f702c3f321e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId691469f702c3f3330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.06123-11" TargetMode="External"/><Relationship Id="rId678569f702c3f351f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId348469f702c3f35bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId393969f702c3f3610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId178369f702c3f3644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId455569f702c3f3695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId256169f702c3f36f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId488069f702c3f389f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId368769f702c3f392e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01512.x" TargetMode="External"/><Relationship Id="rId638469f702c3f3c4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId949469f702c3f405c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId870369f702c400174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId195469f702c40073f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId137569f702c40077e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId526169f702c400d09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId767469f702c400f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId291269f702c3f0069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId291269f702c3f0069.jpg"/><Relationship Id="rId567069f702c3f20f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId567069f702c3f20f8.jpg"/><Relationship Id="rId580269f702c401219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId580269f702c401219.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>