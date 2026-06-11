--- v9 (2026-05-03)
+++ v10 (2026-06-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown rot of potato, moko disease of banana</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765369f702c3ef765" w:history="1">
+            <w:hyperlink r:id="rId76796a2a0613a2d09" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217669f702c3ef7d3" w:history="1">
+            <w:hyperlink r:id="rId37126a2a0613a2d71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSSL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14667732" name="name589469f702c3f006b" descr="18069.jpg"/>
+                  <wp:docPr id="81099619" name="name62386a2a0613a347b" descr="18069.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18069.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId291269f702c3f0069" cstate="print"/>
+                          <a:blip r:embed="rId94366a2a0613a347a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId427969f702c3f01a3" w:history="1">
+            <w:hyperlink r:id="rId73736a2a0613a35c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3044,63 +3044,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(RSSC phylotype II), is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70199399" name="name422569f702c3f20fb" descr="RALSSL_distribution_map.jpg"/>
+            <wp:docPr id="65620496" name="name13156a2a0613a574b" descr="RALSSL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId567069f702c3f20f8" cstate="print"/>
+                    <a:blip r:embed="rId74546a2a0613a5748" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5303,51 +5303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId625769f702c3f321e" w:history="1">
+      <w:hyperlink r:id="rId57206a2a0613a695a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5451,51 +5451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2367-2375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId691469f702c3f3330" w:history="1">
+      <w:hyperlink r:id="rId52166a2a0613a6a6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.06123-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5755,51 +5755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId678569f702c3f351f" w:history="1">
+      <w:hyperlink r:id="rId64156a2a0613a6c79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5841,231 +5841,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348469f702c3f35bf" w:history="1">
+      <w:hyperlink r:id="rId78126a2a0613a6d0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId393969f702c3f3610" w:history="1">
+      <w:hyperlink r:id="rId74246a2a0613a6d7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId178369f702c3f3644" w:history="1">
+      <w:hyperlink r:id="rId69766a2a0613a6db3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from</w:t>
       </w:r>
-      <w:hyperlink r:id="rId455569f702c3f3695" w:history="1">
+      <w:hyperlink r:id="rId12786a2a0613a6e08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId256169f702c3f36f3" w:history="1">
+      <w:hyperlink r:id="rId39746a2a0613a6e76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6285,51 +6285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId488069f702c3f389f" w:history="1">
+      <w:hyperlink r:id="rId19816a2a0613a7040" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6364,51 +6364,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 679-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId368769f702c3f392e" w:history="1">
+      <w:hyperlink r:id="rId74486a2a0613a70c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1996.tb01512.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6815,51 +6815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId638469f702c3f3c4d" w:history="1">
+      <w:hyperlink r:id="rId38366a2a0613a739f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6894,51 +6894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId949469f702c3f405c" w:history="1">
+      <w:hyperlink r:id="rId49876a2a0613a7420" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7318,51 +7318,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId870369f702c400174" w:history="1">
+      <w:hyperlink r:id="rId55546a2a0613a76c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7933,81 +7933,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087–3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195469f702c40073f" w:history="1">
+      <w:hyperlink r:id="rId50356a2a0613a7a9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-APHIS (2004) Minimum sanitation protocols for offshore geranium cutting production.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137569f702c40077e" w:history="1">
+      <w:hyperlink r:id="rId10426a2a0613a7aec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed in 2021-11-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8701,51 +8701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId526169f702c400d09" w:history="1">
+      <w:hyperlink r:id="rId44796a2a0613a7f92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8987,51 +8987,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId767469f702c400f90" w:history="1">
+      <w:hyperlink r:id="rId11206a2a0613a817a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9044,63 +9044,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on Identity, Hosts and Geographical distribution are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61619012" name="name911869f702c40121b" descr="eu_funding_250.png"/>
+            <wp:docPr id="1093512" name="name28846a2a0613a8224" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId580269f702c401219" cstate="print"/>
+                    <a:blip r:embed="rId53076a2a0613a8223" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9198,137 +9198,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86852058">
+  <w:abstractNum w:abstractNumId="86183066">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71885083">
+    <w:lvl w:ilvl="0" w:tplc="80508013">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71885083" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80508013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71885083" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80508013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71885083" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80508013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71885083" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80508013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71885083" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80508013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71885083" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80508013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71885083" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80508013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71885083" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80508013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86852057">
+  <w:abstractNum w:abstractNumId="86183065">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51163088">
+    <w:lvl w:ilvl="0" w:tplc="60283716">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10080,55 +10080,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86852057">
-    <w:abstractNumId w:val="86852057"/>
+  <w:num w:numId="86183065">
+    <w:abstractNumId w:val="86183065"/>
   </w:num>
-  <w:num w:numId="86852058">
-    <w:abstractNumId w:val="86852058"/>
+  <w:num w:numId="86183066">
+    <w:abstractNumId w:val="86183066"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21678,51 +21678,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522039762" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId568166324" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId765369f702c3ef765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/" TargetMode="External"/><Relationship Id="rId217669f702c3ef7d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/categorization" TargetMode="External"/><Relationship Id="rId427969f702c3f01a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/photos" TargetMode="External"/><Relationship Id="rId625769f702c3f321e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId691469f702c3f3330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.06123-11" TargetMode="External"/><Relationship Id="rId678569f702c3f351f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId348469f702c3f35bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId393969f702c3f3610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId178369f702c3f3644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId455569f702c3f3695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId256169f702c3f36f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId488069f702c3f389f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId368769f702c3f392e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01512.x" TargetMode="External"/><Relationship Id="rId638469f702c3f3c4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId949469f702c3f405c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId870369f702c400174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId195469f702c40073f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId137569f702c40077e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId526169f702c400d09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId767469f702c400f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId291269f702c3f0069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId291269f702c3f0069.jpg"/><Relationship Id="rId567069f702c3f20f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId567069f702c3f20f8.jpg"/><Relationship Id="rId580269f702c401219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId580269f702c401219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId749460150" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId154699033" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76796a2a0613a2d09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/" TargetMode="External"/><Relationship Id="rId37126a2a0613a2d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/categorization" TargetMode="External"/><Relationship Id="rId73736a2a0613a35c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/photos" TargetMode="External"/><Relationship Id="rId57206a2a0613a695a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId52166a2a0613a6a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.06123-11" TargetMode="External"/><Relationship Id="rId64156a2a0613a6c79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId78126a2a0613a6d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId74246a2a0613a6d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId69766a2a0613a6db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId12786a2a0613a6e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId39746a2a0613a6e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId19816a2a0613a7040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId74486a2a0613a70c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01512.x" TargetMode="External"/><Relationship Id="rId38366a2a0613a739f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId49876a2a0613a7420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId55546a2a0613a76c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId50356a2a0613a7a9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId10426a2a0613a7aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId44796a2a0613a7f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId11206a2a0613a817a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94366a2a0613a347a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94366a2a0613a347a.jpg"/><Relationship Id="rId74546a2a0613a5748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74546a2a0613a5748.jpg"/><Relationship Id="rId53076a2a0613a8223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53076a2a0613a8223.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>