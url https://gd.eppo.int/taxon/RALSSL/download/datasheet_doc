--- v10 (2026-06-11)
+++ v11 (2026-07-01)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown rot of potato, moko disease of banana</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76796a2a0613a2d09" w:history="1">
+            <w:hyperlink r:id="rId82386a44febc00234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37126a2a0613a2d71" w:history="1">
+            <w:hyperlink r:id="rId87546a44febc0029f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSSL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81099619" name="name62386a2a0613a347b" descr="18069.jpg"/>
+                  <wp:docPr id="29863771" name="name56716a44febc007c6" descr="18069.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18069.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94366a2a0613a347a" cstate="print"/>
+                          <a:blip r:embed="rId97396a44febc007c4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73736a2a0613a35c4" w:history="1">
+            <w:hyperlink r:id="rId31876a44febc00903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3044,63 +3044,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(RSSC phylotype II), is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65620496" name="name13156a2a0613a574b" descr="RALSSL_distribution_map.jpg"/>
+            <wp:docPr id="41951058" name="name36216a44febc02668" descr="RALSSL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74546a2a0613a5748" cstate="print"/>
+                    <a:blip r:embed="rId90226a44febc02664" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5303,51 +5303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57206a2a0613a695a" w:history="1">
+      <w:hyperlink r:id="rId37556a44febc03781" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5451,51 +5451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2367-2375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52166a2a0613a6a6e" w:history="1">
+      <w:hyperlink r:id="rId57716a44febc03881" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.06123-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5755,51 +5755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64156a2a0613a6c79" w:history="1">
+      <w:hyperlink r:id="rId75466a44febc03a76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5841,231 +5841,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78126a2a0613a6d0c" w:history="1">
+      <w:hyperlink r:id="rId87426a44febc03b07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74246a2a0613a6d7f" w:history="1">
+      <w:hyperlink r:id="rId63896a44febc03b58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69766a2a0613a6db3" w:history="1">
+      <w:hyperlink r:id="rId51856a44febc03b97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12786a2a0613a6e08" w:history="1">
+      <w:hyperlink r:id="rId18866a44febc03beb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39746a2a0613a6e76" w:history="1">
+      <w:hyperlink r:id="rId89256a44febc03c3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6285,51 +6285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19816a2a0613a7040" w:history="1">
+      <w:hyperlink r:id="rId32666a44febc03dec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6364,51 +6364,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 679-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74486a2a0613a70c1" w:history="1">
+      <w:hyperlink r:id="rId93806a44febc03e7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1996.tb01512.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6815,51 +6815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38366a2a0613a739f" w:history="1">
+      <w:hyperlink r:id="rId29756a44febc04162" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6894,51 +6894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49876a2a0613a7420" w:history="1">
+      <w:hyperlink r:id="rId54036a44febc041e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7318,51 +7318,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55546a2a0613a76c9" w:history="1">
+      <w:hyperlink r:id="rId94496a44febc04498" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7933,81 +7933,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087–3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50356a2a0613a7a9e" w:history="1">
+      <w:hyperlink r:id="rId91436a44febc0487b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-APHIS (2004) Minimum sanitation protocols for offshore geranium cutting production.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10426a2a0613a7aec" w:history="1">
+      <w:hyperlink r:id="rId23636a44febc048b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed in 2021-11-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8701,51 +8701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44796a2a0613a7f92" w:history="1">
+      <w:hyperlink r:id="rId81236a44febc04d4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8987,51 +8987,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11206a2a0613a817a" w:history="1">
+      <w:hyperlink r:id="rId42536a44febc04f39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9044,63 +9044,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on Identity, Hosts and Geographical distribution are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1093512" name="name28846a2a0613a8224" descr="eu_funding_250.png"/>
+            <wp:docPr id="75542426" name="name64816a44febc05009" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53076a2a0613a8223" cstate="print"/>
+                    <a:blip r:embed="rId31766a44febc05007" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9198,137 +9198,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86183066">
+  <w:abstractNum w:abstractNumId="66027277">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80508013">
+    <w:lvl w:ilvl="0" w:tplc="10122585">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80508013" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10122585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80508013" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10122585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80508013" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10122585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80508013" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10122585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80508013" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10122585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80508013" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10122585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80508013" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10122585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80508013" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10122585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86183065">
+  <w:abstractNum w:abstractNumId="66027276">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60283716">
+    <w:lvl w:ilvl="0" w:tplc="27810384">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10080,55 +10080,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86183065">
-    <w:abstractNumId w:val="86183065"/>
+  <w:num w:numId="66027276">
+    <w:abstractNumId w:val="66027276"/>
   </w:num>
-  <w:num w:numId="86183066">
-    <w:abstractNumId w:val="86183066"/>
+  <w:num w:numId="66027277">
+    <w:abstractNumId w:val="66027277"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21678,51 +21678,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId749460150" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId154699033" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76796a2a0613a2d09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/" TargetMode="External"/><Relationship Id="rId37126a2a0613a2d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/categorization" TargetMode="External"/><Relationship Id="rId73736a2a0613a35c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/photos" TargetMode="External"/><Relationship Id="rId57206a2a0613a695a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId52166a2a0613a6a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.06123-11" TargetMode="External"/><Relationship Id="rId64156a2a0613a6c79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId78126a2a0613a6d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId74246a2a0613a6d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId69766a2a0613a6db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId12786a2a0613a6e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId39746a2a0613a6e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId19816a2a0613a7040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId74486a2a0613a70c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01512.x" TargetMode="External"/><Relationship Id="rId38366a2a0613a739f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId49876a2a0613a7420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId55546a2a0613a76c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId50356a2a0613a7a9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId10426a2a0613a7aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId44796a2a0613a7f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId11206a2a0613a817a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94366a2a0613a347a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94366a2a0613a347a.jpg"/><Relationship Id="rId74546a2a0613a5748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74546a2a0613a5748.jpg"/><Relationship Id="rId53076a2a0613a8223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53076a2a0613a8223.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId709125138" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId797279352" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82386a44febc00234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/" TargetMode="External"/><Relationship Id="rId87546a44febc0029f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/categorization" TargetMode="External"/><Relationship Id="rId31876a44febc00903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/photos" TargetMode="External"/><Relationship Id="rId37556a44febc03781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId57716a44febc03881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.06123-11" TargetMode="External"/><Relationship Id="rId75466a44febc03a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId87426a44febc03b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId63896a44febc03b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId51856a44febc03b97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId18866a44febc03beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId89256a44febc03c3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId32666a44febc03dec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId93806a44febc03e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01512.x" TargetMode="External"/><Relationship Id="rId29756a44febc04162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId54036a44febc041e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId94496a44febc04498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId91436a44febc0487b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId23636a44febc048b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId81236a44febc04d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId42536a44febc04f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97396a44febc007c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97396a44febc007c4.jpg"/><Relationship Id="rId90226a44febc02664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90226a44febc02664.jpg"/><Relationship Id="rId31766a44febc05007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31766a44febc05007.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>