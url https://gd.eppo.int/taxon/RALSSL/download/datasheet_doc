--- v11 (2026-07-01)
+++ v12 (2026-07-21)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown rot of potato, moko disease of banana</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82386a44febc00234" w:history="1">
+            <w:hyperlink r:id="rId93166a5f9107f2457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87546a44febc0029f" w:history="1">
+            <w:hyperlink r:id="rId44206a5f9107f24bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSSL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29863771" name="name56716a44febc007c6" descr="18069.jpg"/>
+                  <wp:docPr id="87037106" name="name43006a5f9107f2aef" descr="18069.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18069.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97396a44febc007c4" cstate="print"/>
+                          <a:blip r:embed="rId74396a5f9107f2aee" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31876a44febc00903" w:history="1">
+            <w:hyperlink r:id="rId38086a5f9107f2c0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3044,63 +3044,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(RSSC phylotype II), is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41951058" name="name36216a44febc02668" descr="RALSSL_distribution_map.jpg"/>
+            <wp:docPr id="1081462" name="name98296a5f910800367" descr="RALSSL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90226a44febc02664" cstate="print"/>
+                    <a:blip r:embed="rId32996a5f910800364" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5303,51 +5303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37556a44febc03781" w:history="1">
+      <w:hyperlink r:id="rId22226a5f91080151c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5451,51 +5451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2367-2375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57716a44febc03881" w:history="1">
+      <w:hyperlink r:id="rId67176a5f91080160f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.06123-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5755,51 +5755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75466a44febc03a76" w:history="1">
+      <w:hyperlink r:id="rId45686a5f9108017f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5841,231 +5841,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87426a44febc03b07" w:history="1">
+      <w:hyperlink r:id="rId84186a5f910801882" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63896a44febc03b58" w:history="1">
+      <w:hyperlink r:id="rId63516a5f9108018d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51856a44febc03b97" w:history="1">
+      <w:hyperlink r:id="rId77886a5f910801904" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18866a44febc03beb" w:history="1">
+      <w:hyperlink r:id="rId63056a5f910801955" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89256a44febc03c3e" w:history="1">
+      <w:hyperlink r:id="rId79476a5f9108019bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6285,51 +6285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32666a44febc03dec" w:history="1">
+      <w:hyperlink r:id="rId87996a5f910801b73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6364,51 +6364,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 679-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93806a44febc03e7c" w:history="1">
+      <w:hyperlink r:id="rId96276a5f910801c07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1996.tb01512.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6815,51 +6815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29756a44febc04162" w:history="1">
+      <w:hyperlink r:id="rId62676a5f910801edb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6894,51 +6894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54036a44febc041e4" w:history="1">
+      <w:hyperlink r:id="rId98576a5f910801f6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7318,51 +7318,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94496a44febc04498" w:history="1">
+      <w:hyperlink r:id="rId98966a5f91080222b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7933,81 +7933,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087–3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91436a44febc0487b" w:history="1">
+      <w:hyperlink r:id="rId38016a5f91080264f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-APHIS (2004) Minimum sanitation protocols for offshore geranium cutting production.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23636a44febc048b0" w:history="1">
+      <w:hyperlink r:id="rId59346a5f910802687" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed in 2021-11-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8701,51 +8701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81236a44febc04d4f" w:history="1">
+      <w:hyperlink r:id="rId36526a5f910802b4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8987,51 +8987,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42536a44febc04f39" w:history="1">
+      <w:hyperlink r:id="rId77466a5f910802d19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9044,63 +9044,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on Identity, Hosts and Geographical distribution are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75542426" name="name64816a44febc05009" descr="eu_funding_250.png"/>
+            <wp:docPr id="24890238" name="name51266a5f910802db7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31766a44febc05007" cstate="print"/>
+                    <a:blip r:embed="rId66886a5f910802db6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9198,137 +9198,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66027277">
+  <w:abstractNum w:abstractNumId="51393200">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10122585">
+    <w:lvl w:ilvl="0" w:tplc="79458672">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10122585" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79458672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10122585" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79458672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10122585" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79458672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10122585" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79458672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10122585" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79458672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10122585" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79458672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10122585" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79458672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10122585" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79458672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66027276">
+  <w:abstractNum w:abstractNumId="51393199">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27810384">
+    <w:lvl w:ilvl="0" w:tplc="93451833">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10080,55 +10080,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66027276">
-    <w:abstractNumId w:val="66027276"/>
+  <w:num w:numId="51393199">
+    <w:abstractNumId w:val="51393199"/>
   </w:num>
-  <w:num w:numId="66027277">
-    <w:abstractNumId w:val="66027277"/>
+  <w:num w:numId="51393200">
+    <w:abstractNumId w:val="51393200"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21678,51 +21678,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId709125138" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId797279352" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82386a44febc00234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/" TargetMode="External"/><Relationship Id="rId87546a44febc0029f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/categorization" TargetMode="External"/><Relationship Id="rId31876a44febc00903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/photos" TargetMode="External"/><Relationship Id="rId37556a44febc03781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId57716a44febc03881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.06123-11" TargetMode="External"/><Relationship Id="rId75466a44febc03a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId87426a44febc03b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId63896a44febc03b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId51856a44febc03b97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId18866a44febc03beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId89256a44febc03c3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId32666a44febc03dec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId93806a44febc03e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01512.x" TargetMode="External"/><Relationship Id="rId29756a44febc04162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId54036a44febc041e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId94496a44febc04498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId91436a44febc0487b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId23636a44febc048b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId81236a44febc04d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId42536a44febc04f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97396a44febc007c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97396a44febc007c4.jpg"/><Relationship Id="rId90226a44febc02664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90226a44febc02664.jpg"/><Relationship Id="rId31766a44febc05007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31766a44febc05007.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId681990990" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId669168583" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93166a5f9107f2457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/" TargetMode="External"/><Relationship Id="rId44206a5f9107f24bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/categorization" TargetMode="External"/><Relationship Id="rId38086a5f9107f2c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/photos" TargetMode="External"/><Relationship Id="rId22226a5f91080151c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId67176a5f91080160f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.06123-11" TargetMode="External"/><Relationship Id="rId45686a5f9108017f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId84186a5f910801882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId63516a5f9108018d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId77886a5f910801904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId63056a5f910801955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId79476a5f9108019bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId87996a5f910801b73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId96276a5f910801c07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01512.x" TargetMode="External"/><Relationship Id="rId62676a5f910801edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId98576a5f910801f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId98966a5f91080222b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId38016a5f91080264f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId59346a5f910802687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId36526a5f910802b4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId77466a5f910802d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74396a5f9107f2aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74396a5f9107f2aee.jpg"/><Relationship Id="rId32996a5f910800364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32996a5f910800364.jpg"/><Relationship Id="rId66886a5f910802db6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66886a5f910802db6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>