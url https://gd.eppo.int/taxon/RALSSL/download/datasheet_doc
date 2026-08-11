--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown rot of potato, moko disease of banana</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93166a5f9107f2457" w:history="1">
+            <w:hyperlink r:id="rId38686a7b603e4661b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44206a5f9107f24bf" w:history="1">
+            <w:hyperlink r:id="rId40296a7b603e46685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSSL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87037106" name="name43006a5f9107f2aef" descr="18069.jpg"/>
+                  <wp:docPr id="21191169" name="name35566a7b603e46dd0" descr="18069.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18069.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74396a5f9107f2aee" cstate="print"/>
+                          <a:blip r:embed="rId46426a7b603e46dcf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38086a5f9107f2c0d" w:history="1">
+            <w:hyperlink r:id="rId26466a7b603e46ef5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3044,63 +3044,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(RSSC phylotype II), is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1081462" name="name98296a5f910800367" descr="RALSSL_distribution_map.jpg"/>
+            <wp:docPr id="2573057" name="name46156a7b603e49334" descr="RALSSL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32996a5f910800364" cstate="print"/>
+                    <a:blip r:embed="rId68016a7b603e49331" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5303,51 +5303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22226a5f91080151c" w:history="1">
+      <w:hyperlink r:id="rId58606a7b603e4a8ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5451,51 +5451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2367-2375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67176a5f91080160f" w:history="1">
+      <w:hyperlink r:id="rId24756a7b603e4a9b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.06123-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5755,51 +5755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45686a5f9108017f5" w:history="1">
+      <w:hyperlink r:id="rId68036a7b603e4ab9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5841,231 +5841,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84186a5f910801882" w:history="1">
+      <w:hyperlink r:id="rId19846a7b603e4ac2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63516a5f9108018d3" w:history="1">
+      <w:hyperlink r:id="rId46276a7b603e4ac80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77886a5f910801904" w:history="1">
+      <w:hyperlink r:id="rId61796a7b603e4acb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from</w:t>
       </w:r>
-      <w:hyperlink r:id="rId63056a5f910801955" w:history="1">
+      <w:hyperlink r:id="rId86276a7b603e4ad05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79476a5f9108019bb" w:history="1">
+      <w:hyperlink r:id="rId54816a7b603e4ad54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6285,51 +6285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87996a5f910801b73" w:history="1">
+      <w:hyperlink r:id="rId60186a7b603e4aeff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6364,51 +6364,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 679-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96276a5f910801c07" w:history="1">
+      <w:hyperlink r:id="rId23706a7b603e4af7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1996.tb01512.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6815,51 +6815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62676a5f910801edb" w:history="1">
+      <w:hyperlink r:id="rId88506a7b603e4b260" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6894,51 +6894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98576a5f910801f6c" w:history="1">
+      <w:hyperlink r:id="rId21366a7b603e4b2f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7318,51 +7318,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98966a5f91080222b" w:history="1">
+      <w:hyperlink r:id="rId50836a7b603e4b5aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7933,81 +7933,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087–3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38016a5f91080264f" w:history="1">
+      <w:hyperlink r:id="rId85556a7b603e4b9b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-APHIS (2004) Minimum sanitation protocols for offshore geranium cutting production.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59346a5f910802687" w:history="1">
+      <w:hyperlink r:id="rId40226a7b603e4b9ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed in 2021-11-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8701,51 +8701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36526a5f910802b4b" w:history="1">
+      <w:hyperlink r:id="rId17806a7b603e4be89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8987,51 +8987,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77466a5f910802d19" w:history="1">
+      <w:hyperlink r:id="rId11946a7b603e4c05c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9044,63 +9044,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on Identity, Hosts and Geographical distribution are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24890238" name="name51266a5f910802db7" descr="eu_funding_250.png"/>
+            <wp:docPr id="58363041" name="name92446a7b603e4c116" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66886a5f910802db6" cstate="print"/>
+                    <a:blip r:embed="rId37896a7b603e4c114" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9198,137 +9198,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51393200">
+  <w:abstractNum w:abstractNumId="52823955">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79458672">
+    <w:lvl w:ilvl="0" w:tplc="95838097">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79458672" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95838097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79458672" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95838097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79458672" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95838097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79458672" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95838097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79458672" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95838097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79458672" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95838097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79458672" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95838097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79458672" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95838097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51393199">
+  <w:abstractNum w:abstractNumId="52823954">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93451833">
+    <w:lvl w:ilvl="0" w:tplc="11222767">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10080,55 +10080,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51393199">
-    <w:abstractNumId w:val="51393199"/>
+  <w:num w:numId="52823954">
+    <w:abstractNumId w:val="52823954"/>
   </w:num>
-  <w:num w:numId="51393200">
-    <w:abstractNumId w:val="51393200"/>
+  <w:num w:numId="52823955">
+    <w:abstractNumId w:val="52823955"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21678,51 +21678,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId681990990" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId669168583" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93166a5f9107f2457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/" TargetMode="External"/><Relationship Id="rId44206a5f9107f24bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/categorization" TargetMode="External"/><Relationship Id="rId38086a5f9107f2c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/photos" TargetMode="External"/><Relationship Id="rId22226a5f91080151c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId67176a5f91080160f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.06123-11" TargetMode="External"/><Relationship Id="rId45686a5f9108017f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId84186a5f910801882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId63516a5f9108018d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId77886a5f910801904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId63056a5f910801955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId79476a5f9108019bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId87996a5f910801b73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId96276a5f910801c07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01512.x" TargetMode="External"/><Relationship Id="rId62676a5f910801edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId98576a5f910801f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId98966a5f91080222b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId38016a5f91080264f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId59346a5f910802687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId36526a5f910802b4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId77466a5f910802d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74396a5f9107f2aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74396a5f9107f2aee.jpg"/><Relationship Id="rId32996a5f910800364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32996a5f910800364.jpg"/><Relationship Id="rId66886a5f910802db6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66886a5f910802db6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId487797315" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId777741184" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38686a7b603e4661b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/" TargetMode="External"/><Relationship Id="rId40296a7b603e46685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/categorization" TargetMode="External"/><Relationship Id="rId26466a7b603e46ef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/photos" TargetMode="External"/><Relationship Id="rId58606a7b603e4a8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId24756a7b603e4a9b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.06123-11" TargetMode="External"/><Relationship Id="rId68036a7b603e4ab9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId19846a7b603e4ac2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId46276a7b603e4ac80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId61796a7b603e4acb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId86276a7b603e4ad05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId54816a7b603e4ad54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId60186a7b603e4aeff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId23706a7b603e4af7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01512.x" TargetMode="External"/><Relationship Id="rId88506a7b603e4b260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId21366a7b603e4b2f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId50836a7b603e4b5aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId85556a7b603e4b9b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId40226a7b603e4b9ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId17806a7b603e4be89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId11946a7b603e4c05c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46426a7b603e46dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46426a7b603e46dcf.jpg"/><Relationship Id="rId68016a7b603e49331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68016a7b603e49331.jpg"/><Relationship Id="rId37896a7b603e4c114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37896a7b603e4c114.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>