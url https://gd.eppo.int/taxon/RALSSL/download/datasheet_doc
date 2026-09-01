--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown rot of potato, moko disease of banana</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38686a7b603e4661b" w:history="1">
+            <w:hyperlink r:id="rId24106a962050ef188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40296a7b603e46685" w:history="1">
+            <w:hyperlink r:id="rId64866a962050ef1fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSSL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21191169" name="name35566a7b603e46dd0" descr="18069.jpg"/>
+                  <wp:docPr id="36346895" name="name70616a962050ef978" descr="18069.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18069.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46426a7b603e46dcf" cstate="print"/>
+                          <a:blip r:embed="rId80536a962050ef976" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId26466a7b603e46ef5" w:history="1">
+            <w:hyperlink r:id="rId54476a962050efa80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3044,63 +3044,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(RSSC phylotype II), is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2573057" name="name46156a7b603e49334" descr="RALSSL_distribution_map.jpg"/>
+            <wp:docPr id="25227974" name="name24086a962050f1828" descr="RALSSL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68016a7b603e49331" cstate="print"/>
+                    <a:blip r:embed="rId58016a962050f1824" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5303,51 +5303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58606a7b603e4a8ba" w:history="1">
+      <w:hyperlink r:id="rId57656a962050f294b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5451,51 +5451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2367-2375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24756a7b603e4a9b1" w:history="1">
+      <w:hyperlink r:id="rId46396a962050f2a41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.06123-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5755,51 +5755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68036a7b603e4ab9f" w:history="1">
+      <w:hyperlink r:id="rId35976a962050f2c31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5841,231 +5841,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19846a7b603e4ac2e" w:history="1">
+      <w:hyperlink r:id="rId99836a962050f2cbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46276a7b603e4ac80" w:history="1">
+      <w:hyperlink r:id="rId31886a962050f2d12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61796a7b603e4acb4" w:history="1">
+      <w:hyperlink r:id="rId19706a962050f2d44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from</w:t>
       </w:r>
-      <w:hyperlink r:id="rId86276a7b603e4ad05" w:history="1">
+      <w:hyperlink r:id="rId67756a962050f2d9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54816a7b603e4ad54" w:history="1">
+      <w:hyperlink r:id="rId69236a962050f2def" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6285,51 +6285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60186a7b603e4aeff" w:history="1">
+      <w:hyperlink r:id="rId56936a962050f2fac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6364,51 +6364,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 679-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23706a7b603e4af7c" w:history="1">
+      <w:hyperlink r:id="rId66306a962050f302d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1996.tb01512.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6815,51 +6815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88506a7b603e4b260" w:history="1">
+      <w:hyperlink r:id="rId11056a962050f3322" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6894,51 +6894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21366a7b603e4b2f6" w:history="1">
+      <w:hyperlink r:id="rId77906a962050f33a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7318,51 +7318,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50836a7b603e4b5aa" w:history="1">
+      <w:hyperlink r:id="rId23426a962050f3664" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7933,81 +7933,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087–3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85556a7b603e4b9b5" w:history="1">
+      <w:hyperlink r:id="rId18636a962050f3a47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-APHIS (2004) Minimum sanitation protocols for offshore geranium cutting production.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40226a7b603e4b9ed" w:history="1">
+      <w:hyperlink r:id="rId99276a962050f3a7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed in 2021-11-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8701,51 +8701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17806a7b603e4be89" w:history="1">
+      <w:hyperlink r:id="rId47316a962050f3f1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8987,51 +8987,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11946a7b603e4c05c" w:history="1">
+      <w:hyperlink r:id="rId48836a962050f40ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9044,63 +9044,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on Identity, Hosts and Geographical distribution are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58363041" name="name92446a7b603e4c116" descr="eu_funding_250.png"/>
+            <wp:docPr id="61793804" name="name84606a96205100332" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37896a7b603e4c114" cstate="print"/>
+                    <a:blip r:embed="rId78016a96205100330" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9198,137 +9198,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52823955">
+  <w:abstractNum w:abstractNumId="34172403">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95838097">
+    <w:lvl w:ilvl="0" w:tplc="59786724">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95838097" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59786724" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95838097" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59786724" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95838097" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59786724" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95838097" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59786724" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95838097" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59786724" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95838097" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59786724" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95838097" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59786724" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95838097" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59786724" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52823954">
+  <w:abstractNum w:abstractNumId="34172402">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11222767">
+    <w:lvl w:ilvl="0" w:tplc="75243410">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10080,55 +10080,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52823954">
-    <w:abstractNumId w:val="52823954"/>
+  <w:num w:numId="34172402">
+    <w:abstractNumId w:val="34172402"/>
   </w:num>
-  <w:num w:numId="52823955">
-    <w:abstractNumId w:val="52823955"/>
+  <w:num w:numId="34172403">
+    <w:abstractNumId w:val="34172403"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21678,51 +21678,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId487797315" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId777741184" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38686a7b603e4661b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/" TargetMode="External"/><Relationship Id="rId40296a7b603e46685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/categorization" TargetMode="External"/><Relationship Id="rId26466a7b603e46ef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/photos" TargetMode="External"/><Relationship Id="rId58606a7b603e4a8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId24756a7b603e4a9b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.06123-11" TargetMode="External"/><Relationship Id="rId68036a7b603e4ab9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId19846a7b603e4ac2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId46276a7b603e4ac80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId61796a7b603e4acb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId86276a7b603e4ad05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId54816a7b603e4ad54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId60186a7b603e4aeff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId23706a7b603e4af7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01512.x" TargetMode="External"/><Relationship Id="rId88506a7b603e4b260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId21366a7b603e4b2f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId50836a7b603e4b5aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId85556a7b603e4b9b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId40226a7b603e4b9ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId17806a7b603e4be89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId11946a7b603e4c05c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46426a7b603e46dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46426a7b603e46dcf.jpg"/><Relationship Id="rId68016a7b603e49331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68016a7b603e49331.jpg"/><Relationship Id="rId37896a7b603e4c114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37896a7b603e4c114.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId552705198" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId157949811" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24106a962050ef188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/" TargetMode="External"/><Relationship Id="rId64866a962050ef1fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/categorization" TargetMode="External"/><Relationship Id="rId54476a962050efa80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/photos" TargetMode="External"/><Relationship Id="rId57656a962050f294b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId46396a962050f2a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.06123-11" TargetMode="External"/><Relationship Id="rId35976a962050f2c31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId99836a962050f2cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId31886a962050f2d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId19706a962050f2d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId67756a962050f2d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId69236a962050f2def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId56936a962050f2fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId66306a962050f302d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01512.x" TargetMode="External"/><Relationship Id="rId11056a962050f3322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId77906a962050f33a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId23426a962050f3664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId18636a962050f3a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId99276a962050f3a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId47316a962050f3f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId48836a962050f40ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80536a962050ef976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80536a962050ef976.jpg"/><Relationship Id="rId58016a962050f1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58016a962050f1824.jpg"/><Relationship Id="rId78016a96205100330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78016a96205100330.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>