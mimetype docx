--- v14 (2026-09-01)
+++ v15 (2026-10-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown rot of potato, moko disease of banana</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24106a962050ef188" w:history="1">
+            <w:hyperlink r:id="rId11226acb58cdf1bbe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64866a962050ef1fd" w:history="1">
+            <w:hyperlink r:id="rId56316acb58cdf1c34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSSL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36346895" name="name70616a962050ef978" descr="18069.jpg"/>
+                  <wp:docPr id="47690221" name="name70996acb58cdf2202" descr="18069.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18069.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80536a962050ef976" cstate="print"/>
+                          <a:blip r:embed="rId96656acb58cdf2200" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54476a962050efa80" w:history="1">
+            <w:hyperlink r:id="rId16096acb58cdf233e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3044,63 +3044,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(RSSC phylotype II), is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25227974" name="name24086a962050f1828" descr="RALSSL_distribution_map.jpg"/>
+            <wp:docPr id="91553758" name="name46326acb58cdf3f04" descr="RALSSL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSSL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58016a962050f1824" cstate="print"/>
+                    <a:blip r:embed="rId72876acb58cdf3f01" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5303,51 +5303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57656a962050f294b" w:history="1">
+      <w:hyperlink r:id="rId19576acb58ce00d7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2017.01290</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5451,51 +5451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2367-2375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46396a962050f2a41" w:history="1">
+      <w:hyperlink r:id="rId76266acb58ce00e6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.06123-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5755,51 +5755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35976a962050f2c31" w:history="1">
+      <w:hyperlink r:id="rId31196acb58ce0106d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5841,231 +5841,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99836a962050f2cbf" w:history="1">
+      <w:hyperlink r:id="rId62266acb58ce010fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31886a962050f2d12" w:history="1">
+      <w:hyperlink r:id="rId36576acb58ce0115a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19706a962050f2d44" w:history="1">
+      <w:hyperlink r:id="rId90686acb58ce0118e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from</w:t>
       </w:r>
-      <w:hyperlink r:id="rId67756a962050f2d9e" w:history="1">
+      <w:hyperlink r:id="rId46656acb58ce011e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69236a962050f2def" w:history="1">
+      <w:hyperlink r:id="rId15836acb58ce01231" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6285,51 +6285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56936a962050f2fac" w:history="1">
+      <w:hyperlink r:id="rId67676acb58ce013d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6364,51 +6364,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 679-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66306a962050f302d" w:history="1">
+      <w:hyperlink r:id="rId86516acb58ce01455" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1996.tb01512.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6815,51 +6815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11056a962050f3322" w:history="1">
+      <w:hyperlink r:id="rId74786acb58ce01725" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6894,51 +6894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77906a962050f33a4" w:history="1">
+      <w:hyperlink r:id="rId27826acb58ce017a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7318,51 +7318,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23426a962050f3664" w:history="1">
+      <w:hyperlink r:id="rId71476acb58ce01a48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7933,81 +7933,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087–3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18636a962050f3a47" w:history="1">
+      <w:hyperlink r:id="rId93856acb58ce01e43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-APHIS (2004) Minimum sanitation protocols for offshore geranium cutting production.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99276a962050f3a7e" w:history="1">
+      <w:hyperlink r:id="rId19606acb58ce01e7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed in 2021-11-05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8701,51 +8701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47316a962050f3f1b" w:history="1">
+      <w:hyperlink r:id="rId32926acb58ce025c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8987,51 +8987,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48836a962050f40ee" w:history="1">
+      <w:hyperlink r:id="rId60526acb58ce027f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9044,63 +9044,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on Identity, Hosts and Geographical distribution are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61793804" name="name84606a96205100332" descr="eu_funding_250.png"/>
+            <wp:docPr id="62313477" name="name15876acb58ce028e9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78016a96205100330" cstate="print"/>
+                    <a:blip r:embed="rId34246acb58ce028e7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9198,137 +9198,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34172403">
+  <w:abstractNum w:abstractNumId="87349549">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59786724">
+    <w:lvl w:ilvl="0" w:tplc="56746513">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59786724" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56746513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59786724" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56746513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59786724" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56746513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59786724" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56746513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59786724" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56746513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59786724" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56746513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59786724" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56746513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59786724" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56746513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34172402">
+  <w:abstractNum w:abstractNumId="87349548">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75243410">
+    <w:lvl w:ilvl="0" w:tplc="97618486">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10080,55 +10080,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34172402">
-    <w:abstractNumId w:val="34172402"/>
+  <w:num w:numId="87349548">
+    <w:abstractNumId w:val="87349548"/>
   </w:num>
-  <w:num w:numId="34172403">
-    <w:abstractNumId w:val="34172403"/>
+  <w:num w:numId="87349549">
+    <w:abstractNumId w:val="87349549"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21678,51 +21678,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId552705198" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId157949811" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24106a962050ef188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/" TargetMode="External"/><Relationship Id="rId64866a962050ef1fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/categorization" TargetMode="External"/><Relationship Id="rId54476a962050efa80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/photos" TargetMode="External"/><Relationship Id="rId57656a962050f294b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId46396a962050f2a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.06123-11" TargetMode="External"/><Relationship Id="rId35976a962050f2c31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId99836a962050f2cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId31886a962050f2d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId19706a962050f2d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId67756a962050f2d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId69236a962050f2def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId56936a962050f2fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId66306a962050f302d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01512.x" TargetMode="External"/><Relationship Id="rId11056a962050f3322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId77906a962050f33a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId23426a962050f3664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId18636a962050f3a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId99276a962050f3a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId47316a962050f3f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId48836a962050f40ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80536a962050ef976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80536a962050ef976.jpg"/><Relationship Id="rId58016a962050f1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58016a962050f1824.jpg"/><Relationship Id="rId78016a96205100330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78016a96205100330.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId157795594" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId122143125" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11226acb58cdf1bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/" TargetMode="External"/><Relationship Id="rId56316acb58cdf1c34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/categorization" TargetMode="External"/><Relationship Id="rId16096acb58cdf233e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSSL/photos" TargetMode="External"/><Relationship Id="rId19576acb58ce00d7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2017.01290" TargetMode="External"/><Relationship Id="rId76266acb58ce00e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.06123-11" TargetMode="External"/><Relationship Id="rId31196acb58ce0106d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId62266acb58ce010fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId36576acb58ce0115a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId90686acb58ce0118e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId46656acb58ce011e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId15836acb58ce01231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId67676acb58ce013d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId86516acb58ce01455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01512.x" TargetMode="External"/><Relationship Id="rId74786acb58ce01725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId27826acb58ce017a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId71476acb58ce01a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId93856acb58ce01e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId19606acb58ce01e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantpath.ifas.ufl.edu/rsol/RalstoniaPublications_PDF/USDARalstoniaSanitationProtocolsGeraniumOffshore.pdf" TargetMode="External"/><Relationship Id="rId32926acb58ce025c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId60526acb58ce027f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96656acb58cdf2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96656acb58cdf2200.jpg"/><Relationship Id="rId72876acb58cdf3f01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72876acb58cdf3f01.jpg"/><Relationship Id="rId34246acb58ce028e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34246acb58ce028e7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>