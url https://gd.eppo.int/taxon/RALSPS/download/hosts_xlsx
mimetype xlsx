--- v1 (2026-01-18)
+++ v2 (2026-04-23)
@@ -267,51 +267,51 @@
   <si>
     <t>* Xu J, Pan ZC, Prior P, Xu JS, Zhang Z, Zhang H, Zhang LQ, He LY, Feng J (2009) Genetic diversity of Ralstonia solanacearum strains from China. European Journal of Pathology 125(4), 641-653.</t>
   </si>
   <si>
     <t>BOUSS</t>
   </si>
   <si>
     <t>Bougainvillea sp.</t>
   </si>
   <si>
     <t>* Mondal B, Bhattacharya I,  Khatua DC (2011) Crop and weed hosts of Ralstonia solanacearum in West Bengal. Journal of Crop and Weed 7, 195-199</t>
   </si>
   <si>
     <t>BRSOX</t>
   </si>
   <si>
     <t>Brassica oleracea</t>
   </si>
   <si>
     <t>BYIDI</t>
   </si>
   <si>
     <t>Breynia disticha</t>
   </si>
   <si>
-    <t>* Hsu YC, Wang CJ, Chung WH (2025) First report of snow bush wilt caused by Ralstonia pseudosolanacearum (Ralstonia solanacearum phylotype I) in Taiwan. Crop Protection. 190, 107070.</t>
+    <t>* Hsu YC, Wang CJ, Chung WH (2025) First report of snow bush wilt caused by Ralstonia pseudosolanacearum (Ralstonia solanacearum phylotype I) in Taiwan. Crop Protection 190, 107070.</t>
   </si>
   <si>
     <t>CMPSS</t>
   </si>
   <si>
     <t>Campanula sp.</t>
   </si>
   <si>
     <t>CNNED</t>
   </si>
   <si>
     <t>Canna edulis</t>
   </si>
   <si>
     <t>* Qiu J, Lin K, Zhang Y, Cai X (2025) First report of Ralstonia pseudosolanacearum causing bacterial wilt of Canna edulis in China. Plant Disease 109(5), 1165. https://doi.org/10.1094/PDIS-10-24-2174-PDN</t>
   </si>
   <si>
     <t>CPSFR</t>
   </si>
   <si>
     <t>Capsicum frutescens</t>
   </si>
   <si>
     <t>CSUEQ</t>
   </si>