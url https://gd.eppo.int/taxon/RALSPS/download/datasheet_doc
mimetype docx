--- v7 (2026-03-14)
+++ v8 (2026-04-17)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744569b500c69da9b" w:history="1">
+            <w:hyperlink r:id="rId486969e2108f86764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347769b500c69db06" w:history="1">
+            <w:hyperlink r:id="rId942769e2108f867d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24897803" name="name439969b500c69e134" descr="15171.jpg"/>
+                  <wp:docPr id="22278861" name="name270269e2108f86fee" descr="15171.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15171.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId265569b500c69e133" cstate="print"/>
+                          <a:blip r:embed="rId946669e2108f86fec" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId473269b500c69e270" w:history="1">
+            <w:hyperlink r:id="rId658869e2108f870fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3955,63 +3955,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15843647" name="name954869b500c6a07b8" descr="RALSPS_distribution_map.jpg"/>
+            <wp:docPr id="70211898" name="name334569e2108f894f2" descr="RALSPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId303969b500c6a07b4" cstate="print"/>
+                    <a:blip r:embed="rId778169e2108f894ee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6174,51 +6174,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; e0122182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Charkowski A, Sharma K, Parker ML, Secor GA, Elphinstone J (2020) Bacterial diseases of potato. In The potato crop (Eds Campos H, Ortiz O). Springer. pp 351-388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId939569b500c6a1998" w:history="1">
+      <w:hyperlink r:id="rId860169e2108f8a606" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-28683-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId455969b500c6a1aef" w:history="1">
+      <w:hyperlink r:id="rId683369e2108f8a760" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6448,231 +6448,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (eds Allen C, Prior P, Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122569b500c6a1b65" w:history="1">
+      <w:hyperlink r:id="rId693669e2108f8a7d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId909269b500c6a1bb6" w:history="1">
+      <w:hyperlink r:id="rId248969e2108f8a827" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId897969b500c6a1be8" w:history="1">
+      <w:hyperlink r:id="rId411869e2108f8a85a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId845469b500c6a1c39" w:history="1">
+      <w:hyperlink r:id="rId142669e2108f8a8aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId830669b500c6a1c8c" w:history="1">
+      <w:hyperlink r:id="rId857269e2108f8a903" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6923,51 +6923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId978369b500c6a1e6a" w:history="1">
+      <w:hyperlink r:id="rId455769e2108f8aafd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7305,51 +7305,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId188569b500c6a20e0" w:history="1">
+      <w:hyperlink r:id="rId885569e2108f8ad6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId553869b500c6a2153" w:history="1">
+      <w:hyperlink r:id="rId437669e2108f8addf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7915,51 +7915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 377-391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680769b500c6a24ce" w:history="1">
+      <w:hyperlink r:id="rId935169e2108f8b143" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0249-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8005,51 +8005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 90-96; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId846869b500c6a255e" w:history="1">
+      <w:hyperlink r:id="rId905669e2108f8b1d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH.18.1.90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8095,51 +8095,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId220869b500c6a25f0" w:history="1">
+      <w:hyperlink r:id="rId186969e2108f8b2a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8875,51 +8875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087–3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId592769b500c6a2add" w:history="1">
+      <w:hyperlink r:id="rId456469e2108f8b8c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9243,51 +9243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId274169b500c6a2d36" w:history="1">
+      <w:hyperlink r:id="rId913869e2108f8bb91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-16-0250-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9593,51 +9593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 283-294. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId824169b500c6a2f75" w:history="1">
+      <w:hyperlink r:id="rId624669e2108f8bdea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jircas.affrc.go.jp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10164,51 +10164,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId589569b500c6a333a" w:history="1">
+      <w:hyperlink r:id="rId602269e2108f8c181" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10352,51 +10352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId364869b500c6a3470" w:history="1">
+      <w:hyperlink r:id="rId652669e2108f8c2b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10409,63 +10409,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on Identity, Hosts and Geographical distribution are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99093499" name="name792769b500c6a354b" descr="eu_funding_250.png"/>
+            <wp:docPr id="17474907" name="name381469e2108f8c825" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId240669b500c6a3549" cstate="print"/>
+                    <a:blip r:embed="rId416469e2108f8c823" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10563,137 +10563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80702074">
+  <w:abstractNum w:abstractNumId="33110872">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54179982">
+    <w:lvl w:ilvl="0" w:tplc="29822647">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54179982" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29822647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54179982" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29822647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54179982" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29822647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54179982" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29822647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54179982" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29822647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54179982" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29822647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54179982" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29822647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54179982" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29822647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80702073">
+  <w:abstractNum w:abstractNumId="33110871">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11189033">
+    <w:lvl w:ilvl="0" w:tplc="33084941">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11445,55 +11445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80702073">
-    <w:abstractNumId w:val="80702073"/>
+  <w:num w:numId="33110871">
+    <w:abstractNumId w:val="33110871"/>
   </w:num>
-  <w:num w:numId="80702074">
-    <w:abstractNumId w:val="80702074"/>
+  <w:num w:numId="33110872">
+    <w:abstractNumId w:val="33110872"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23043,51 +23043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId569373345" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId647118494" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId744569b500c69da9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId347769b500c69db06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId473269b500c69e270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId939569b500c6a1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId455969b500c6a1aef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId122569b500c6a1b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId909269b500c6a1bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId897969b500c6a1be8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId845469b500c6a1c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId830669b500c6a1c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId978369b500c6a1e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId188569b500c6a20e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId553869b500c6a2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId680769b500c6a24ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId846869b500c6a255e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId220869b500c6a25f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId592769b500c6a2add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId274169b500c6a2d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId824169b500c6a2f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId589569b500c6a333a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId364869b500c6a3470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId265569b500c69e133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId265569b500c69e133.jpg"/><Relationship Id="rId303969b500c6a07b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId303969b500c6a07b4.jpg"/><Relationship Id="rId240669b500c6a3549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId240669b500c6a3549.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId973120475" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId211226367" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId486969e2108f86764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId942769e2108f867d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId658869e2108f870fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId860169e2108f8a606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId683369e2108f8a760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId693669e2108f8a7d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId248969e2108f8a827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId411869e2108f8a85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId142669e2108f8a8aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId857269e2108f8a903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId455769e2108f8aafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId885569e2108f8ad6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId437669e2108f8addf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId935169e2108f8b143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId905669e2108f8b1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId186969e2108f8b2a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId456469e2108f8b8c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId913869e2108f8bb91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId624669e2108f8bdea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId602269e2108f8c181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId652669e2108f8c2b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId946669e2108f86fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId946669e2108f86fec.jpg"/><Relationship Id="rId778169e2108f894ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId778169e2108f894ee.jpg"/><Relationship Id="rId416469e2108f8c823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId416469e2108f8c823.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>