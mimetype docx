--- v8 (2026-04-17)
+++ v9 (2026-05-07)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486969e2108f86764" w:history="1">
+            <w:hyperlink r:id="rId535069fcb75f52cda" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId942769e2108f867d0" w:history="1">
+            <w:hyperlink r:id="rId561869fcb75f52d28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22278861" name="name270269e2108f86fee" descr="15171.jpg"/>
+                  <wp:docPr id="72899034" name="name483669fcb75f530e8" descr="15171.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15171.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId946669e2108f86fec" cstate="print"/>
+                          <a:blip r:embed="rId841369fcb75f530e7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId658869e2108f870fb" w:history="1">
+            <w:hyperlink r:id="rId770269fcb75f531bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3955,63 +3955,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70211898" name="name334569e2108f894f2" descr="RALSPS_distribution_map.jpg"/>
+            <wp:docPr id="88048076" name="name357269fcb75f56412" descr="RALSPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId778169e2108f894ee" cstate="print"/>
+                    <a:blip r:embed="rId475769fcb75f56410" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6174,51 +6174,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; e0122182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Charkowski A, Sharma K, Parker ML, Secor GA, Elphinstone J (2020) Bacterial diseases of potato. In The potato crop (Eds Campos H, Ortiz O). Springer. pp 351-388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId860169e2108f8a606" w:history="1">
+      <w:hyperlink r:id="rId128869fcb75f57016" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-28683-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId683369e2108f8a760" w:history="1">
+      <w:hyperlink r:id="rId252569fcb75f5710c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6448,231 +6448,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (eds Allen C, Prior P, Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId693669e2108f8a7d5" w:history="1">
+      <w:hyperlink r:id="rId175169fcb75f5715e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248969e2108f8a827" w:history="1">
+      <w:hyperlink r:id="rId481269fcb75f57198" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId411869e2108f8a85a" w:history="1">
+      <w:hyperlink r:id="rId481369fcb75f571bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId142669e2108f8a8aa" w:history="1">
+      <w:hyperlink r:id="rId318769fcb75f571f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId857269e2108f8a903" w:history="1">
+      <w:hyperlink r:id="rId181869fcb75f57239" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6923,51 +6923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId455769e2108f8aafd" w:history="1">
+      <w:hyperlink r:id="rId759369fcb75f5738e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7305,51 +7305,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId885569e2108f8ad6a" w:history="1">
+      <w:hyperlink r:id="rId542069fcb75f57541" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437669e2108f8addf" w:history="1">
+      <w:hyperlink r:id="rId174469fcb75f57592" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7915,51 +7915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 377-391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId935169e2108f8b143" w:history="1">
+      <w:hyperlink r:id="rId398969fcb75f577fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0249-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8005,51 +8005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 90-96; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId905669e2108f8b1d4" w:history="1">
+      <w:hyperlink r:id="rId296169fcb75f57865" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH.18.1.90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8095,51 +8095,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId186969e2108f8b2a7" w:history="1">
+      <w:hyperlink r:id="rId330769fcb75f578cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8875,51 +8875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087–3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId456469e2108f8b8c9" w:history="1">
+      <w:hyperlink r:id="rId576769fcb75f57c49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9243,51 +9243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913869e2108f8bb91" w:history="1">
+      <w:hyperlink r:id="rId984569fcb75f57df2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-16-0250-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9593,51 +9593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 283-294. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId624669e2108f8bdea" w:history="1">
+      <w:hyperlink r:id="rId900969fcb75f5904d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jircas.affrc.go.jp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10164,51 +10164,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId602269e2108f8c181" w:history="1">
+      <w:hyperlink r:id="rId584569fcb75f592e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10352,51 +10352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId652669e2108f8c2b9" w:history="1">
+      <w:hyperlink r:id="rId999969fcb75f593c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10409,63 +10409,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on Identity, Hosts and Geographical distribution are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17474907" name="name381469e2108f8c825" descr="eu_funding_250.png"/>
+            <wp:docPr id="28407171" name="name199669fcb75f5943c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId416469e2108f8c823" cstate="print"/>
+                    <a:blip r:embed="rId401569fcb75f5943b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10563,137 +10563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33110872">
+  <w:abstractNum w:abstractNumId="93866792">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29822647">
+    <w:lvl w:ilvl="0" w:tplc="39058375">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29822647" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39058375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29822647" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39058375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29822647" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39058375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29822647" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39058375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29822647" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39058375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29822647" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39058375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29822647" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39058375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29822647" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39058375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33110871">
+  <w:abstractNum w:abstractNumId="93866791">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33084941">
+    <w:lvl w:ilvl="0" w:tplc="12097616">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11445,55 +11445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33110871">
-    <w:abstractNumId w:val="33110871"/>
+  <w:num w:numId="93866791">
+    <w:abstractNumId w:val="93866791"/>
   </w:num>
-  <w:num w:numId="33110872">
-    <w:abstractNumId w:val="33110872"/>
+  <w:num w:numId="93866792">
+    <w:abstractNumId w:val="93866792"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23043,51 +23043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId973120475" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId211226367" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId486969e2108f86764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId942769e2108f867d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId658869e2108f870fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId860169e2108f8a606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId683369e2108f8a760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId693669e2108f8a7d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId248969e2108f8a827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId411869e2108f8a85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId142669e2108f8a8aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId857269e2108f8a903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId455769e2108f8aafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId885569e2108f8ad6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId437669e2108f8addf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId935169e2108f8b143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId905669e2108f8b1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId186969e2108f8b2a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId456469e2108f8b8c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId913869e2108f8bb91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId624669e2108f8bdea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId602269e2108f8c181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId652669e2108f8c2b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId946669e2108f86fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId946669e2108f86fec.jpg"/><Relationship Id="rId778169e2108f894ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId778169e2108f894ee.jpg"/><Relationship Id="rId416469e2108f8c823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId416469e2108f8c823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId927452302" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId985762889" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId535069fcb75f52cda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId561869fcb75f52d28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId770269fcb75f531bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId128869fcb75f57016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId252569fcb75f5710c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId175169fcb75f5715e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId481269fcb75f57198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId481369fcb75f571bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId318769fcb75f571f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId181869fcb75f57239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId759369fcb75f5738e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId542069fcb75f57541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId174469fcb75f57592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId398969fcb75f577fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId296169fcb75f57865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId330769fcb75f578cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId576769fcb75f57c49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId984569fcb75f57df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId900969fcb75f5904d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId584569fcb75f592e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId999969fcb75f593c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId841369fcb75f530e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId841369fcb75f530e7.jpg"/><Relationship Id="rId475769fcb75f56410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId475769fcb75f56410.jpg"/><Relationship Id="rId401569fcb75f5943b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId401569fcb75f5943b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>