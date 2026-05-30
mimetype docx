--- v9 (2026-05-07)
+++ v10 (2026-05-30)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535069fcb75f52cda" w:history="1">
+            <w:hyperlink r:id="rId94956a1b24da3bb44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561869fcb75f52d28" w:history="1">
+            <w:hyperlink r:id="rId69216a1b24da3bbb2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72899034" name="name483669fcb75f530e8" descr="15171.jpg"/>
+                  <wp:docPr id="78180099" name="name67496a1b24da3c2f9" descr="15171.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15171.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId841369fcb75f530e7" cstate="print"/>
+                          <a:blip r:embed="rId37266a1b24da3c2f7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId770269fcb75f531bb" w:history="1">
+            <w:hyperlink r:id="rId28846a1b24da3c437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3955,63 +3955,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88048076" name="name357269fcb75f56412" descr="RALSPS_distribution_map.jpg"/>
+            <wp:docPr id="35523669" name="name31956a1b24da3ec93" descr="RALSPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId475769fcb75f56410" cstate="print"/>
+                    <a:blip r:embed="rId44766a1b24da3ec8e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6174,51 +6174,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; e0122182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Charkowski A, Sharma K, Parker ML, Secor GA, Elphinstone J (2020) Bacterial diseases of potato. In The potato crop (Eds Campos H, Ortiz O). Springer. pp 351-388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128869fcb75f57016" w:history="1">
+      <w:hyperlink r:id="rId39126a1b24da3fd6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-28683-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId252569fcb75f5710c" w:history="1">
+      <w:hyperlink r:id="rId76386a1b24da3fec2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6448,231 +6448,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (eds Allen C, Prior P, Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175169fcb75f5715e" w:history="1">
+      <w:hyperlink r:id="rId67066a1b24da3ff35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId481269fcb75f57198" w:history="1">
+      <w:hyperlink r:id="rId48676a1b24da3ff87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId481369fcb75f571bc" w:history="1">
+      <w:hyperlink r:id="rId29206a1b24da3ffb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId318769fcb75f571f7" w:history="1">
+      <w:hyperlink r:id="rId29286a1b24da40009" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId181869fcb75f57239" w:history="1">
+      <w:hyperlink r:id="rId20876a1b24da4005a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6923,51 +6923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId759369fcb75f5738e" w:history="1">
+      <w:hyperlink r:id="rId99606a1b24da40232" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7305,51 +7305,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId542069fcb75f57541" w:history="1">
+      <w:hyperlink r:id="rId58026a1b24da40491" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174469fcb75f57592" w:history="1">
+      <w:hyperlink r:id="rId92576a1b24da4050d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7915,51 +7915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 377-391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId398969fcb75f577fd" w:history="1">
+      <w:hyperlink r:id="rId25546a1b24da40898" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0249-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8005,51 +8005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 90-96; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId296169fcb75f57865" w:history="1">
+      <w:hyperlink r:id="rId49426a1b24da4092a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH.18.1.90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8095,51 +8095,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId330769fcb75f578cb" w:history="1">
+      <w:hyperlink r:id="rId51866a1b24da409bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8875,51 +8875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087–3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId576769fcb75f57c49" w:history="1">
+      <w:hyperlink r:id="rId50656a1b24da40e9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9243,51 +9243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId984569fcb75f57df2" w:history="1">
+      <w:hyperlink r:id="rId96446a1b24da410f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-16-0250-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9593,51 +9593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 283-294. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId900969fcb75f5904d" w:history="1">
+      <w:hyperlink r:id="rId19906a1b24da41333" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jircas.affrc.go.jp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10164,51 +10164,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584569fcb75f592e6" w:history="1">
+      <w:hyperlink r:id="rId82996a1b24da416d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10352,51 +10352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId999969fcb75f593c4" w:history="1">
+      <w:hyperlink r:id="rId58266a1b24da41809" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10409,63 +10409,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on Identity, Hosts and Geographical distribution are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28407171" name="name199669fcb75f5943c" descr="eu_funding_250.png"/>
+            <wp:docPr id="97416770" name="name45346a1b24da41cef" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId401569fcb75f5943b" cstate="print"/>
+                    <a:blip r:embed="rId36916a1b24da41cee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10563,137 +10563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93866792">
+  <w:abstractNum w:abstractNumId="69686370">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39058375">
+    <w:lvl w:ilvl="0" w:tplc="74296145">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39058375" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74296145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39058375" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74296145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39058375" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74296145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39058375" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74296145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39058375" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74296145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39058375" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74296145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39058375" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74296145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39058375" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74296145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93866791">
+  <w:abstractNum w:abstractNumId="69686369">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12097616">
+    <w:lvl w:ilvl="0" w:tplc="63926355">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11445,55 +11445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93866791">
-    <w:abstractNumId w:val="93866791"/>
+  <w:num w:numId="69686369">
+    <w:abstractNumId w:val="69686369"/>
   </w:num>
-  <w:num w:numId="93866792">
-    <w:abstractNumId w:val="93866792"/>
+  <w:num w:numId="69686370">
+    <w:abstractNumId w:val="69686370"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23043,51 +23043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId927452302" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId985762889" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId535069fcb75f52cda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId561869fcb75f52d28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId770269fcb75f531bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId128869fcb75f57016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId252569fcb75f5710c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId175169fcb75f5715e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId481269fcb75f57198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId481369fcb75f571bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId318769fcb75f571f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId181869fcb75f57239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId759369fcb75f5738e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId542069fcb75f57541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId174469fcb75f57592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId398969fcb75f577fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId296169fcb75f57865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId330769fcb75f578cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId576769fcb75f57c49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId984569fcb75f57df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId900969fcb75f5904d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId584569fcb75f592e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId999969fcb75f593c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId841369fcb75f530e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId841369fcb75f530e7.jpg"/><Relationship Id="rId475769fcb75f56410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId475769fcb75f56410.jpg"/><Relationship Id="rId401569fcb75f5943b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId401569fcb75f5943b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId749364104" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId103549259" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94956a1b24da3bb44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId69216a1b24da3bbb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId28846a1b24da3c437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId39126a1b24da3fd6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId76386a1b24da3fec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId67066a1b24da3ff35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId48676a1b24da3ff87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId29206a1b24da3ffb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId29286a1b24da40009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId20876a1b24da4005a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId99606a1b24da40232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId58026a1b24da40491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId92576a1b24da4050d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId25546a1b24da40898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId49426a1b24da4092a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId51866a1b24da409bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId50656a1b24da40e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId96446a1b24da410f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId19906a1b24da41333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId82996a1b24da416d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId58266a1b24da41809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37266a1b24da3c2f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37266a1b24da3c2f7.jpg"/><Relationship Id="rId44766a1b24da3ec8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44766a1b24da3ec8e.jpg"/><Relationship Id="rId36916a1b24da41cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36916a1b24da41cee.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>