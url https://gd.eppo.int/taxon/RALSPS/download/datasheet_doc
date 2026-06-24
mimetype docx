--- v10 (2026-05-30)
+++ v11 (2026-06-24)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94956a1b24da3bb44" w:history="1">
+            <w:hyperlink r:id="rId65546a3b9b15bdb3a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69216a1b24da3bbb2" w:history="1">
+            <w:hyperlink r:id="rId72466a3b9b15bdba3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78180099" name="name67496a1b24da3c2f9" descr="15171.jpg"/>
+                  <wp:docPr id="14440324" name="name75236a3b9b15be1ed" descr="15171.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15171.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37266a1b24da3c2f7" cstate="print"/>
+                          <a:blip r:embed="rId37896a3b9b15be1eb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28846a1b24da3c437" w:history="1">
+            <w:hyperlink r:id="rId81626a3b9b15be302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3955,63 +3955,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35523669" name="name31956a1b24da3ec93" descr="RALSPS_distribution_map.jpg"/>
+            <wp:docPr id="57326367" name="name67756a3b9b15c0205" descr="RALSPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44766a1b24da3ec8e" cstate="print"/>
+                    <a:blip r:embed="rId49426a3b9b15c0202" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6174,51 +6174,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; e0122182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Charkowski A, Sharma K, Parker ML, Secor GA, Elphinstone J (2020) Bacterial diseases of potato. In The potato crop (Eds Campos H, Ortiz O). Springer. pp 351-388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39126a1b24da3fd6c" w:history="1">
+      <w:hyperlink r:id="rId48316a3b9b15c1380" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-28683-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76386a1b24da3fec2" w:history="1">
+      <w:hyperlink r:id="rId87986a3b9b15c1502" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6448,231 +6448,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (eds Allen C, Prior P, Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67066a1b24da3ff35" w:history="1">
+      <w:hyperlink r:id="rId69296a3b9b15c15aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48676a1b24da3ff87" w:history="1">
+      <w:hyperlink r:id="rId82736a3b9b15c160a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29206a1b24da3ffb8" w:history="1">
+      <w:hyperlink r:id="rId54906a3b9b15c163d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29286a1b24da40009" w:history="1">
+      <w:hyperlink r:id="rId30586a3b9b15c168f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20876a1b24da4005a" w:history="1">
+      <w:hyperlink r:id="rId59786a3b9b15c16e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6923,51 +6923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99606a1b24da40232" w:history="1">
+      <w:hyperlink r:id="rId57846a3b9b15c18eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7305,51 +7305,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58026a1b24da40491" w:history="1">
+      <w:hyperlink r:id="rId99766a3b9b15c1bd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92576a1b24da4050d" w:history="1">
+      <w:hyperlink r:id="rId29236a3b9b15c1c4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7915,51 +7915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 377-391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25546a1b24da40898" w:history="1">
+      <w:hyperlink r:id="rId36376a3b9b15c1fb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0249-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8005,51 +8005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 90-96; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49426a1b24da4092a" w:history="1">
+      <w:hyperlink r:id="rId91876a3b9b15c2043" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH.18.1.90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8095,51 +8095,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51866a1b24da409bf" w:history="1">
+      <w:hyperlink r:id="rId70056a3b9b15c20df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8875,51 +8875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087–3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50656a1b24da40e9c" w:history="1">
+      <w:hyperlink r:id="rId55306a3b9b15c25f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9243,51 +9243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96446a1b24da410f1" w:history="1">
+      <w:hyperlink r:id="rId44756a3b9b15c286a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-16-0250-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9593,51 +9593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 283-294. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19906a1b24da41333" w:history="1">
+      <w:hyperlink r:id="rId72116a3b9b15c2ae7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jircas.affrc.go.jp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10164,51 +10164,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82996a1b24da416d0" w:history="1">
+      <w:hyperlink r:id="rId16306a3b9b15c2ee5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10352,51 +10352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58266a1b24da41809" w:history="1">
+      <w:hyperlink r:id="rId72616a3b9b15c303b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10409,63 +10409,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on Identity, Hosts and Geographical distribution are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97416770" name="name45346a1b24da41cef" descr="eu_funding_250.png"/>
+            <wp:docPr id="21791358" name="name94966a3b9b15c3130" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36916a1b24da41cee" cstate="print"/>
+                    <a:blip r:embed="rId90516a3b9b15c312f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10563,137 +10563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69686370">
+  <w:abstractNum w:abstractNumId="42303462">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74296145">
+    <w:lvl w:ilvl="0" w:tplc="15629726">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74296145" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15629726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74296145" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15629726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74296145" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15629726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74296145" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15629726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74296145" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15629726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74296145" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15629726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74296145" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15629726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74296145" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15629726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69686369">
+  <w:abstractNum w:abstractNumId="42303461">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63926355">
+    <w:lvl w:ilvl="0" w:tplc="18423638">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11445,55 +11445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69686369">
-    <w:abstractNumId w:val="69686369"/>
+  <w:num w:numId="42303461">
+    <w:abstractNumId w:val="42303461"/>
   </w:num>
-  <w:num w:numId="69686370">
-    <w:abstractNumId w:val="69686370"/>
+  <w:num w:numId="42303462">
+    <w:abstractNumId w:val="42303462"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23043,51 +23043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId749364104" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId103549259" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94956a1b24da3bb44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId69216a1b24da3bbb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId28846a1b24da3c437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId39126a1b24da3fd6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId76386a1b24da3fec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId67066a1b24da3ff35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId48676a1b24da3ff87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId29206a1b24da3ffb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId29286a1b24da40009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId20876a1b24da4005a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId99606a1b24da40232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId58026a1b24da40491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId92576a1b24da4050d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId25546a1b24da40898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId49426a1b24da4092a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId51866a1b24da409bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId50656a1b24da40e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId96446a1b24da410f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId19906a1b24da41333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId82996a1b24da416d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId58266a1b24da41809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37266a1b24da3c2f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37266a1b24da3c2f7.jpg"/><Relationship Id="rId44766a1b24da3ec8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44766a1b24da3ec8e.jpg"/><Relationship Id="rId36916a1b24da41cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36916a1b24da41cee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId260328442" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId824748038" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65546a3b9b15bdb3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId72466a3b9b15bdba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId81626a3b9b15be302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId48316a3b9b15c1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId87986a3b9b15c1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId69296a3b9b15c15aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId82736a3b9b15c160a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId54906a3b9b15c163d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId30586a3b9b15c168f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId59786a3b9b15c16e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId57846a3b9b15c18eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId99766a3b9b15c1bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId29236a3b9b15c1c4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId36376a3b9b15c1fb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId91876a3b9b15c2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId70056a3b9b15c20df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId55306a3b9b15c25f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId44756a3b9b15c286a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId72116a3b9b15c2ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId16306a3b9b15c2ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId72616a3b9b15c303b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37896a3b9b15be1eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37896a3b9b15be1eb.jpg"/><Relationship Id="rId49426a3b9b15c0202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49426a3b9b15c0202.jpg"/><Relationship Id="rId90516a3b9b15c312f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90516a3b9b15c312f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>