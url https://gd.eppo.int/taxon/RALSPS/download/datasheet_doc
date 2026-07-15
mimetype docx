--- v11 (2026-06-24)
+++ v12 (2026-07-15)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65546a3b9b15bdb3a" w:history="1">
+            <w:hyperlink r:id="rId52766a571a6bf3b82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72466a3b9b15bdba3" w:history="1">
+            <w:hyperlink r:id="rId71846a571a6bf3bf1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14440324" name="name75236a3b9b15be1ed" descr="15171.jpg"/>
+                  <wp:docPr id="67889182" name="name68056a571a6bf3d25" descr="15171.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15171.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37896a3b9b15be1eb" cstate="print"/>
+                          <a:blip r:embed="rId39006a571a6bf3d23" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId81626a3b9b15be302" w:history="1">
+            <w:hyperlink r:id="rId93856a571a6bf3e3a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3955,63 +3955,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57326367" name="name67756a3b9b15c0205" descr="RALSPS_distribution_map.jpg"/>
+            <wp:docPr id="35844512" name="name23576a571a6c01fad" descr="RALSPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49426a3b9b15c0202" cstate="print"/>
+                    <a:blip r:embed="rId52506a571a6c01fa9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6174,51 +6174,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; e0122182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Charkowski A, Sharma K, Parker ML, Secor GA, Elphinstone J (2020) Bacterial diseases of potato. In The potato crop (Eds Campos H, Ortiz O). Springer. pp 351-388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48316a3b9b15c1380" w:history="1">
+      <w:hyperlink r:id="rId40216a571a6c03064" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-28683-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87986a3b9b15c1502" w:history="1">
+      <w:hyperlink r:id="rId70106a571a6c031b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6448,231 +6448,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (eds Allen C, Prior P, Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69296a3b9b15c15aa" w:history="1">
+      <w:hyperlink r:id="rId40406a571a6c03227" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82736a3b9b15c160a" w:history="1">
+      <w:hyperlink r:id="rId92606a571a6c03277" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54906a3b9b15c163d" w:history="1">
+      <w:hyperlink r:id="rId14936a571a6c032a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30586a3b9b15c168f" w:history="1">
+      <w:hyperlink r:id="rId49486a571a6c032f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59786a3b9b15c16e2" w:history="1">
+      <w:hyperlink r:id="rId18046a571a6c03345" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6923,51 +6923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57846a3b9b15c18eb" w:history="1">
+      <w:hyperlink r:id="rId53796a571a6c03519" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7305,51 +7305,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99766a3b9b15c1bd8" w:history="1">
+      <w:hyperlink r:id="rId13636a571a6c03780" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29236a3b9b15c1c4f" w:history="1">
+      <w:hyperlink r:id="rId29806a571a6c037f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7915,51 +7915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 377-391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36376a3b9b15c1fb2" w:history="1">
+      <w:hyperlink r:id="rId93446a571a6c03b3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0249-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8005,51 +8005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 90-96; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91876a3b9b15c2043" w:history="1">
+      <w:hyperlink r:id="rId88206a571a6c03bca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH.18.1.90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8095,51 +8095,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70056a3b9b15c20df" w:history="1">
+      <w:hyperlink r:id="rId94446a571a6c03c58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8875,51 +8875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087–3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55306a3b9b15c25f7" w:history="1">
+      <w:hyperlink r:id="rId87106a571a6c04152" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9243,51 +9243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44756a3b9b15c286a" w:history="1">
+      <w:hyperlink r:id="rId61766a571a6c043a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-16-0250-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9593,51 +9593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 283-294. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72116a3b9b15c2ae7" w:history="1">
+      <w:hyperlink r:id="rId19216a571a6c045c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jircas.affrc.go.jp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10164,51 +10164,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16306a3b9b15c2ee5" w:history="1">
+      <w:hyperlink r:id="rId28216a571a6c049aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10352,51 +10352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72616a3b9b15c303b" w:history="1">
+      <w:hyperlink r:id="rId77636a571a6c04aed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10409,63 +10409,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on Identity, Hosts and Geographical distribution are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21791358" name="name94966a3b9b15c3130" descr="eu_funding_250.png"/>
+            <wp:docPr id="9040831" name="name92236a571a6c04b96" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90516a3b9b15c312f" cstate="print"/>
+                    <a:blip r:embed="rId89596a571a6c04b95" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10563,137 +10563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42303462">
+  <w:abstractNum w:abstractNumId="98713364">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15629726">
+    <w:lvl w:ilvl="0" w:tplc="66680157">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15629726" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66680157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15629726" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66680157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15629726" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66680157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15629726" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66680157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15629726" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66680157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15629726" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66680157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15629726" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66680157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15629726" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66680157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42303461">
+  <w:abstractNum w:abstractNumId="98713363">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18423638">
+    <w:lvl w:ilvl="0" w:tplc="11081966">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11445,55 +11445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42303461">
-    <w:abstractNumId w:val="42303461"/>
+  <w:num w:numId="98713363">
+    <w:abstractNumId w:val="98713363"/>
   </w:num>
-  <w:num w:numId="42303462">
-    <w:abstractNumId w:val="42303462"/>
+  <w:num w:numId="98713364">
+    <w:abstractNumId w:val="98713364"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23043,51 +23043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId260328442" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId824748038" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65546a3b9b15bdb3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId72466a3b9b15bdba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId81626a3b9b15be302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId48316a3b9b15c1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId87986a3b9b15c1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId69296a3b9b15c15aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId82736a3b9b15c160a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId54906a3b9b15c163d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId30586a3b9b15c168f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId59786a3b9b15c16e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId57846a3b9b15c18eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId99766a3b9b15c1bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId29236a3b9b15c1c4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId36376a3b9b15c1fb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId91876a3b9b15c2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId70056a3b9b15c20df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId55306a3b9b15c25f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId44756a3b9b15c286a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId72116a3b9b15c2ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId16306a3b9b15c2ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId72616a3b9b15c303b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37896a3b9b15be1eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37896a3b9b15be1eb.jpg"/><Relationship Id="rId49426a3b9b15c0202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49426a3b9b15c0202.jpg"/><Relationship Id="rId90516a3b9b15c312f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90516a3b9b15c312f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId655943574" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178740299" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52766a571a6bf3b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId71846a571a6bf3bf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId93856a571a6bf3e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId40216a571a6c03064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId70106a571a6c031b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId40406a571a6c03227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId92606a571a6c03277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId14936a571a6c032a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId49486a571a6c032f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId18046a571a6c03345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId53796a571a6c03519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId13636a571a6c03780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId29806a571a6c037f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId93446a571a6c03b3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId88206a571a6c03bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId94446a571a6c03c58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId87106a571a6c04152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId61766a571a6c043a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId19216a571a6c045c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId28216a571a6c049aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId77636a571a6c04aed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39006a571a6bf3d23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39006a571a6bf3d23.jpg"/><Relationship Id="rId52506a571a6c01fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52506a571a6c01fa9.jpg"/><Relationship Id="rId89596a571a6c04b95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89596a571a6c04b95.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>