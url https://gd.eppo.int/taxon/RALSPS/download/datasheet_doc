--- v12 (2026-07-15)
+++ v13 (2026-08-08)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52766a571a6bf3b82" w:history="1">
+            <w:hyperlink r:id="rId85016a7703e40f50a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71846a571a6bf3bf1" w:history="1">
+            <w:hyperlink r:id="rId67856a7703e40f576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67889182" name="name68056a571a6bf3d25" descr="15171.jpg"/>
+                  <wp:docPr id="17461031" name="name37326a7703e40fe71" descr="15171.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15171.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39006a571a6bf3d23" cstate="print"/>
+                          <a:blip r:embed="rId78616a7703e40fe6f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId93856a571a6bf3e3a" w:history="1">
+            <w:hyperlink r:id="rId69786a7703e40ffd0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3955,63 +3955,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35844512" name="name23576a571a6c01fad" descr="RALSPS_distribution_map.jpg"/>
+            <wp:docPr id="25551790" name="name74556a7703e41208b" descr="RALSPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52506a571a6c01fa9" cstate="print"/>
+                    <a:blip r:embed="rId82296a7703e412088" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6174,51 +6174,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; e0122182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Charkowski A, Sharma K, Parker ML, Secor GA, Elphinstone J (2020) Bacterial diseases of potato. In The potato crop (Eds Campos H, Ortiz O). Springer. pp 351-388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40216a571a6c03064" w:history="1">
+      <w:hyperlink r:id="rId45706a7703e41318d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-28683-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70106a571a6c031b5" w:history="1">
+      <w:hyperlink r:id="rId35656a7703e4132e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6448,231 +6448,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (eds Allen C, Prior P, Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40406a571a6c03227" w:history="1">
+      <w:hyperlink r:id="rId76746a7703e413361" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92606a571a6c03277" w:history="1">
+      <w:hyperlink r:id="rId94236a7703e4133b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14936a571a6c032a7" w:history="1">
+      <w:hyperlink r:id="rId70486a7703e4133e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49486a571a6c032f6" w:history="1">
+      <w:hyperlink r:id="rId85726a7703e413437" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18046a571a6c03345" w:history="1">
+      <w:hyperlink r:id="rId69526a7703e41348b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6923,51 +6923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53796a571a6c03519" w:history="1">
+      <w:hyperlink r:id="rId28326a7703e41366d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7305,51 +7305,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13636a571a6c03780" w:history="1">
+      <w:hyperlink r:id="rId86776a7703e4138f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29806a571a6c037f0" w:history="1">
+      <w:hyperlink r:id="rId62846a7703e41396a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7915,51 +7915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 377-391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93446a571a6c03b3d" w:history="1">
+      <w:hyperlink r:id="rId30986a7703e413cf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0249-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8005,51 +8005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 90-96; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88206a571a6c03bca" w:history="1">
+      <w:hyperlink r:id="rId21836a7703e413d88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH.18.1.90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8095,51 +8095,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94446a571a6c03c58" w:history="1">
+      <w:hyperlink r:id="rId83236a7703e413e1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8875,51 +8875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087–3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87106a571a6c04152" w:history="1">
+      <w:hyperlink r:id="rId25536a7703e414327" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9243,51 +9243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61766a571a6c043a5" w:history="1">
+      <w:hyperlink r:id="rId45686a7703e41458c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-16-0250-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9593,51 +9593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 283-294. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19216a571a6c045c6" w:history="1">
+      <w:hyperlink r:id="rId28956a7703e4147ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jircas.affrc.go.jp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10164,51 +10164,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28216a571a6c049aa" w:history="1">
+      <w:hyperlink r:id="rId97306a7703e414ba8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10352,51 +10352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77636a571a6c04aed" w:history="1">
+      <w:hyperlink r:id="rId21516a7703e414ce3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10409,63 +10409,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on Identity, Hosts and Geographical distribution are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9040831" name="name92236a571a6c04b96" descr="eu_funding_250.png"/>
+            <wp:docPr id="90280983" name="name61776a7703e414dad" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89596a571a6c04b95" cstate="print"/>
+                    <a:blip r:embed="rId98856a7703e414dab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10563,137 +10563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98713364">
+  <w:abstractNum w:abstractNumId="77705895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66680157">
+    <w:lvl w:ilvl="0" w:tplc="93092332">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66680157" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93092332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66680157" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93092332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66680157" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93092332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66680157" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93092332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66680157" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93092332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66680157" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93092332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66680157" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93092332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66680157" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93092332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98713363">
+  <w:abstractNum w:abstractNumId="77705894">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11081966">
+    <w:lvl w:ilvl="0" w:tplc="45545648">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11445,55 +11445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98713363">
-    <w:abstractNumId w:val="98713363"/>
+  <w:num w:numId="77705894">
+    <w:abstractNumId w:val="77705894"/>
   </w:num>
-  <w:num w:numId="98713364">
-    <w:abstractNumId w:val="98713364"/>
+  <w:num w:numId="77705895">
+    <w:abstractNumId w:val="77705895"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23043,51 +23043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId655943574" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178740299" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52766a571a6bf3b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId71846a571a6bf3bf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId93856a571a6bf3e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId40216a571a6c03064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId70106a571a6c031b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId40406a571a6c03227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId92606a571a6c03277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId14936a571a6c032a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId49486a571a6c032f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId18046a571a6c03345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId53796a571a6c03519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId13636a571a6c03780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId29806a571a6c037f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId93446a571a6c03b3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId88206a571a6c03bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId94446a571a6c03c58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId87106a571a6c04152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId61766a571a6c043a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId19216a571a6c045c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId28216a571a6c049aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId77636a571a6c04aed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39006a571a6bf3d23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39006a571a6bf3d23.jpg"/><Relationship Id="rId52506a571a6c01fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52506a571a6c01fa9.jpg"/><Relationship Id="rId89596a571a6c04b95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89596a571a6c04b95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId575752776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId201120625" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85016a7703e40f50a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId67856a7703e40f576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId69786a7703e40ffd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId45706a7703e41318d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId35656a7703e4132e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId76746a7703e413361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId94236a7703e4133b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId70486a7703e4133e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId85726a7703e413437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId69526a7703e41348b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId28326a7703e41366d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId86776a7703e4138f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId62846a7703e41396a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId30986a7703e413cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId21836a7703e413d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId83236a7703e413e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId25536a7703e414327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId45686a7703e41458c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId28956a7703e4147ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId97306a7703e414ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId21516a7703e414ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78616a7703e40fe6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78616a7703e40fe6f.jpg"/><Relationship Id="rId82296a7703e412088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82296a7703e412088.jpg"/><Relationship Id="rId98856a7703e414dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98856a7703e414dab.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>