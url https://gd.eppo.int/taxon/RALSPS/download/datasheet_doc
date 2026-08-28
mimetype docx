--- v13 (2026-08-08)
+++ v14 (2026-08-28)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85016a7703e40f50a" w:history="1">
+            <w:hyperlink r:id="rId20186a918e859f9b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67856a7703e40f576" w:history="1">
+            <w:hyperlink r:id="rId72596a918e859fa1f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17461031" name="name37326a7703e40fe71" descr="15171.jpg"/>
+                  <wp:docPr id="49023987" name="name67586a918e85a0426" descr="15171.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15171.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78616a7703e40fe6f" cstate="print"/>
+                          <a:blip r:embed="rId70746a918e85a0424" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69786a7703e40ffd0" w:history="1">
+            <w:hyperlink r:id="rId85196a918e85a0540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3955,63 +3955,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25551790" name="name74556a7703e41208b" descr="RALSPS_distribution_map.jpg"/>
+            <wp:docPr id="28754169" name="name66296a918e85a2a6e" descr="RALSPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82296a7703e412088" cstate="print"/>
+                    <a:blip r:embed="rId80266a918e85a2a6c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6174,51 +6174,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; e0122182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Charkowski A, Sharma K, Parker ML, Secor GA, Elphinstone J (2020) Bacterial diseases of potato. In The potato crop (Eds Campos H, Ortiz O). Springer. pp 351-388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45706a7703e41318d" w:history="1">
+      <w:hyperlink r:id="rId65156a918e85a3b25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-28683-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35656a7703e4132e9" w:history="1">
+      <w:hyperlink r:id="rId64066a918e85a3caa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6448,231 +6448,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (eds Allen C, Prior P, Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76746a7703e413361" w:history="1">
+      <w:hyperlink r:id="rId98436a918e85a3d3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94236a7703e4133b4" w:history="1">
+      <w:hyperlink r:id="rId70286a918e85a3d96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70486a7703e4133e6" w:history="1">
+      <w:hyperlink r:id="rId50006a918e85a3dc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85726a7703e413437" w:history="1">
+      <w:hyperlink r:id="rId40426a918e85a3e1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69526a7703e41348b" w:history="1">
+      <w:hyperlink r:id="rId59506a918e85a3e7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6923,51 +6923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28326a7703e41366d" w:history="1">
+      <w:hyperlink r:id="rId84906a918e85a40a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7305,51 +7305,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86776a7703e4138f5" w:history="1">
+      <w:hyperlink r:id="rId57596a918e85a4319" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62846a7703e41396a" w:history="1">
+      <w:hyperlink r:id="rId90506a918e85a438d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7915,51 +7915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 377-391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30986a7703e413cf3" w:history="1">
+      <w:hyperlink r:id="rId89076a918e85a46e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0249-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8005,51 +8005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 90-96; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21836a7703e413d88" w:history="1">
+      <w:hyperlink r:id="rId49186a918e85a4777" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH.18.1.90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8095,51 +8095,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83236a7703e413e1e" w:history="1">
+      <w:hyperlink r:id="rId97376a918e85a4806" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8875,51 +8875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087–3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25536a7703e414327" w:history="1">
+      <w:hyperlink r:id="rId94866a918e85a4ceb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9243,51 +9243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45686a7703e41458c" w:history="1">
+      <w:hyperlink r:id="rId53496a918e85a4f65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-16-0250-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9593,51 +9593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 283-294. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28956a7703e4147ea" w:history="1">
+      <w:hyperlink r:id="rId51896a918e85a520c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jircas.affrc.go.jp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10164,51 +10164,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97306a7703e414ba8" w:history="1">
+      <w:hyperlink r:id="rId48196a918e85a5638" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10352,51 +10352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21516a7703e414ce3" w:history="1">
+      <w:hyperlink r:id="rId43276a918e85a57a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10409,63 +10409,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on Identity, Hosts and Geographical distribution are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90280983" name="name61776a7703e414dad" descr="eu_funding_250.png"/>
+            <wp:docPr id="73785415" name="name68986a918e85a6196" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98856a7703e414dab" cstate="print"/>
+                    <a:blip r:embed="rId87776a918e85a6194" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10563,137 +10563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77705895">
+  <w:abstractNum w:abstractNumId="60157937">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93092332">
+    <w:lvl w:ilvl="0" w:tplc="44956397">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93092332" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44956397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93092332" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44956397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93092332" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44956397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93092332" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44956397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93092332" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44956397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93092332" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44956397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93092332" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44956397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93092332" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44956397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77705894">
+  <w:abstractNum w:abstractNumId="60157936">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45545648">
+    <w:lvl w:ilvl="0" w:tplc="84573220">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11445,55 +11445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77705894">
-    <w:abstractNumId w:val="77705894"/>
+  <w:num w:numId="60157936">
+    <w:abstractNumId w:val="60157936"/>
   </w:num>
-  <w:num w:numId="77705895">
-    <w:abstractNumId w:val="77705895"/>
+  <w:num w:numId="60157937">
+    <w:abstractNumId w:val="60157937"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23043,51 +23043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId575752776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId201120625" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85016a7703e40f50a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId67856a7703e40f576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId69786a7703e40ffd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId45706a7703e41318d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId35656a7703e4132e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId76746a7703e413361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId94236a7703e4133b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId70486a7703e4133e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId85726a7703e413437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId69526a7703e41348b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId28326a7703e41366d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId86776a7703e4138f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId62846a7703e41396a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId30986a7703e413cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId21836a7703e413d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId83236a7703e413e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId25536a7703e414327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId45686a7703e41458c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId28956a7703e4147ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId97306a7703e414ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId21516a7703e414ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78616a7703e40fe6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78616a7703e40fe6f.jpg"/><Relationship Id="rId82296a7703e412088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82296a7703e412088.jpg"/><Relationship Id="rId98856a7703e414dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98856a7703e414dab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId914462021" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId410153697" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20186a918e859f9b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId72596a918e859fa1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId85196a918e85a0540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId65156a918e85a3b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId64066a918e85a3caa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId98436a918e85a3d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId70286a918e85a3d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId50006a918e85a3dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId40426a918e85a3e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId59506a918e85a3e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId84906a918e85a40a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId57596a918e85a4319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId90506a918e85a438d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId89076a918e85a46e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId49186a918e85a4777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId97376a918e85a4806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId94866a918e85a4ceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId53496a918e85a4f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId51896a918e85a520c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId48196a918e85a5638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId43276a918e85a57a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70746a918e85a0424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70746a918e85a0424.jpg"/><Relationship Id="rId80266a918e85a2a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80266a918e85a2a6c.jpg"/><Relationship Id="rId87776a918e85a6194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87776a918e85a6194.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>