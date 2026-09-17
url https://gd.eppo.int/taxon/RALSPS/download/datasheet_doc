--- v14 (2026-08-28)
+++ v15 (2026-09-17)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20186a918e859f9b4" w:history="1">
+            <w:hyperlink r:id="rId96286aac1e2fb6e42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72596a918e859fa1f" w:history="1">
+            <w:hyperlink r:id="rId12186aac1e2fb6eac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49023987" name="name67586a918e85a0426" descr="15171.jpg"/>
+                  <wp:docPr id="94518499" name="name64036aac1e2fb76d9" descr="15171.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15171.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70746a918e85a0424" cstate="print"/>
+                          <a:blip r:embed="rId23216aac1e2fb76d7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId85196a918e85a0540" w:history="1">
+            <w:hyperlink r:id="rId13386aac1e2fb77ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3955,63 +3955,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28754169" name="name66296a918e85a2a6e" descr="RALSPS_distribution_map.jpg"/>
+            <wp:docPr id="88394656" name="name21446aac1e2fba055" descr="RALSPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80266a918e85a2a6c" cstate="print"/>
+                    <a:blip r:embed="rId41946aac1e2fba051" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6174,51 +6174,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; e0122182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Charkowski A, Sharma K, Parker ML, Secor GA, Elphinstone J (2020) Bacterial diseases of potato. In The potato crop (Eds Campos H, Ortiz O). Springer. pp 351-388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65156a918e85a3b25" w:history="1">
+      <w:hyperlink r:id="rId13496aac1e2fbb186" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-28683-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64066a918e85a3caa" w:history="1">
+      <w:hyperlink r:id="rId20446aac1e2fbb2de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6448,231 +6448,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (eds Allen C, Prior P, Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98436a918e85a3d3d" w:history="1">
+      <w:hyperlink r:id="rId65656aac1e2fbb351" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70286a918e85a3d96" w:history="1">
+      <w:hyperlink r:id="rId51466aac1e2fbb3a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50006a918e85a3dc9" w:history="1">
+      <w:hyperlink r:id="rId21966aac1e2fbb3d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40426a918e85a3e1c" w:history="1">
+      <w:hyperlink r:id="rId24766aac1e2fbb424" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59506a918e85a3e7b" w:history="1">
+      <w:hyperlink r:id="rId45936aac1e2fbb475" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6923,51 +6923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84906a918e85a40a3" w:history="1">
+      <w:hyperlink r:id="rId49416aac1e2fbb654" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7305,51 +7305,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57596a918e85a4319" w:history="1">
+      <w:hyperlink r:id="rId13676aac1e2fbb8e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90506a918e85a438d" w:history="1">
+      <w:hyperlink r:id="rId36936aac1e2fbb959" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7915,51 +7915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 377-391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89076a918e85a46e7" w:history="1">
+      <w:hyperlink r:id="rId78526aac1e2fbbcc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0249-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8005,51 +8005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 90-96; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49186a918e85a4777" w:history="1">
+      <w:hyperlink r:id="rId38526aac1e2fbbd60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH.18.1.90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8095,51 +8095,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97376a918e85a4806" w:history="1">
+      <w:hyperlink r:id="rId15596aac1e2fbbdf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8875,51 +8875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087–3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94866a918e85a4ceb" w:history="1">
+      <w:hyperlink r:id="rId92766aac1e2fbc2ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9243,51 +9243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53496a918e85a4f65" w:history="1">
+      <w:hyperlink r:id="rId45746aac1e2fbc549" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-16-0250-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9593,51 +9593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 283-294. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51896a918e85a520c" w:history="1">
+      <w:hyperlink r:id="rId26316aac1e2fbc78e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jircas.affrc.go.jp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10164,51 +10164,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48196a918e85a5638" w:history="1">
+      <w:hyperlink r:id="rId43236aac1e2fbcb25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10352,51 +10352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43276a918e85a57a2" w:history="1">
+      <w:hyperlink r:id="rId70026aac1e2fbcc58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10409,63 +10409,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on Identity, Hosts and Geographical distribution are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73785415" name="name68986a918e85a6196" descr="eu_funding_250.png"/>
+            <wp:docPr id="72284963" name="name62236aac1e2fbcd29" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87776a918e85a6194" cstate="print"/>
+                    <a:blip r:embed="rId33836aac1e2fbcd28" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10563,137 +10563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60157937">
+  <w:abstractNum w:abstractNumId="34349563">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44956397">
+    <w:lvl w:ilvl="0" w:tplc="43986836">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44956397" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43986836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44956397" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43986836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44956397" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43986836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44956397" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43986836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44956397" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43986836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44956397" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43986836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44956397" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43986836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44956397" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43986836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60157936">
+  <w:abstractNum w:abstractNumId="34349562">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84573220">
+    <w:lvl w:ilvl="0" w:tplc="81339683">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11445,55 +11445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60157936">
-    <w:abstractNumId w:val="60157936"/>
+  <w:num w:numId="34349562">
+    <w:abstractNumId w:val="34349562"/>
   </w:num>
-  <w:num w:numId="60157937">
-    <w:abstractNumId w:val="60157937"/>
+  <w:num w:numId="34349563">
+    <w:abstractNumId w:val="34349563"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23043,51 +23043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId914462021" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId410153697" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20186a918e859f9b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId72596a918e859fa1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId85196a918e85a0540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId65156a918e85a3b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId64066a918e85a3caa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId98436a918e85a3d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId70286a918e85a3d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId50006a918e85a3dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId40426a918e85a3e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId59506a918e85a3e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId84906a918e85a40a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId57596a918e85a4319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId90506a918e85a438d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId89076a918e85a46e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId49186a918e85a4777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId97376a918e85a4806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId94866a918e85a4ceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId53496a918e85a4f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId51896a918e85a520c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId48196a918e85a5638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId43276a918e85a57a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70746a918e85a0424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70746a918e85a0424.jpg"/><Relationship Id="rId80266a918e85a2a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80266a918e85a2a6c.jpg"/><Relationship Id="rId87776a918e85a6194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87776a918e85a6194.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId259789036" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId856678822" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96286aac1e2fb6e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId12186aac1e2fb6eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId13386aac1e2fb77ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId13496aac1e2fbb186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId20446aac1e2fbb2de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId65656aac1e2fbb351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId51466aac1e2fbb3a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId21966aac1e2fbb3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId24766aac1e2fbb424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId45936aac1e2fbb475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId49416aac1e2fbb654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId13676aac1e2fbb8e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId36936aac1e2fbb959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId78526aac1e2fbbcc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId38526aac1e2fbbd60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId15596aac1e2fbbdf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId92766aac1e2fbc2ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId45746aac1e2fbc549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId26316aac1e2fbc78e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId43236aac1e2fbcb25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId70026aac1e2fbcc58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23216aac1e2fb76d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23216aac1e2fb76d7.jpg"/><Relationship Id="rId41946aac1e2fba051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41946aac1e2fba051.jpg"/><Relationship Id="rId33836aac1e2fbcd28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33836aac1e2fbcd28.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>