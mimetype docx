--- v15 (2026-09-17)
+++ v16 (2026-10-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Betaproteobacteria: Burkholderiales: Burkholderiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96286aac1e2fb6e42" w:history="1">
+            <w:hyperlink r:id="rId70006acba5ea925dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12186aac1e2fb6eac" w:history="1">
+            <w:hyperlink r:id="rId76166acba5ea9264b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RALSPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94518499" name="name64036aac1e2fb76d9" descr="15171.jpg"/>
+                  <wp:docPr id="4237553" name="name81186acba5ea92dc4" descr="15171.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15171.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23216aac1e2fb76d7" cstate="print"/>
+                          <a:blip r:embed="rId92346acba5ea92dc2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13386aac1e2fb77ef" w:history="1">
+            <w:hyperlink r:id="rId93716acba5ea92efb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3955,63 +3955,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88394656" name="name21446aac1e2fba055" descr="RALSPS_distribution_map.jpg"/>
+            <wp:docPr id="16886729" name="name16056acba5ea9513d" descr="RALSPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RALSPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41946aac1e2fba051" cstate="print"/>
+                    <a:blip r:embed="rId77866acba5ea95134" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6174,51 +6174,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; e0122182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Charkowski A, Sharma K, Parker ML, Secor GA, Elphinstone J (2020) Bacterial diseases of potato. In The potato crop (Eds Campos H, Ortiz O). Springer. pp 351-388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13496aac1e2fbb186" w:history="1">
+      <w:hyperlink r:id="rId96886acba5ea96d53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-28683-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5618, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20446aac1e2fbb2de" w:history="1">
+      <w:hyperlink r:id="rId10376acba5ea96ead" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6448,231 +6448,231 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (eds Allen C, Prior P, Hayward AC) pp. 9-28, American Phytopathological Society (APS) Press, St Paul, MN (USA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/21 Post-entry quarantine for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65656aac1e2fbb351" w:history="1">
+      <w:hyperlink r:id="rId37076acba5ea96f21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 7/21 Diagnostic protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51466aac1e2fbb3a2" w:history="1">
+      <w:hyperlink r:id="rId97486acba5ea96f73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21966aac1e2fbb3d3" w:history="1">
+      <w:hyperlink r:id="rId94906acba5ea96fa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 9/3 National regulatory control systems for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia solanacearum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24766aac1e2fbb424" w:history="1">
+      <w:hyperlink r:id="rId86486acba5ea96ff5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 10/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disinfection procedures in potato production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45936aac1e2fbb475" w:history="1">
+      <w:hyperlink r:id="rId53156acba5ea97048" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6923,51 +6923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 715. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49416aac1e2fbb654" w:history="1">
+      <w:hyperlink r:id="rId19216acba5ea97267" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7305,51 +7305,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13676aac1e2fbb8e4" w:history="1">
+      <w:hyperlink r:id="rId11606acba5ea97531" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.01228</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 614-629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36936aac1e2fbb959" w:history="1">
+      <w:hyperlink r:id="rId13086acba5ea975e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00804.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7915,51 +7915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 377-391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78526aac1e2fbbcc5" w:history="1">
+      <w:hyperlink r:id="rId85906acba5ea979c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0249-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8005,51 +8005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 90-96; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38526aac1e2fbbd60" w:history="1">
+      <w:hyperlink r:id="rId22976acba5ea97a5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTTECH.18.1.90</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8095,51 +8095,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pathogens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15596aac1e2fbbdf5" w:history="1">
+      <w:hyperlink r:id="rId52456acba5ea97af4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9110886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8875,51 +8875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3087–3103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92766aac1e2fbc2ed" w:history="1">
+      <w:hyperlink r:id="rId85556acba5ea98100" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.066712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9243,51 +9243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45746aac1e2fbc549" w:history="1">
+      <w:hyperlink r:id="rId63766acba5ea9836b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-16-0250-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9593,51 +9593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 283-294. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26316aac1e2fbc78e" w:history="1">
+      <w:hyperlink r:id="rId93326acba5ea985c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jircas.affrc.go.jp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10164,51 +10164,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43236aac1e2fbcb25" w:history="1">
+      <w:hyperlink r:id="rId75246acba5ea98972" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1264/jsme2.ME14144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10352,51 +10352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ralstonia pseudosolanacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70026aac1e2fbcc58" w:history="1">
+      <w:hyperlink r:id="rId91856acba5ea98aab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10409,63 +10409,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on Identity, Hosts and Geographical distribution are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72284963" name="name62236aac1e2fbcd29" descr="eu_funding_250.png"/>
+            <wp:docPr id="65255433" name="name36766acba5ea98b85" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33836aac1e2fbcd28" cstate="print"/>
+                    <a:blip r:embed="rId32906acba5ea98b83" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10563,137 +10563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34349563">
+  <w:abstractNum w:abstractNumId="60528803">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43986836">
+    <w:lvl w:ilvl="0" w:tplc="14615370">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43986836" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14615370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43986836" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14615370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43986836" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14615370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43986836" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14615370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43986836" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14615370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43986836" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14615370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43986836" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14615370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43986836" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14615370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34349562">
+  <w:abstractNum w:abstractNumId="60528802">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81339683">
+    <w:lvl w:ilvl="0" w:tplc="78732897">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11445,55 +11445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34349562">
-    <w:abstractNumId w:val="34349562"/>
+  <w:num w:numId="60528802">
+    <w:abstractNumId w:val="60528802"/>
   </w:num>
-  <w:num w:numId="34349563">
-    <w:abstractNumId w:val="34349563"/>
+  <w:num w:numId="60528803">
+    <w:abstractNumId w:val="60528803"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23043,51 +23043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId259789036" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId856678822" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96286aac1e2fb6e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId12186aac1e2fb6eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId13386aac1e2fb77ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId13496aac1e2fbb186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId20446aac1e2fbb2de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId65656aac1e2fbb351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId51466aac1e2fbb3a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId21966aac1e2fbb3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId24766aac1e2fbb424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId45936aac1e2fbb475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId49416aac1e2fbb654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId13676aac1e2fbb8e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId36936aac1e2fbb959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId78526aac1e2fbbcc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId38526aac1e2fbbd60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId15596aac1e2fbbdf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId92766aac1e2fbc2ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId45746aac1e2fbc549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId26316aac1e2fbc78e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId43236aac1e2fbcb25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId70026aac1e2fbcc58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23216aac1e2fb76d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23216aac1e2fb76d7.jpg"/><Relationship Id="rId41946aac1e2fba051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41946aac1e2fba051.jpg"/><Relationship Id="rId33836aac1e2fbcd28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33836aac1e2fbcd28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId728004744" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId582139214" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70006acba5ea925dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/" TargetMode="External"/><Relationship Id="rId76166acba5ea9264b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/categorization" TargetMode="External"/><Relationship Id="rId93716acba5ea92efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS/photos" TargetMode="External"/><Relationship Id="rId96886acba5ea96d53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-28683-5" TargetMode="External"/><Relationship Id="rId10376acba5ea96ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5618" TargetMode="External"/><Relationship Id="rId37076acba5ea96f21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId97486acba5ea96f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId94906acba5ea96fa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId86486acba5ea96ff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId53156acba5ea97048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId19216acba5ea97267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00715" TargetMode="External"/><Relationship Id="rId11606acba5ea97531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.01228" TargetMode="External"/><Relationship Id="rId13086acba5ea975e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00804.x" TargetMode="External"/><Relationship Id="rId85906acba5ea979c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0249-9" TargetMode="External"/><Relationship Id="rId22976acba5ea97a5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTTECH.18.1.90" TargetMode="External"/><Relationship Id="rId52456acba5ea97af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9110886" TargetMode="External"/><Relationship Id="rId85556acba5ea98100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.066712-0" TargetMode="External"/><Relationship Id="rId63766acba5ea9836b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-16-0250-PDN" TargetMode="External"/><Relationship Id="rId93326acba5ea985c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jircas.affrc.go.jp" TargetMode="External"/><Relationship Id="rId75246acba5ea98972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1264/jsme2.ME14144" TargetMode="External"/><Relationship Id="rId91856acba5ea98aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92346acba5ea92dc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92346acba5ea92dc2.jpg"/><Relationship Id="rId77866acba5ea95134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77866acba5ea95134.jpg"/><Relationship Id="rId32906acba5ea98b83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32906acba5ea98b83.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>