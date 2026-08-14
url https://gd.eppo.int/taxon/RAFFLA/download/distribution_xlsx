--- v0 (2025-10-09)
+++ v1 (2026-08-14)
@@ -1221,51 +1221,51 @@
       <c r="B31" t="s">
         <v>69</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32" t="s">
         <v>71</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33" t="s">
         <v>73</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>39</v>
       </c>
       <c r="B34" t="s">
         <v>75</v>
       </c>