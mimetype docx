--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Harrington, Fraedrich &amp; Aghayeva</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laurel wilt (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413369b8047a3d8b6" w:history="1">
+            <w:hyperlink r:id="rId393569d2952765b7a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855769b8047a3d902" w:history="1">
+            <w:hyperlink r:id="rId933769d2952765bc1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RAFFLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88362449" name="name393569b8047a3d9cc" descr="17870.jpg"/>
+                  <wp:docPr id="35373862" name="name351969d29527663a8" descr="17870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId728969b8047a3d9cb" cstate="print"/>
+                          <a:blip r:embed="rId266469d29527663a6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId616669b8047a3db10" w:history="1">
+            <w:hyperlink r:id="rId261269d29527664da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1395,112 +1395,112 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is its main fungal symbiont (Harrington </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2010). Because ambrosia beetles depend on their fungal partners for survival, it is most prudent for quarantine purposes to use the distribution of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId327769b8047a3e1ee" w:history="1">
+      <w:hyperlink r:id="rId502569d2952766bb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xyleborus glabratus </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to infer the full current range of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56523029" name="name959969b8047a3e318" descr="RAFFLA_distribution_map.jpg"/>
+            <wp:docPr id="28306946" name="name190169d29527678b9" descr="RAFFLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RAFFLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId677169b8047a3e317" cstate="print"/>
+                    <a:blip r:embed="rId233069d29527678b7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5340,51 +5340,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ciesla WM (2002) Non-wood forest products from temperate broad-leaved trees (Vol. 15). Food &amp; Agriculture Org. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId576069b8047a3fe17" w:history="1">
+      <w:hyperlink r:id="rId254569d2952769340" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/4/Y4351E/y4351e00.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1274-1284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId756869b8047a3feb1" w:history="1">
+      <w:hyperlink r:id="rId757069d29527693d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5527,51 +5527,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dong Y, Hulcr J, Carrillo D, &amp; Martini X (2024) FOR404/FR475: The Redbay Ambrosia Beetle and Laurel Wilt [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId308469b8047a3ff53" w:history="1">
+      <w:hyperlink r:id="rId455369d2952769474" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-fr475-2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]. Ask IFAS - Powered by EDIS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cinnamomum camphora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId306569b8047a3ffb3" w:history="1">
+      <w:hyperlink r:id="rId997969d29527694d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8468,51 +8468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harringtonia lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId197569b8047a4129a" w:history="1">
+      <w:hyperlink r:id="rId884769d295276a6df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8577,51 +8577,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId155569b8047a41353" w:history="1">
+      <w:hyperlink r:id="rId672669d295276a7bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8708,137 +8708,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77257113">
+  <w:abstractNum w:abstractNumId="48615314">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47435983">
+    <w:lvl w:ilvl="0" w:tplc="96931560">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47435983" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96931560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47435983" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96931560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47435983" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96931560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47435983" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96931560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47435983" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96931560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47435983" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96931560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47435983" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96931560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47435983" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96931560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77257112">
+  <w:abstractNum w:abstractNumId="48615313">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56725741">
+    <w:lvl w:ilvl="0" w:tplc="93236041">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9590,55 +9590,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77257112">
-    <w:abstractNumId w:val="77257112"/>
+  <w:num w:numId="48615313">
+    <w:abstractNumId w:val="48615313"/>
   </w:num>
-  <w:num w:numId="77257113">
-    <w:abstractNumId w:val="77257113"/>
+  <w:num w:numId="48615314">
+    <w:abstractNumId w:val="48615314"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21188,51 +21188,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId617422517" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId701382897" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId413369b8047a3d8b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId855769b8047a3d902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId616669b8047a3db10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId327769b8047a3e1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId576069b8047a3fe17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId756869b8047a3feb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId308469b8047a3ff53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId306569b8047a3ffb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId197569b8047a4129a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId155569b8047a41353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId728969b8047a3d9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId728969b8047a3d9cb.jpg"/><Relationship Id="rId677169b8047a3e317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId677169b8047a3e317.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId552144958" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId729884008" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId393569d2952765b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId933769d2952765bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId261269d29527664da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId502569d2952766bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId254569d2952769340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId757069d29527693d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId455369d2952769474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId997969d29527694d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId884769d295276a6df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId672669d295276a7bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId266469d29527663a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId266469d29527663a6.jpg"/><Relationship Id="rId233069d29527678b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId233069d29527678b7.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>