--- v7 (2026-04-05)
+++ v8 (2026-05-01)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Harrington, Fraedrich &amp; Aghayeva</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laurel wilt (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393569d2952765b7a" w:history="1">
+            <w:hyperlink r:id="rId617369f418e895efd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId933769d2952765bc1" w:history="1">
+            <w:hyperlink r:id="rId420269f418e895f4e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RAFFLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35373862" name="name351969d29527663a8" descr="17870.jpg"/>
+                  <wp:docPr id="88623911" name="name641969f418e896575" descr="17870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId266469d29527663a6" cstate="print"/>
+                          <a:blip r:embed="rId647869f418e896573" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId261269d29527664da" w:history="1">
+            <w:hyperlink r:id="rId788069f418e8966da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1395,112 +1395,112 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is its main fungal symbiont (Harrington </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2010). Because ambrosia beetles depend on their fungal partners for survival, it is most prudent for quarantine purposes to use the distribution of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId502569d2952766bb2" w:history="1">
+      <w:hyperlink r:id="rId119669f418e896d6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xyleborus glabratus </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to infer the full current range of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28306946" name="name190169d29527678b9" descr="RAFFLA_distribution_map.jpg"/>
+            <wp:docPr id="98898362" name="name677769f418e897958" descr="RAFFLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RAFFLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId233069d29527678b7" cstate="print"/>
+                    <a:blip r:embed="rId868869f418e897956" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5340,51 +5340,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ciesla WM (2002) Non-wood forest products from temperate broad-leaved trees (Vol. 15). Food &amp; Agriculture Org. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId254569d2952769340" w:history="1">
+      <w:hyperlink r:id="rId612169f418e899493" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/4/Y4351E/y4351e00.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1274-1284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId757069d29527693d7" w:history="1">
+      <w:hyperlink r:id="rId999669f418e899547" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5527,51 +5527,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dong Y, Hulcr J, Carrillo D, &amp; Martini X (2024) FOR404/FR475: The Redbay Ambrosia Beetle and Laurel Wilt [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId455369d2952769474" w:history="1">
+      <w:hyperlink r:id="rId674669f418e8995fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-fr475-2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]. Ask IFAS - Powered by EDIS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cinnamomum camphora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId997969d29527694d1" w:history="1">
+      <w:hyperlink r:id="rId775369f418e89965a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8468,51 +8468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harringtonia lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId884769d295276a6df" w:history="1">
+      <w:hyperlink r:id="rId730369f418e89a848" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8577,51 +8577,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId672669d295276a7bc" w:history="1">
+      <w:hyperlink r:id="rId306069f418e89a8fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8708,137 +8708,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48615314">
+  <w:abstractNum w:abstractNumId="98321888">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96931560">
+    <w:lvl w:ilvl="0" w:tplc="90707238">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96931560" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90707238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96931560" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90707238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96931560" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90707238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96931560" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90707238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96931560" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90707238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96931560" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90707238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96931560" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90707238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96931560" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90707238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48615313">
+  <w:abstractNum w:abstractNumId="98321887">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93236041">
+    <w:lvl w:ilvl="0" w:tplc="50221025">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9590,55 +9590,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48615313">
-    <w:abstractNumId w:val="48615313"/>
+  <w:num w:numId="98321887">
+    <w:abstractNumId w:val="98321887"/>
   </w:num>
-  <w:num w:numId="48615314">
-    <w:abstractNumId w:val="48615314"/>
+  <w:num w:numId="98321888">
+    <w:abstractNumId w:val="98321888"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21188,51 +21188,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId552144958" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId729884008" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId393569d2952765b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId933769d2952765bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId261269d29527664da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId502569d2952766bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId254569d2952769340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId757069d29527693d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId455369d2952769474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId997969d29527694d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId884769d295276a6df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId672669d295276a7bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId266469d29527663a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId266469d29527663a6.jpg"/><Relationship Id="rId233069d29527678b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId233069d29527678b7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId966801564" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId799106184" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId617369f418e895efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId420269f418e895f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId788069f418e8966da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId119669f418e896d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId612169f418e899493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId999669f418e899547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId674669f418e8995fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId775369f418e89965a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId730369f418e89a848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId306069f418e89a8fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId647869f418e896573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId647869f418e896573.jpg"/><Relationship Id="rId868869f418e897956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId868869f418e897956.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>