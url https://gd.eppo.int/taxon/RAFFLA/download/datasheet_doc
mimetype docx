--- v8 (2026-05-01)
+++ v9 (2026-05-21)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Harrington, Fraedrich &amp; Aghayeva</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laurel wilt (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617369f418e895efd" w:history="1">
+            <w:hyperlink r:id="rId27466a0f5e8089595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420269f418e895f4e" w:history="1">
+            <w:hyperlink r:id="rId63416a0f5e80895e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RAFFLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88623911" name="name641969f418e896575" descr="17870.jpg"/>
+                  <wp:docPr id="49808423" name="name92686a0f5e8089ddb" descr="17870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId647869f418e896573" cstate="print"/>
+                          <a:blip r:embed="rId40696a0f5e8089dd9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId788069f418e8966da" w:history="1">
+            <w:hyperlink r:id="rId64996a0f5e8089fa7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1395,112 +1395,112 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is its main fungal symbiont (Harrington </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2010). Because ambrosia beetles depend on their fungal partners for survival, it is most prudent for quarantine purposes to use the distribution of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119669f418e896d6f" w:history="1">
+      <w:hyperlink r:id="rId19886a0f5e808afef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xyleborus glabratus </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to infer the full current range of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98898362" name="name677769f418e897958" descr="RAFFLA_distribution_map.jpg"/>
+            <wp:docPr id="21414826" name="name34986a0f5e808c139" descr="RAFFLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RAFFLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId868869f418e897956" cstate="print"/>
+                    <a:blip r:embed="rId96766a0f5e808c136" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5340,51 +5340,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ciesla WM (2002) Non-wood forest products from temperate broad-leaved trees (Vol. 15). Food &amp; Agriculture Org. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId612169f418e899493" w:history="1">
+      <w:hyperlink r:id="rId46236a0f5e808e2e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/4/Y4351E/y4351e00.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1274-1284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId999669f418e899547" w:history="1">
+      <w:hyperlink r:id="rId34956a0f5e808e3a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5527,51 +5527,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dong Y, Hulcr J, Carrillo D, &amp; Martini X (2024) FOR404/FR475: The Redbay Ambrosia Beetle and Laurel Wilt [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId674669f418e8995fd" w:history="1">
+      <w:hyperlink r:id="rId15456a0f5e808e461" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-fr475-2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]. Ask IFAS - Powered by EDIS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cinnamomum camphora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId775369f418e89965a" w:history="1">
+      <w:hyperlink r:id="rId89316a0f5e808e4c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8468,51 +8468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harringtonia lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730369f418e89a848" w:history="1">
+      <w:hyperlink r:id="rId76476a0f5e808f949" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8577,51 +8577,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId306069f418e89a8fd" w:history="1">
+      <w:hyperlink r:id="rId40826a0f5e808fa0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8708,137 +8708,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98321888">
+  <w:abstractNum w:abstractNumId="73982980">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90707238">
+    <w:lvl w:ilvl="0" w:tplc="10498624">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90707238" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10498624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90707238" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10498624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90707238" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10498624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90707238" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10498624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90707238" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10498624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90707238" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10498624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90707238" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10498624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90707238" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10498624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98321887">
+  <w:abstractNum w:abstractNumId="73982979">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50221025">
+    <w:lvl w:ilvl="0" w:tplc="82980761">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9590,55 +9590,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98321887">
-    <w:abstractNumId w:val="98321887"/>
+  <w:num w:numId="73982979">
+    <w:abstractNumId w:val="73982979"/>
   </w:num>
-  <w:num w:numId="98321888">
-    <w:abstractNumId w:val="98321888"/>
+  <w:num w:numId="73982980">
+    <w:abstractNumId w:val="73982980"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21188,51 +21188,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId966801564" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId799106184" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId617369f418e895efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId420269f418e895f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId788069f418e8966da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId119669f418e896d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId612169f418e899493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId999669f418e899547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId674669f418e8995fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId775369f418e89965a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId730369f418e89a848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId306069f418e89a8fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId647869f418e896573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId647869f418e896573.jpg"/><Relationship Id="rId868869f418e897956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId868869f418e897956.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId208935474" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId691960357" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27466a0f5e8089595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId63416a0f5e80895e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId64996a0f5e8089fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId19886a0f5e808afef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId46236a0f5e808e2e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId34956a0f5e808e3a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId15456a0f5e808e461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId89316a0f5e808e4c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId76476a0f5e808f949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40826a0f5e808fa0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId40696a0f5e8089dd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40696a0f5e8089dd9.jpg"/><Relationship Id="rId96766a0f5e808c136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96766a0f5e808c136.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>