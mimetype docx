--- v9 (2026-05-21)
+++ v10 (2026-06-12)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Harrington, Fraedrich &amp; Aghayeva</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laurel wilt (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27466a0f5e8089595" w:history="1">
+            <w:hyperlink r:id="rId15696a2b7eacac5a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63416a0f5e80895e2" w:history="1">
+            <w:hyperlink r:id="rId81096a2b7eacac5eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RAFFLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49808423" name="name92686a0f5e8089ddb" descr="17870.jpg"/>
+                  <wp:docPr id="99104034" name="name43426a2b7eacacbab" descr="17870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40696a0f5e8089dd9" cstate="print"/>
+                          <a:blip r:embed="rId49196a2b7eacacba9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64996a0f5e8089fa7" w:history="1">
+            <w:hyperlink r:id="rId17386a2b7eacaccf1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1395,112 +1395,112 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is its main fungal symbiont (Harrington </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2010). Because ambrosia beetles depend on their fungal partners for survival, it is most prudent for quarantine purposes to use the distribution of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19886a0f5e808afef" w:history="1">
+      <w:hyperlink r:id="rId27576a2b7eacad466" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xyleborus glabratus </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to infer the full current range of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21414826" name="name34986a0f5e808c139" descr="RAFFLA_distribution_map.jpg"/>
+            <wp:docPr id="14829491" name="name83546a2b7eacae1dd" descr="RAFFLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RAFFLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96766a0f5e808c136" cstate="print"/>
+                    <a:blip r:embed="rId79626a2b7eacae1d9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5340,51 +5340,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ciesla WM (2002) Non-wood forest products from temperate broad-leaved trees (Vol. 15). Food &amp; Agriculture Org. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46236a0f5e808e2e8" w:history="1">
+      <w:hyperlink r:id="rId73046a2b7eacafe14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/4/Y4351E/y4351e00.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1274-1284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34956a0f5e808e3a5" w:history="1">
+      <w:hyperlink r:id="rId18686a2b7eacafec4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5527,51 +5527,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dong Y, Hulcr J, Carrillo D, &amp; Martini X (2024) FOR404/FR475: The Redbay Ambrosia Beetle and Laurel Wilt [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15456a0f5e808e461" w:history="1">
+      <w:hyperlink r:id="rId23816a2b7eacaff67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-fr475-2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]. Ask IFAS - Powered by EDIS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cinnamomum camphora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89316a0f5e808e4c6" w:history="1">
+      <w:hyperlink r:id="rId71826a2b7eacaffc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8468,51 +8468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harringtonia lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76476a0f5e808f949" w:history="1">
+      <w:hyperlink r:id="rId24216a2b7eacb13f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8577,51 +8577,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40826a0f5e808fa0b" w:history="1">
+      <w:hyperlink r:id="rId23836a2b7eacb14b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8708,137 +8708,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73982980">
+  <w:abstractNum w:abstractNumId="29265274">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10498624">
+    <w:lvl w:ilvl="0" w:tplc="45762025">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10498624" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45762025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10498624" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45762025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10498624" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45762025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10498624" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45762025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10498624" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45762025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10498624" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45762025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10498624" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45762025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10498624" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45762025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73982979">
+  <w:abstractNum w:abstractNumId="29265273">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82980761">
+    <w:lvl w:ilvl="0" w:tplc="73143208">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9590,55 +9590,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73982979">
-    <w:abstractNumId w:val="73982979"/>
+  <w:num w:numId="29265273">
+    <w:abstractNumId w:val="29265273"/>
   </w:num>
-  <w:num w:numId="73982980">
-    <w:abstractNumId w:val="73982980"/>
+  <w:num w:numId="29265274">
+    <w:abstractNumId w:val="29265274"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21188,51 +21188,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId208935474" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId691960357" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27466a0f5e8089595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId63416a0f5e80895e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId64996a0f5e8089fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId19886a0f5e808afef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId46236a0f5e808e2e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId34956a0f5e808e3a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId15456a0f5e808e461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId89316a0f5e808e4c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId76476a0f5e808f949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40826a0f5e808fa0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId40696a0f5e8089dd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40696a0f5e8089dd9.jpg"/><Relationship Id="rId96766a0f5e808c136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96766a0f5e808c136.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId980515158" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId564630712" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15696a2b7eacac5a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId81096a2b7eacac5eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId17386a2b7eacaccf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId27576a2b7eacad466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId73046a2b7eacafe14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId18686a2b7eacafec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId23816a2b7eacaff67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId71826a2b7eacaffc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId24216a2b7eacb13f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23836a2b7eacb14b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId49196a2b7eacacba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49196a2b7eacacba9.jpg"/><Relationship Id="rId79626a2b7eacae1d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79626a2b7eacae1d9.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>