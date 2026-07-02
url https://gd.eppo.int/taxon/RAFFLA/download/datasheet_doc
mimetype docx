--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Harrington, Fraedrich &amp; Aghayeva</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laurel wilt (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15696a2b7eacac5a3" w:history="1">
+            <w:hyperlink r:id="rId70896a460d1c9cd1b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81096a2b7eacac5eb" w:history="1">
+            <w:hyperlink r:id="rId42546a460d1c9cd60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RAFFLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99104034" name="name43426a2b7eacacbab" descr="17870.jpg"/>
+                  <wp:docPr id="56237446" name="name20166a460d1c9d48f" descr="17870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49196a2b7eacacba9" cstate="print"/>
+                          <a:blip r:embed="rId98756a460d1c9d48d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId17386a2b7eacaccf1" w:history="1">
+            <w:hyperlink r:id="rId29936a460d1c9d5b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1395,112 +1395,112 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is its main fungal symbiont (Harrington </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2010). Because ambrosia beetles depend on their fungal partners for survival, it is most prudent for quarantine purposes to use the distribution of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27576a2b7eacad466" w:history="1">
+      <w:hyperlink r:id="rId89466a460d1c9dc5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xyleborus glabratus </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to infer the full current range of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14829491" name="name83546a2b7eacae1dd" descr="RAFFLA_distribution_map.jpg"/>
+            <wp:docPr id="84668175" name="name87676a460d1c9e4ef" descr="RAFFLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RAFFLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79626a2b7eacae1d9" cstate="print"/>
+                    <a:blip r:embed="rId74416a460d1c9e4ed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5340,51 +5340,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ciesla WM (2002) Non-wood forest products from temperate broad-leaved trees (Vol. 15). Food &amp; Agriculture Org. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73046a2b7eacafe14" w:history="1">
+      <w:hyperlink r:id="rId32376a460d1c9fefc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/4/Y4351E/y4351e00.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1274-1284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18686a2b7eacafec4" w:history="1">
+      <w:hyperlink r:id="rId63326a460d1c9ff92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5527,51 +5527,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dong Y, Hulcr J, Carrillo D, &amp; Martini X (2024) FOR404/FR475: The Redbay Ambrosia Beetle and Laurel Wilt [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23816a2b7eacaff67" w:history="1">
+      <w:hyperlink r:id="rId47046a460d1ca002e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-fr475-2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]. Ask IFAS - Powered by EDIS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cinnamomum camphora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71826a2b7eacaffc7" w:history="1">
+      <w:hyperlink r:id="rId12646a460d1ca008b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8468,51 +8468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harringtonia lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24216a2b7eacb13f5" w:history="1">
+      <w:hyperlink r:id="rId51046a460d1ca1318" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8577,51 +8577,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23836a2b7eacb14b5" w:history="1">
+      <w:hyperlink r:id="rId72506a460d1ca13cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8708,137 +8708,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29265274">
+  <w:abstractNum w:abstractNumId="18905780">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45762025">
+    <w:lvl w:ilvl="0" w:tplc="96165557">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45762025" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96165557" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45762025" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96165557" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45762025" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96165557" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45762025" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96165557" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45762025" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96165557" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45762025" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96165557" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45762025" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96165557" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45762025" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96165557" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29265273">
+  <w:abstractNum w:abstractNumId="18905779">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73143208">
+    <w:lvl w:ilvl="0" w:tplc="91571207">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9590,55 +9590,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29265273">
-    <w:abstractNumId w:val="29265273"/>
+  <w:num w:numId="18905779">
+    <w:abstractNumId w:val="18905779"/>
   </w:num>
-  <w:num w:numId="29265274">
-    <w:abstractNumId w:val="29265274"/>
+  <w:num w:numId="18905780">
+    <w:abstractNumId w:val="18905780"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21188,51 +21188,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId980515158" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId564630712" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15696a2b7eacac5a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId81096a2b7eacac5eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId17386a2b7eacaccf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId27576a2b7eacad466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId73046a2b7eacafe14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId18686a2b7eacafec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId23816a2b7eacaff67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId71826a2b7eacaffc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId24216a2b7eacb13f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23836a2b7eacb14b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId49196a2b7eacacba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49196a2b7eacacba9.jpg"/><Relationship Id="rId79626a2b7eacae1d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79626a2b7eacae1d9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId389876824" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId190429044" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70896a460d1c9cd1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId42546a460d1c9cd60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId29936a460d1c9d5b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId89466a460d1c9dc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId32376a460d1c9fefc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId63326a460d1c9ff92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId47046a460d1ca002e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId12646a460d1ca008b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId51046a460d1ca1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72506a460d1ca13cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId98756a460d1c9d48d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98756a460d1c9d48d.jpg"/><Relationship Id="rId74416a460d1c9e4ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74416a460d1c9e4ed.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>