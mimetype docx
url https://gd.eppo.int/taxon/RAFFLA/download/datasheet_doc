--- v11 (2026-07-02)
+++ v12 (2026-07-02)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Harrington, Fraedrich &amp; Aghayeva</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laurel wilt (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70896a460d1c9cd1b" w:history="1">
+            <w:hyperlink r:id="rId67736a461bd1afbac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42546a460d1c9cd60" w:history="1">
+            <w:hyperlink r:id="rId23806a461bd1afbf3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RAFFLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56237446" name="name20166a460d1c9d48f" descr="17870.jpg"/>
+                  <wp:docPr id="71594362" name="name73156a461bd1b053c" descr="17870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98756a460d1c9d48d" cstate="print"/>
+                          <a:blip r:embed="rId44096a461bd1b053a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId29936a460d1c9d5b9" w:history="1">
+            <w:hyperlink r:id="rId35296a461bd1b0695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1395,112 +1395,112 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is its main fungal symbiont (Harrington </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2010). Because ambrosia beetles depend on their fungal partners for survival, it is most prudent for quarantine purposes to use the distribution of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89466a460d1c9dc5d" w:history="1">
+      <w:hyperlink r:id="rId77916a461bd1b0da4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xyleborus glabratus </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to infer the full current range of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84668175" name="name87676a460d1c9e4ef" descr="RAFFLA_distribution_map.jpg"/>
+            <wp:docPr id="92030416" name="name19436a461bd1b1bd8" descr="RAFFLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RAFFLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74416a460d1c9e4ed" cstate="print"/>
+                    <a:blip r:embed="rId61876a461bd1b1bd5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5340,51 +5340,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ciesla WM (2002) Non-wood forest products from temperate broad-leaved trees (Vol. 15). Food &amp; Agriculture Org. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32376a460d1c9fefc" w:history="1">
+      <w:hyperlink r:id="rId50676a461bd1b36d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/4/Y4351E/y4351e00.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1274-1284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63326a460d1c9ff92" w:history="1">
+      <w:hyperlink r:id="rId32196a461bd1b376a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5527,51 +5527,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dong Y, Hulcr J, Carrillo D, &amp; Martini X (2024) FOR404/FR475: The Redbay Ambrosia Beetle and Laurel Wilt [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId47046a460d1ca002e" w:history="1">
+      <w:hyperlink r:id="rId24456a461bd1b3812" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-fr475-2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]. Ask IFAS - Powered by EDIS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cinnamomum camphora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12646a460d1ca008b" w:history="1">
+      <w:hyperlink r:id="rId45196a461bd1b3871" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8468,51 +8468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harringtonia lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51046a460d1ca1318" w:history="1">
+      <w:hyperlink r:id="rId88176a461bd1b4b21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8577,51 +8577,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72506a460d1ca13cd" w:history="1">
+      <w:hyperlink r:id="rId10106a461bd1b4be4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8708,137 +8708,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18905780">
+  <w:abstractNum w:abstractNumId="63421907">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96165557">
+    <w:lvl w:ilvl="0" w:tplc="30555823">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96165557" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30555823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96165557" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30555823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96165557" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30555823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96165557" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30555823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96165557" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30555823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96165557" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30555823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96165557" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30555823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96165557" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30555823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18905779">
+  <w:abstractNum w:abstractNumId="63421906">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91571207">
+    <w:lvl w:ilvl="0" w:tplc="90560584">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9590,55 +9590,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18905779">
-    <w:abstractNumId w:val="18905779"/>
+  <w:num w:numId="63421906">
+    <w:abstractNumId w:val="63421906"/>
   </w:num>
-  <w:num w:numId="18905780">
-    <w:abstractNumId w:val="18905780"/>
+  <w:num w:numId="63421907">
+    <w:abstractNumId w:val="63421907"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21188,51 +21188,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId389876824" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId190429044" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70896a460d1c9cd1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId42546a460d1c9cd60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId29936a460d1c9d5b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId89466a460d1c9dc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId32376a460d1c9fefc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId63326a460d1c9ff92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId47046a460d1ca002e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId12646a460d1ca008b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId51046a460d1ca1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72506a460d1ca13cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId98756a460d1c9d48d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98756a460d1c9d48d.jpg"/><Relationship Id="rId74416a460d1c9e4ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74416a460d1c9e4ed.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId294161242" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId459581938" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67736a461bd1afbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId23806a461bd1afbf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId35296a461bd1b0695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId77916a461bd1b0da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId50676a461bd1b36d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId32196a461bd1b376a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId24456a461bd1b3812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId45196a461bd1b3871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId88176a461bd1b4b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10106a461bd1b4be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId44096a461bd1b053a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44096a461bd1b053a.jpg"/><Relationship Id="rId61876a461bd1b1bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61876a461bd1b1bd5.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>