--- v12 (2026-07-02)
+++ v13 (2026-07-24)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Harrington, Fraedrich &amp; Aghayeva</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laurel wilt (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67736a461bd1afbac" w:history="1">
+            <w:hyperlink r:id="rId39336a631f6254a98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23806a461bd1afbf3" w:history="1">
+            <w:hyperlink r:id="rId59846a631f6254adf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RAFFLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71594362" name="name73156a461bd1b053c" descr="17870.jpg"/>
+                  <wp:docPr id="91080179" name="name20136a631f625507e" descr="17870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44096a461bd1b053a" cstate="print"/>
+                          <a:blip r:embed="rId76566a631f625507c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35296a461bd1b0695" w:history="1">
+            <w:hyperlink r:id="rId20516a631f62551e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1395,112 +1395,112 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is its main fungal symbiont (Harrington </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2010). Because ambrosia beetles depend on their fungal partners for survival, it is most prudent for quarantine purposes to use the distribution of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77916a461bd1b0da4" w:history="1">
+      <w:hyperlink r:id="rId93046a631f62558b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xyleborus glabratus </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to infer the full current range of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92030416" name="name19436a461bd1b1bd8" descr="RAFFLA_distribution_map.jpg"/>
+            <wp:docPr id="35840737" name="name16216a631f62562fb" descr="RAFFLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RAFFLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61876a461bd1b1bd5" cstate="print"/>
+                    <a:blip r:embed="rId41126a631f62562f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5340,51 +5340,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ciesla WM (2002) Non-wood forest products from temperate broad-leaved trees (Vol. 15). Food &amp; Agriculture Org. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50676a461bd1b36d1" w:history="1">
+      <w:hyperlink r:id="rId66576a631f6257dfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/4/Y4351E/y4351e00.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1274-1284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32196a461bd1b376a" w:history="1">
+      <w:hyperlink r:id="rId26196a631f6257eab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5527,51 +5527,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dong Y, Hulcr J, Carrillo D, &amp; Martini X (2024) FOR404/FR475: The Redbay Ambrosia Beetle and Laurel Wilt [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24456a461bd1b3812" w:history="1">
+      <w:hyperlink r:id="rId71976a631f6257f4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-fr475-2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]. Ask IFAS - Powered by EDIS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cinnamomum camphora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45196a461bd1b3871" w:history="1">
+      <w:hyperlink r:id="rId55106a631f6257faf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8468,51 +8468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harringtonia lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88176a461bd1b4b21" w:history="1">
+      <w:hyperlink r:id="rId35046a631f6259279" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8577,51 +8577,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10106a461bd1b4be4" w:history="1">
+      <w:hyperlink r:id="rId46186a631f625934f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8708,137 +8708,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63421907">
+  <w:abstractNum w:abstractNumId="48801467">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30555823">
+    <w:lvl w:ilvl="0" w:tplc="80089668">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30555823" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80089668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30555823" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80089668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30555823" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80089668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30555823" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80089668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30555823" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80089668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30555823" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80089668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30555823" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80089668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30555823" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80089668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63421906">
+  <w:abstractNum w:abstractNumId="48801466">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90560584">
+    <w:lvl w:ilvl="0" w:tplc="88113849">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9590,55 +9590,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63421906">
-    <w:abstractNumId w:val="63421906"/>
+  <w:num w:numId="48801466">
+    <w:abstractNumId w:val="48801466"/>
   </w:num>
-  <w:num w:numId="63421907">
-    <w:abstractNumId w:val="63421907"/>
+  <w:num w:numId="48801467">
+    <w:abstractNumId w:val="48801467"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21188,51 +21188,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId294161242" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId459581938" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67736a461bd1afbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId23806a461bd1afbf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId35296a461bd1b0695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId77916a461bd1b0da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId50676a461bd1b36d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId32196a461bd1b376a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId24456a461bd1b3812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId45196a461bd1b3871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId88176a461bd1b4b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10106a461bd1b4be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId44096a461bd1b053a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44096a461bd1b053a.jpg"/><Relationship Id="rId61876a461bd1b1bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61876a461bd1b1bd5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId850860564" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId725666464" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39336a631f6254a98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId59846a631f6254adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId20516a631f62551e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId93046a631f62558b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId66576a631f6257dfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId26196a631f6257eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId71976a631f6257f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId55106a631f6257faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId35046a631f6259279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46186a631f625934f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId76566a631f625507c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76566a631f625507c.jpg"/><Relationship Id="rId41126a631f62562f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41126a631f62562f9.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>