--- v13 (2026-07-24)
+++ v14 (2026-08-14)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Harrington, Fraedrich &amp; Aghayeva</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laurel wilt (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39336a631f6254a98" w:history="1">
+            <w:hyperlink r:id="rId88346a7ed5fd1b3ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59846a631f6254adf" w:history="1">
+            <w:hyperlink r:id="rId80186a7ed5fd1b448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RAFFLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91080179" name="name20136a631f625507e" descr="17870.jpg"/>
+                  <wp:docPr id="57021835" name="name97686a7ed5fd1be08" descr="17870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76566a631f625507c" cstate="print"/>
+                          <a:blip r:embed="rId78516a7ed5fd1be06" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20516a631f62551e5" w:history="1">
+            <w:hyperlink r:id="rId53096a7ed5fd1bf3d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1395,112 +1395,112 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is its main fungal symbiont (Harrington </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2010). Because ambrosia beetles depend on their fungal partners for survival, it is most prudent for quarantine purposes to use the distribution of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93046a631f62558b7" w:history="1">
+      <w:hyperlink r:id="rId13706a7ed5fd1c632" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xyleborus glabratus </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to infer the full current range of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35840737" name="name16216a631f62562fb" descr="RAFFLA_distribution_map.jpg"/>
+            <wp:docPr id="14153098" name="name24836a7ed5fd1d2c7" descr="RAFFLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RAFFLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41126a631f62562f9" cstate="print"/>
+                    <a:blip r:embed="rId81826a7ed5fd1d2c4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5340,51 +5340,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ciesla WM (2002) Non-wood forest products from temperate broad-leaved trees (Vol. 15). Food &amp; Agriculture Org. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66576a631f6257dfb" w:history="1">
+      <w:hyperlink r:id="rId37456a7ed5fd1ee00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/4/Y4351E/y4351e00.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1274-1284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26196a631f6257eab" w:history="1">
+      <w:hyperlink r:id="rId50936a7ed5fd1ee9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5527,51 +5527,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dong Y, Hulcr J, Carrillo D, &amp; Martini X (2024) FOR404/FR475: The Redbay Ambrosia Beetle and Laurel Wilt [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId71976a631f6257f4e" w:history="1">
+      <w:hyperlink r:id="rId34976a7ed5fd1ef3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-fr475-2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]. Ask IFAS - Powered by EDIS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cinnamomum camphora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55106a631f6257faf" w:history="1">
+      <w:hyperlink r:id="rId59526a7ed5fd1efa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8468,51 +8468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harringtonia lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35046a631f6259279" w:history="1">
+      <w:hyperlink r:id="rId21646a7ed5fd20242" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8577,51 +8577,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46186a631f625934f" w:history="1">
+      <w:hyperlink r:id="rId50556a7ed5fd20314" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8708,137 +8708,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48801467">
+  <w:abstractNum w:abstractNumId="50479495">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80089668">
+    <w:lvl w:ilvl="0" w:tplc="37756145">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80089668" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37756145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80089668" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37756145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80089668" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37756145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80089668" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37756145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80089668" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37756145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80089668" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37756145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80089668" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37756145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80089668" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37756145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48801466">
+  <w:abstractNum w:abstractNumId="50479494">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88113849">
+    <w:lvl w:ilvl="0" w:tplc="50639872">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9590,55 +9590,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48801466">
-    <w:abstractNumId w:val="48801466"/>
+  <w:num w:numId="50479494">
+    <w:abstractNumId w:val="50479494"/>
   </w:num>
-  <w:num w:numId="48801467">
-    <w:abstractNumId w:val="48801467"/>
+  <w:num w:numId="50479495">
+    <w:abstractNumId w:val="50479495"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21188,51 +21188,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId850860564" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId725666464" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39336a631f6254a98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId59846a631f6254adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId20516a631f62551e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId93046a631f62558b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId66576a631f6257dfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId26196a631f6257eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId71976a631f6257f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId55106a631f6257faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId35046a631f6259279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46186a631f625934f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId76566a631f625507c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76566a631f625507c.jpg"/><Relationship Id="rId41126a631f62562f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41126a631f62562f9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId828409917" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId324053877" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88346a7ed5fd1b3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId80186a7ed5fd1b448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId53096a7ed5fd1bf3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId13706a7ed5fd1c632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId37456a7ed5fd1ee00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId50936a7ed5fd1ee9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId34976a7ed5fd1ef3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId59526a7ed5fd1efa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId21646a7ed5fd20242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50556a7ed5fd20314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId78516a7ed5fd1be06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78516a7ed5fd1be06.jpg"/><Relationship Id="rId81826a7ed5fd1d2c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81826a7ed5fd1d2c4.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>