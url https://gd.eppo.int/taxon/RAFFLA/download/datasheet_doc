--- v14 (2026-08-14)
+++ v15 (2026-09-04)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Harrington, Fraedrich &amp; Aghayeva</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laurel wilt (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88346a7ed5fd1b3ff" w:history="1">
+            <w:hyperlink r:id="rId58416a9a8587944b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80186a7ed5fd1b448" w:history="1">
+            <w:hyperlink r:id="rId74916a9a8587944fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RAFFLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57021835" name="name97686a7ed5fd1be08" descr="17870.jpg"/>
+                  <wp:docPr id="52418436" name="name69516a9a858794d8c" descr="17870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78516a7ed5fd1be06" cstate="print"/>
+                          <a:blip r:embed="rId25526a9a858794d8a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53096a7ed5fd1bf3d" w:history="1">
+            <w:hyperlink r:id="rId44836a9a858794ed7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1395,112 +1395,112 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is its main fungal symbiont (Harrington </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2010). Because ambrosia beetles depend on their fungal partners for survival, it is most prudent for quarantine purposes to use the distribution of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13706a7ed5fd1c632" w:history="1">
+      <w:hyperlink r:id="rId61346a9a8587955c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xyleborus glabratus </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to infer the full current range of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14153098" name="name24836a7ed5fd1d2c7" descr="RAFFLA_distribution_map.jpg"/>
+            <wp:docPr id="4225207" name="name84126a9a8587960ef" descr="RAFFLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RAFFLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81826a7ed5fd1d2c4" cstate="print"/>
+                    <a:blip r:embed="rId75566a9a8587960ed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5340,51 +5340,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ciesla WM (2002) Non-wood forest products from temperate broad-leaved trees (Vol. 15). Food &amp; Agriculture Org. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37456a7ed5fd1ee00" w:history="1">
+      <w:hyperlink r:id="rId65546a9a858797f90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/4/Y4351E/y4351e00.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1274-1284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50936a7ed5fd1ee9c" w:history="1">
+      <w:hyperlink r:id="rId26136a9a858798028" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5527,51 +5527,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dong Y, Hulcr J, Carrillo D, &amp; Martini X (2024) FOR404/FR475: The Redbay Ambrosia Beetle and Laurel Wilt [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId34976a7ed5fd1ef3d" w:history="1">
+      <w:hyperlink r:id="rId99306a9a8587980c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-fr475-2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]. Ask IFAS - Powered by EDIS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cinnamomum camphora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59526a7ed5fd1efa5" w:history="1">
+      <w:hyperlink r:id="rId28326a9a858798124" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8468,51 +8468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harringtonia lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21646a7ed5fd20242" w:history="1">
+      <w:hyperlink r:id="rId52846a9a8587993fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8577,51 +8577,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50556a7ed5fd20314" w:history="1">
+      <w:hyperlink r:id="rId50446a9a8587994c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8708,137 +8708,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50479495">
+  <w:abstractNum w:abstractNumId="94442887">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37756145">
+    <w:lvl w:ilvl="0" w:tplc="16613877">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37756145" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16613877" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37756145" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16613877" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37756145" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16613877" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37756145" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16613877" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37756145" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16613877" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37756145" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16613877" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37756145" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16613877" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37756145" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16613877" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50479494">
+  <w:abstractNum w:abstractNumId="94442886">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50639872">
+    <w:lvl w:ilvl="0" w:tplc="40969361">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9590,55 +9590,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50479494">
-    <w:abstractNumId w:val="50479494"/>
+  <w:num w:numId="94442886">
+    <w:abstractNumId w:val="94442886"/>
   </w:num>
-  <w:num w:numId="50479495">
-    <w:abstractNumId w:val="50479495"/>
+  <w:num w:numId="94442887">
+    <w:abstractNumId w:val="94442887"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21188,51 +21188,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId828409917" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId324053877" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88346a7ed5fd1b3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId80186a7ed5fd1b448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId53096a7ed5fd1bf3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId13706a7ed5fd1c632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId37456a7ed5fd1ee00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId50936a7ed5fd1ee9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId34976a7ed5fd1ef3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId59526a7ed5fd1efa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId21646a7ed5fd20242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50556a7ed5fd20314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId78516a7ed5fd1be06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78516a7ed5fd1be06.jpg"/><Relationship Id="rId81826a7ed5fd1d2c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81826a7ed5fd1d2c4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId173154538" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId486811621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58416a9a8587944b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId74916a9a8587944fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId44836a9a858794ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId61346a9a8587955c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId65546a9a858797f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId26136a9a858798028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId99306a9a8587980c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId28326a9a858798124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId52846a9a8587993fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50446a9a8587994c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId25526a9a858794d8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25526a9a858794d8a.jpg"/><Relationship Id="rId75566a9a8587960ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75566a9a8587960ed.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>