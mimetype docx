--- v15 (2026-09-04)
+++ v16 (2026-09-25)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Harrington, Fraedrich &amp; Aghayeva</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laurel wilt (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58416a9a8587944b6" w:history="1">
+            <w:hyperlink r:id="rId97386ab6213d0c926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74916a9a8587944fe" w:history="1">
+            <w:hyperlink r:id="rId61466ab6213d0c96b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RAFFLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52418436" name="name69516a9a858794d8c" descr="17870.jpg"/>
+                  <wp:docPr id="67244872" name="name51516ab6213d0d2e0" descr="17870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25526a9a858794d8a" cstate="print"/>
+                          <a:blip r:embed="rId80346ab6213d0d2de" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44836a9a858794ed7" w:history="1">
+            <w:hyperlink r:id="rId83866ab6213d0d3df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1395,112 +1395,112 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is its main fungal symbiont (Harrington </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2010). Because ambrosia beetles depend on their fungal partners for survival, it is most prudent for quarantine purposes to use the distribution of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61346a9a8587955c0" w:history="1">
+      <w:hyperlink r:id="rId19846ab6213d0dac3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xyleborus glabratus </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to infer the full current range of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4225207" name="name84126a9a8587960ef" descr="RAFFLA_distribution_map.jpg"/>
+            <wp:docPr id="20538318" name="name78866ab6213d0eb25" descr="RAFFLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RAFFLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75566a9a8587960ed" cstate="print"/>
+                    <a:blip r:embed="rId32456ab6213d0eb21" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5340,51 +5340,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ciesla WM (2002) Non-wood forest products from temperate broad-leaved trees (Vol. 15). Food &amp; Agriculture Org. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65546a9a858797f90" w:history="1">
+      <w:hyperlink r:id="rId66656ab6213d10644" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/4/Y4351E/y4351e00.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1274-1284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26136a9a858798028" w:history="1">
+      <w:hyperlink r:id="rId57976ab6213d106dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5527,51 +5527,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dong Y, Hulcr J, Carrillo D, &amp; Martini X (2024) FOR404/FR475: The Redbay Ambrosia Beetle and Laurel Wilt [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId99306a9a8587980c5" w:history="1">
+      <w:hyperlink r:id="rId64086ab6213d1077a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-fr475-2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]. Ask IFAS - Powered by EDIS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cinnamomum camphora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28326a9a858798124" w:history="1">
+      <w:hyperlink r:id="rId91826ab6213d107d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8468,51 +8468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harringtonia lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52846a9a8587993fb" w:history="1">
+      <w:hyperlink r:id="rId89576ab6213d11a6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8577,51 +8577,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50446a9a8587994c1" w:history="1">
+      <w:hyperlink r:id="rId33746ab6213d11b26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8708,137 +8708,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94442887">
+  <w:abstractNum w:abstractNumId="57794725">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16613877">
+    <w:lvl w:ilvl="0" w:tplc="24579931">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16613877" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24579931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16613877" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24579931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16613877" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24579931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16613877" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24579931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16613877" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24579931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16613877" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24579931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16613877" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24579931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16613877" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24579931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94442886">
+  <w:abstractNum w:abstractNumId="57794724">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40969361">
+    <w:lvl w:ilvl="0" w:tplc="97977470">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9590,55 +9590,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94442886">
-    <w:abstractNumId w:val="94442886"/>
+  <w:num w:numId="57794724">
+    <w:abstractNumId w:val="57794724"/>
   </w:num>
-  <w:num w:numId="94442887">
-    <w:abstractNumId w:val="94442887"/>
+  <w:num w:numId="57794725">
+    <w:abstractNumId w:val="57794725"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21188,51 +21188,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId173154538" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId486811621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58416a9a8587944b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId74916a9a8587944fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId44836a9a858794ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId61346a9a8587955c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId65546a9a858797f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId26136a9a858798028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId99306a9a8587980c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId28326a9a858798124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId52846a9a8587993fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50446a9a8587994c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId25526a9a858794d8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25526a9a858794d8a.jpg"/><Relationship Id="rId75566a9a8587960ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75566a9a8587960ed.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId582044925" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId491079050" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97386ab6213d0c926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId61466ab6213d0c96b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId83866ab6213d0d3df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId19846ab6213d0dac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId66656ab6213d10644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId57976ab6213d106dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId64086ab6213d1077a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId91826ab6213d107d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId89576ab6213d11a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33746ab6213d11b26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId80346ab6213d0d2de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80346ab6213d0d2de.jpg"/><Relationship Id="rId32456ab6213d0eb21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32456ab6213d0eb21.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>