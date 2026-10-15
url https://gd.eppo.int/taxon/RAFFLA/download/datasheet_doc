--- v16 (2026-09-25)
+++ v17 (2026-10-15)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Harrington, Fraedrich &amp; Aghayeva</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laurel wilt (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97386ab6213d0c926" w:history="1">
+            <w:hyperlink r:id="rId52236ad1272eb05d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Alert list</w:t>
+              <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61466ab6213d0c96b" w:history="1">
+            <w:hyperlink r:id="rId65706ad1272eb0620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RAFFLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67244872" name="name51516ab6213d0d2e0" descr="17870.jpg"/>
+                  <wp:docPr id="83887282" name="name37336ad1272eb0ce3" descr="17870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80346ab6213d0d2de" cstate="print"/>
+                          <a:blip r:embed="rId88196ad1272eb0ce1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83866ab6213d0d3df" w:history="1">
+            <w:hyperlink r:id="rId86676ad1272eb0e18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1395,112 +1395,112 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is its main fungal symbiont (Harrington </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2010). Because ambrosia beetles depend on their fungal partners for survival, it is most prudent for quarantine purposes to use the distribution of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19846ab6213d0dac3" w:history="1">
+      <w:hyperlink r:id="rId53816ad1272eb14eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xyleborus glabratus </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to infer the full current range of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20538318" name="name78866ab6213d0eb25" descr="RAFFLA_distribution_map.jpg"/>
+            <wp:docPr id="83482541" name="name78586ad1272eb20c0" descr="RAFFLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="RAFFLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32456ab6213d0eb21" cstate="print"/>
+                    <a:blip r:embed="rId77276ad1272eb20bd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1519,51 +1519,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bangladesh, China (Fujian, Guangdong, Guangxi, Hunan, Jiangxi, Sichuan, Xianggang (Hong Kong), Yunnan), India (Assam, West Bengal), Japan (Kyushu), Korea, Republic of, Myanmar, Taiwan, Thailand, Vietnam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> United States of America (Alabama, Arkansas, Florida, Georgia, Kentucky, Louisiana, Mississippi, New York, North Carolina, South Carolina, Tennessee, Texas, Virginia)</w:t>
+        <w:t xml:space="preserve"> United States of America (Alabama, Arkansas, Connecticut, Florida, Georgia, Kentucky, Louisiana, Mississippi, New York, North Carolina, South Carolina, Tennessee, Texas, Virginia)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5340,51 +5340,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ciesla WM (2002) Non-wood forest products from temperate broad-leaved trees (Vol. 15). Food &amp; Agriculture Org. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66656ab6213d10644" w:history="1">
+      <w:hyperlink r:id="rId33066ad1272eb3b79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/4/Y4351E/y4351e00.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5430,51 +5430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1274-1284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57976ab6213d106dc" w:history="1">
+      <w:hyperlink r:id="rId38516ad1272eb3c13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5527,51 +5527,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dong Y, Hulcr J, Carrillo D, &amp; Martini X (2024) FOR404/FR475: The Redbay Ambrosia Beetle and Laurel Wilt [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId64086ab6213d1077a" w:history="1">
+      <w:hyperlink r:id="rId22376ad1272eb3cb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32473/edis-fr475-2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]. Ask IFAS - Powered by EDIS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cinnamomum camphora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91826ab6213d107d7" w:history="1">
+      <w:hyperlink r:id="rId97496ad1272eb3d10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8468,51 +8468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harringtonia lauricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89576ab6213d11a6e" w:history="1">
+      <w:hyperlink r:id="rId20706ad1272eb4f8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8577,51 +8577,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33746ab6213d11b26" w:history="1">
+      <w:hyperlink r:id="rId60136ad1272eb5043" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8708,137 +8708,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57794725">
+  <w:abstractNum w:abstractNumId="26577472">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24579931">
+    <w:lvl w:ilvl="0" w:tplc="48836928">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24579931" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48836928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24579931" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48836928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24579931" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48836928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24579931" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48836928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24579931" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48836928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24579931" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48836928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24579931" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48836928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24579931" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48836928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57794724">
+  <w:abstractNum w:abstractNumId="26577471">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97977470">
+    <w:lvl w:ilvl="0" w:tplc="51256536">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9590,55 +9590,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57794724">
-    <w:abstractNumId w:val="57794724"/>
+  <w:num w:numId="26577471">
+    <w:abstractNumId w:val="26577471"/>
   </w:num>
-  <w:num w:numId="57794725">
-    <w:abstractNumId w:val="57794725"/>
+  <w:num w:numId="26577472">
+    <w:abstractNumId w:val="26577472"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21188,51 +21188,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId582044925" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId491079050" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97386ab6213d0c926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId61466ab6213d0c96b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId83866ab6213d0d3df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId19846ab6213d0dac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId66656ab6213d10644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId57976ab6213d106dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId64086ab6213d1077a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId91826ab6213d107d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId89576ab6213d11a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33746ab6213d11b26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId80346ab6213d0d2de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80346ab6213d0d2de.jpg"/><Relationship Id="rId32456ab6213d0eb21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32456ab6213d0eb21.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId847623959" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId120294307" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52236ad1272eb05d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/" TargetMode="External"/><Relationship Id="rId65706ad1272eb0620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/categorization" TargetMode="External"/><Relationship Id="rId86676ad1272eb0e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RAFFLA/photos" TargetMode="External"/><Relationship Id="rId53816ad1272eb14eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLBGR/distribution" TargetMode="External"/><Relationship Id="rId33066ad1272eb3b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/Y4351E/y4351e00.htm" TargetMode="External"/><Relationship Id="rId38516ad1272eb3c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz026" TargetMode="External"/><Relationship Id="rId22376ad1272eb3cb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32473/edis-fr475-2024" TargetMode="External"/><Relationship Id="rId97496ad1272eb3d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/64d411c8-ce43-4681-ba64-0e05cd97d86f" TargetMode="External"/><Relationship Id="rId20706ad1272eb4f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60136ad1272eb5043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70001" TargetMode="External"/><Relationship Id="rId88196ad1272eb0ce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88196ad1272eb0ce1.jpg"/><Relationship Id="rId77276ad1272eb20bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77276ad1272eb20bd.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>