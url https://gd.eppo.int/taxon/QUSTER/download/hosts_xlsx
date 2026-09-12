--- v0 (2025-10-09)
+++ v1 (2026-09-12)
@@ -38,51 +38,51 @@
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>1ERZG</t>
   </si>
   <si>
     <t>Erythrina</t>
   </si>
   <si>
     <t>ERZCA</t>
   </si>
   <si>
-    <t>Erythrina caffra</t>
+    <t>Erythrina afra</t>
   </si>
   <si>
     <t>ERZCG</t>
   </si>
   <si>
     <t>Erythrina crista-galli</t>
   </si>
   <si>
     <t>ERZVA</t>
   </si>
   <si>
     <t>Erythrina variegata</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>