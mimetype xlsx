--- v1 (2026-02-12)
+++ v2 (2026-06-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUERU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Alternate</t>
   </si>
   <si>
     <t>CRONOR</t>
   </si>
   <si>
     <t>Cronartium orientale</t>
   </si>
   <si>
     <t>* Kaneko S (2000) Cronartium orientale, sp. nov., segregation of the pine gall rust in eastern Asia from Cronartium quercuum. Mycoscience 41(2), 115-122.
 ------- In inoculation tests.
 * Zhao P, Liu F, Huang JE, Zhou X, Duan WJ, Cai L (2022) Cronartium rust (Pucciniales, Cronartiaceae): species delineation, diversity and host alternation. Mycosphere 13(1), 672–723.</t>
@@ -413,50 +413,59 @@
     <t>Phytophthora cinnamomi (as Quercus)</t>
   </si>
   <si>
     <t>PHYTQC</t>
   </si>
   <si>
     <t>Phytophthora quercetorum (as Quercus)</t>
   </si>
   <si>
     <t>* Balci Y, Balci S, Blair J, Park SY, Kang S, Macdonald WL (2008) Phytophthora quercetorum sp. nov., a novel species isolated from eastern and north-central USA oak forest soils. Mycological Research 112(8) 906-916.</t>
   </si>
   <si>
     <t>PHYTRA</t>
   </si>
   <si>
     <t>Phytophthora ramorum</t>
   </si>
   <si>
     <t>* Brasier CM, Denman S, Rose J, Kirk SA, Hughes KJD, Griffin RL, Lane CR, Inman AJ &amp; Webber JF (2004) First report of ramorum bleeding canker on Quercus falcata, caused by Phytophthora ramorum. Plant Pathology 53, 804.</t>
   </si>
   <si>
     <t>Phytophthora ramorum (as Quercus)</t>
   </si>
   <si>
     <t>* Cave GL, Randall-Schadel B &amp; Redlin SC (2008) Risk analysis for Phytophthora ramorum Werres, de Cock &amp; Man in’t Veld, causal agent of sudden oak death, ramorum leaf blight, and ramorum dieback. US Department of Agriculture, Animal and Plant Health Inspection Service, Raleigh, NC.</t>
+  </si>
+  <si>
+    <t>POCZSH</t>
+  </si>
+  <si>
+    <t>Pochazia shantungensis</t>
+  </si>
+  <si>
+    <t>* Dong Y, Seung J, Lee S, Hulcr J (2026) Pochazia shantungensis and Pochazia chinensis (Hemiptera: Ricaniidae)—two confusable invasive planthoppers. Journal of Integrated Pest Management 17(1), pmag021. https://doi.org/10.1093/jipm/pmag021</t>
   </si>
   <si>
     <t>PSDPPR</t>
   </si>
   <si>
     <t>Pseudopityophthorus pruinosus</t>
   </si>
   <si>
     <t>* EFSA (2019) Panel on Plant Health: Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Fejer Justesen A, MacLeod A, Magnusson CS, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H-H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Grégoire J-C, Kertész V &amp; Milonas P (2019) Scientific Opinion on the pest categorisation of Pseudopityophthorus minutissimus and P. pruinosus. EFSA Journal 17, 1-27. Available online: https://doi.org/10.2903/j.efsa.2019.5513
 ------- Potential host.</t>
   </si>
   <si>
     <t>SCITCI</t>
   </si>
   <si>
     <t>Scirtothrips citri (as Quercus)</t>
   </si>
   <si>
     <t xml:space="preserve">* Tanigoshi LK and Nishio-Wong JY (1982) Citrus thrips: biology, ecology, and control. US Department of Agriculture Technical Bulletin 1668, 17 pp.
 ------- belived to be native host. </t>
   </si>
   <si>
     <t>STERHU</t>
   </si>
   <si>
@@ -897,51 +906,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D59"/>
+  <dimension ref="A1:D60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="595.712" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1545,65 +1554,65 @@
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>22</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" t="s">
         <v>128</v>
       </c>
       <c r="D46" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>22</v>
       </c>
       <c r="B47" t="s">
         <v>130</v>
       </c>
       <c r="C47" t="s">
         <v>131</v>
       </c>
-      <c r="D47"/>
+      <c r="D47" t="s">
+        <v>132</v>
+      </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>22</v>
       </c>
       <c r="B48" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C48" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="D48" t="s">
         <v>134</v>
       </c>
+      <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>22</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" t="s">
         <v>136</v>
       </c>
       <c r="D49" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>22</v>
       </c>
       <c r="B50" t="s">
         <v>138</v>
       </c>
       <c r="C50" t="s">
         <v>139</v>
       </c>
@@ -1619,140 +1628,154 @@
         <v>141</v>
       </c>
       <c r="C51" t="s">
         <v>142</v>
       </c>
       <c r="D51" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>22</v>
       </c>
       <c r="B52" t="s">
         <v>144</v>
       </c>
       <c r="C52" t="s">
         <v>145</v>
       </c>
       <c r="D52" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
+        <v>22</v>
+      </c>
+      <c r="B53" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C53" t="s">
         <v>148</v>
       </c>
       <c r="D53" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B54" t="s">
-        <v>150</v>
+        <v>26</v>
       </c>
       <c r="C54" t="s">
         <v>151</v>
       </c>
-      <c r="D54"/>
+      <c r="D54" t="s">
+        <v>152</v>
+      </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B55" t="s">
-        <v>97</v>
+        <v>153</v>
       </c>
       <c r="C55" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B56" t="s">
-        <v>154</v>
+        <v>97</v>
       </c>
       <c r="C56" t="s">
         <v>155</v>
       </c>
-      <c r="D56"/>
+      <c r="D56" t="s">
+        <v>156</v>
+      </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B57" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C57" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="D57" t="s">
         <v>158</v>
       </c>
+      <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B58" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C58" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D58" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B59" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C59" t="s">
         <v>162</v>
       </c>
       <c r="D59" t="s">
         <v>163</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" t="s">
+        <v>150</v>
+      </c>
+      <c r="B60" t="s">
+        <v>164</v>
+      </c>
+      <c r="C60" t="s">
+        <v>165</v>
+      </c>
+      <c r="D60" t="s">
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">