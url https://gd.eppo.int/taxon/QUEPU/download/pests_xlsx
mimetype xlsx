--- v0 (2025-10-13)
+++ v1 (2026-05-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUEPU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>AGRLBL</t>
   </si>
   <si>
     <t>Agrilus bilineatus (as Quercus)</t>
   </si>
   <si>
     <t xml:space="preserve">* Chapman RN (1915) Observations on the life history of Agrilus bilineatus. Journal of Agricultural Research, 3, 283–294.
 * Chittenden FH (1900) Food Plants and Injury of North American Species of Agrilus. United States Department of Agriculture, Division of Entomology Bulletin, 22, 64–68.
 </t>
@@ -69,50 +69,60 @@
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis (as Quercus)</t>
   </si>
   <si>
     <t>* Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
   </si>
   <si>
     <t>APRIGE</t>
   </si>
   <si>
     <t>Apriona germari (as Quercus)</t>
   </si>
   <si>
     <t>ARRHMI</t>
   </si>
   <si>
     <t>Arrhenodes minutus (as Quercus)</t>
   </si>
   <si>
     <t>* Bright DE (1993) The Insects and Arachnids of Canada,  Part 21. The Weevils of Canada and Alaska: Volume 1. Coleoptera: Curculionidea, excluding Scolytidae and Curculionidae. Agriculture Canada Publication 1882, 217 pp.
 * Solomon JD (1995) Guide to Insect Borers in North American Broadleaf Trees and Shrubs. Agriculture Handbook AH-706, Washington D.C., 735 pp.</t>
+  </si>
+  <si>
+    <t>BISCRO</t>
+  </si>
+  <si>
+    <t>Biscogniauxia rosacearum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Raimondo ML, Lops F, Carlucci A (2016) Charcoal canker of pear, plum, and quince trees caused by Biscogniauxia rosacearum sp. nov. in southern Italy. Plant Disease 100(9), 1813-1822 https://doi.org/10.1094/PDIS-09-15-1037-RE 
+----found in field grown trees and confirmed as hosts by pathogenicity tests </t>
   </si>
   <si>
     <t>CERAFA</t>
   </si>
   <si>
     <t>Bretziella fagacearum</t>
   </si>
   <si>
     <t>* Pinon J, MacDonald W, Double M, Tainter F (2003) Les risques pour la chênaie européenne d’introduction de Ceratocystis fagacearum en provenance des Etats-Unis, 5 pp. https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103
 ------- Found to be susceptible during experiments on European oaks conducted in the USA.</t>
   </si>
   <si>
     <t>CRTHAR</t>
   </si>
   <si>
     <t>Corythucha arcuata</t>
   </si>
   <si>
     <t>* Csóka G, Hirka A, Mutun S, Glavendekić M, Mikó Á, Szőcs L, Paulin M, Eötvös CB, Gáspár C, Csepelényi M, Szénási Á, Franjević M, Gninenko Y, Dautbašić M, Muzejinović O, Zúbrik M, Netoiu C, Buzatu A, Bălăcenoiu F, Jurc M, Jurc D, Bernardinelli I, Streito JC, Avtzis D, Hrašovec B (2020), Spread and potential host range of the invasive oak lace bug [Corythucha arcuata (Say, 1832) – Heteroptera: Tingidae] in Eurasia. Agricultural and Forest Entomology, 22: 61-74. https://doi.org/10.1111/afe.12362
 ------- Confirmed host.
 * Tomescu R, Olenici N, Netoiu C, Balacenoiu F, Buzatu A (2018) Invasion of the oak lace bug Corythucha arcuata (Say.) in Romania: a first extended reporting. Annals of Forest Research 61(2), 161-170.
 ------- One (amongst several) of the main hosts in Romania.
 * Simov N, Grozeva S, Langourov M, Georgieva M, Mirchev P, Georgiev G (2018) Rapid expansion of the oak lace bug Corythucha arcuata (Say, 1832) (Hemiptera: Tingidae) in Bulgaria. Historia naturalis bulgarica 27, 51-55.
 ------- Common host in Bulgaria.</t>
   </si>
@@ -670,51 +680,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D34"/>
+  <dimension ref="A1:D35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="588.571" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -830,356 +840,370 @@
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
-      <c r="D11"/>
+      <c r="D11" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D13" t="s">
         <v>36</v>
       </c>
+      <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
-      <c r="D15"/>
+      <c r="D15" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="D16" t="s">
         <v>44</v>
       </c>
+      <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
-      <c r="D17"/>
+      <c r="D17" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="D19" t="s">
         <v>51</v>
       </c>
+      <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>52</v>
       </c>
       <c r="C20" t="s">
         <v>53</v>
       </c>
       <c r="D20" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>55</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
-      <c r="D21"/>
+      <c r="D21" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="D24" t="s">
         <v>63</v>
       </c>
+      <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>64</v>
       </c>
       <c r="C25" t="s">
         <v>65</v>
       </c>
       <c r="D25" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>67</v>
       </c>
       <c r="C26" t="s">
         <v>68</v>
       </c>
       <c r="D26" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
         <v>70</v>
       </c>
       <c r="C27" t="s">
         <v>71</v>
       </c>
-      <c r="D27"/>
+      <c r="D27" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C28" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="D28" t="s">
         <v>74</v>
       </c>
+      <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>75</v>
       </c>
       <c r="C29" t="s">
         <v>76</v>
       </c>
       <c r="D29" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
         <v>78</v>
       </c>
       <c r="C30" t="s">
         <v>79</v>
       </c>
       <c r="D30" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>4</v>
       </c>
       <c r="B31" t="s">
         <v>81</v>
       </c>
       <c r="C31" t="s">
         <v>82</v>
       </c>
       <c r="D31" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
         <v>84</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>85</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B33" t="s">
         <v>88</v>
       </c>
       <c r="C33" t="s">
         <v>89</v>
       </c>
       <c r="D33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B34" t="s">
         <v>91</v>
       </c>
       <c r="C34" t="s">
         <v>92</v>
       </c>
       <c r="D34" t="s">
         <v>93</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" t="s">
+        <v>87</v>
+      </c>
+      <c r="B35" t="s">
+        <v>94</v>
+      </c>
+      <c r="C35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D35" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">