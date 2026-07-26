--- v0 (2025-10-17)
+++ v1 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUEPN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>AGRLBL</t>
   </si>
   <si>
     <t>Agrilus bilineatus (as Quercus)</t>
   </si>
   <si>
     <t xml:space="preserve">* Chapman RN (1915) Observations on the life history of Agrilus bilineatus. Journal of Agricultural Research, 3, 283–294.
 * Chittenden FH (1900) Food Plants and Injury of North American Species of Agrilus. United States Department of Agriculture, Division of Entomology Bulletin, 22, 64–68.
 </t>
@@ -260,50 +260,59 @@
     <t>STERHU</t>
   </si>
   <si>
     <t>Stereum hiugense (as Quercus)</t>
   </si>
   <si>
     <t>HESOCA</t>
   </si>
   <si>
     <t>Trichoferus campestris (as Quercus)</t>
   </si>
   <si>
     <t>* CAPS (2019) Trichoferus campestris. Cooperative Agricultural Pest Survey pest datasheets. http://download.ceris.purdue.edu/file/3870
 * Iwata R &amp; Yamada F (1990) Notes on the biology of Hesperophanes campestris, a drywood borer in Japan. Material und Organismen 25, 305–313.
 ------- Living host, dry wood host.</t>
   </si>
   <si>
     <t>XYLEFA</t>
   </si>
   <si>
     <t>Xylella fastidiosa</t>
   </si>
   <si>
     <t>* EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Subspecies unknown.</t>
+  </si>
+  <si>
+    <t>XYLEFF</t>
+  </si>
+  <si>
+    <t>Xylella fastidiosa subsp. fastidiosa</t>
+  </si>
+  <si>
+    <t>* EFSA (European Food Safety Authority), Cavalieri V, Fasanelli E, Furnari G, Gibin D, Gutierrez Linares A, Mikulová A, La Notte P, Pasinato L,  Stancanelli G (2026) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2025. EFSA Journal, 24(6), e10147. https://doi.org/10.2903/j.efsa.2026.10186</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Quercus)</t>
   </si>
   <si>
     <t xml:space="preserve">* Dedes J (2014). Whitemarked tussock moth (Orgyia leucostigma). Natural Resources Canada, Canadian Forest Service, Great Lakes Forestry Centre, Sault Ste. Marie, Ontario. Insect Production Services 2 p. https://cfs.nrcan.gc.ca/publications?id=35692 
 * Webster RL (1916) The white-marked tussock-moth. Circular. Paper 33. https://lib.dr.iastate.edu/iaes_circulars/39
 * Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp
 </t>
   </si>
   <si>
     <t>THAUPR</t>
   </si>
   <si>
     <t>Thaumetopoea processionea</t>
   </si>
   <si>
     <t>* Godefroid M, Meurisse N, Groenen F, Kerdelhué C, Rossi JP (2020) Current and future distribution of the invasive oak processionary moth. Biological Invasions 22, 523-534.
 * Groenen F, Meurisse N (2012) Historical distribution of the oak processionary moth Thaumetopoea processionea in Europe suggests ecolonization instead of expansion. Agricultural and Forest Entomology 14, 147–155.
@@ -633,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D31"/>
+  <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="588.571" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1033,74 +1042,88 @@
         <v>72</v>
       </c>
       <c r="C28" t="s">
         <v>73</v>
       </c>
       <c r="D28" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>75</v>
       </c>
       <c r="C29" t="s">
         <v>76</v>
       </c>
       <c r="D29" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" t="s">
         <v>78</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>79</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B31" t="s">
         <v>82</v>
       </c>
       <c r="C31" t="s">
         <v>83</v>
       </c>
       <c r="D31" t="s">
         <v>84</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" t="s">
+        <v>81</v>
+      </c>
+      <c r="B32" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" t="s">
+        <v>86</v>
+      </c>
+      <c r="D32" t="s">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">