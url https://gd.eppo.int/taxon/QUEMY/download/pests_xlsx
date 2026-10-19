--- v0 (2025-10-09)
+++ v1 (2026-10-19)
@@ -35,51 +35,52 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Alternate</t>
   </si>
   <si>
     <t>CRONOR</t>
   </si>
   <si>
     <t>Cronartium orientale</t>
   </si>
   <si>
-    <t>* Kaneko S (2000) Cronartium orientale, sp. nov., segregation of the pine gall rust in eastern Asia from Cronartium quercuum. Mycoscience 41(2), 115-122.</t>
+    <t>* Kaneko S (2000) Cronartium orientale, sp. nov., segregation of the pine gall rust in eastern Asia from Cronartium quercuum. Mycoscience 41(2), 115-122.
+* Kaneko S, Pham TQ, Hiratsuka Y (2007) Notes on some rust fungi in Vietnam. Mycoscience 48(4), 263-265.  https://doi.org/10.1007/s10267-007-0354-8</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>AGRLBL</t>
   </si>
   <si>
     <t>Agrilus bilineatus (as Quercus)</t>
   </si>
   <si>
     <t xml:space="preserve">* Chapman RN (1915) Observations on the life history of Agrilus bilineatus. Journal of Agricultural Research, 3, 283–294.
 * Chittenden FH (1900) Food Plants and Injury of North American Species of Agrilus. United States Department of Agriculture, Division of Entomology Bulletin, 22, 64–68.
 </t>
   </si>
   <si>
     <t>AGRLCO</t>
   </si>
   <si>
     <t>Agrilus coxalis (as Quercus)</t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>