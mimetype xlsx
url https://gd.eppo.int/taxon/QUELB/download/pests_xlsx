--- v0 (2025-10-07)
+++ v1 (2026-05-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUELB" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>AGRLBL</t>
   </si>
   <si>
     <t>Agrilus bilineatus (as Quercus)</t>
   </si>
   <si>
     <t xml:space="preserve">* Chapman RN (1915) Observations on the life history of Agrilus bilineatus. Journal of Agricultural Research, 3, 283–294.
 * Chittenden FH (1900) Food Plants and Injury of North American Species of Agrilus. United States Department of Agriculture, Division of Entomology Bulletin, 22, 64–68.
 </t>
@@ -69,50 +69,59 @@
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis (as Quercus)</t>
   </si>
   <si>
     <t>* Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
   </si>
   <si>
     <t>APRIGE</t>
   </si>
   <si>
     <t>Apriona germari (as Quercus)</t>
   </si>
   <si>
     <t>ARRHMI</t>
   </si>
   <si>
     <t>Arrhenodes minutus (as Quercus)</t>
   </si>
   <si>
     <t>* Bright DE (1993) The Insects and Arachnids of Canada,  Part 21. The Weevils of Canada and Alaska: Volume 1. Coleoptera: Curculionidea, excluding Scolytidae and Curculionidae. Agriculture Canada Publication 1882, 217 pp.
 * Solomon JD (1995) Guide to Insect Borers in North American Broadleaf Trees and Shrubs. Agriculture Handbook AH-706, Washington D.C., 735 pp.</t>
+  </si>
+  <si>
+    <t>BISCRO</t>
+  </si>
+  <si>
+    <t>Biscogniauxia rosacearum</t>
+  </si>
+  <si>
+    <t>* Bashiri S, Abdollahzadeh J, Evidente A (2022) Diagnosing and pathogenicity of Biscogniauxia species, the causal agents of oak charcoal canker and decline in Zagros forests of Iran. Journal of Plant Pathology 104(3), 1011-1025.</t>
   </si>
   <si>
     <t>CRTHAR</t>
   </si>
   <si>
     <t>Corythucha arcuata</t>
   </si>
   <si>
     <t>* Csóka G, Hirka A, Mutun S, Glavendekić M, Mikó Á, Szőcs L, Paulin M, Eötvös CB, Gáspár C, Csepelényi M, Szénási Á, Franjević M, Gninenko Y, Dautbašić M, Muzejinović O, Zúbrik M, Netoiu C, Buzatu A, Bălăcenoiu F, Jurc M, Jurc D, Bernardinelli I, Streito JC, Avtzis D, Hrašovec B (2020), Spread and potential host range of the invasive oak lace bug [Corythucha arcuata (Say, 1832) – Heteroptera: Tingidae] in Eurasia. Agricultural and Forest Entomology, 22: 61-74. https://doi.org/10.1111/afe.12362
 ------- confirmed host.</t>
   </si>
   <si>
     <t>DIABVZ</t>
   </si>
   <si>
     <t>Diabrotica virgifera zeae (as Quercus)</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 615 pp.
 ------- Adult host.</t>
   </si>
   <si>
     <t>TORTPO</t>
   </si>
   <si>
@@ -593,51 +602,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D27"/>
+  <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="588.571" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -725,286 +734,300 @@
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
-      <c r="D9"/>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="D11" t="s">
         <v>30</v>
       </c>
+      <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
-      <c r="D13"/>
+      <c r="D13" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D14" t="s">
         <v>38</v>
       </c>
+      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
-      <c r="D15"/>
+      <c r="D15" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D17" t="s">
         <v>45</v>
       </c>
+      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>46</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>49</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
-      <c r="D19"/>
+      <c r="D19" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C22" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="D22" t="s">
         <v>57</v>
       </c>
+      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>58</v>
       </c>
       <c r="C23" t="s">
         <v>59</v>
       </c>
       <c r="D23" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
         <v>61</v>
       </c>
       <c r="C24" t="s">
         <v>62</v>
       </c>
       <c r="D24" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>64</v>
       </c>
       <c r="C25" t="s">
         <v>65</v>
       </c>
-      <c r="D25"/>
+      <c r="D25" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C26" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D26" t="s">
         <v>68</v>
       </c>
+      <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
         <v>69</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>70</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>71</v>
       </c>
-      <c r="D27" t="s">
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" t="s">
         <v>72</v>
+      </c>
+      <c r="B28" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" t="s">
+        <v>74</v>
+      </c>
+      <c r="D28" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">