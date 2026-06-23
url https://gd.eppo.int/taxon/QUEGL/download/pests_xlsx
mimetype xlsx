--- v1 (2026-03-22)
+++ v2 (2026-06-23)
@@ -321,51 +321,51 @@
   </si>
   <si>
     <t>Pochazia shantungensis</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 * Kobayashi S, Suzuki M, Kuwahara R, Park J, Yamada K, Jung S (2024) Reevaluation of taxonomic identity of the recently introduced invasive planthopper, Pochazia shantungensis (Chou &amp; Lu, 1977)(Hemiptera: Fulgoroidea: Ricaniidae) in Japan. Zootaxa 5446(2), 151-178.</t>
   </si>
   <si>
     <t>SCITCI</t>
   </si>
   <si>
     <t>Scirtothrips citri (as Quercus)</t>
   </si>
   <si>
     <t xml:space="preserve">* Tanigoshi LK and Nishio-Wong JY (1982) Citrus thrips: biology, ecology, and control. US Department of Agriculture Technical Bulletin 1668, 17 pp.
 ------- belived to be native host. </t>
   </si>
   <si>
     <t>SLENRU</t>
   </si>
   <si>
     <t>Selenothrips rubrocinctus</t>
   </si>
   <si>
-    <t>* Nishikanta Singh K, Taptamani H, Songomsing Chiru TD, Varatharajan R (2025) Biology of red-banded thrips Selenothrips Rubrocinctus (Giard) (Insecta: Thysanoptera: Thripidae) on oak leaf. Hexapoda, Insecta Indica 32(2),  1-5; https://doi.org/10.55446/hexa.2026.655</t>
+    <t>* Nishikanta Singh K, Taptamani H, Songomsing Chiru TD, Varatharajan R (2025) Biology of red-banded thrips Selenothrips Rubrocinctus (Giard) (Insecta: Thysanoptera: Thripidae) on oak leaf. Hexapoda 32(2), 1-5; https://doi.org/10.55446/hexa.2026.655</t>
   </si>
   <si>
     <t>STERHU</t>
   </si>
   <si>
     <t>Stereum hiugense (as Quercus)</t>
   </si>
   <si>
     <t>HESOCA</t>
   </si>
   <si>
     <t>Trichoferus campestris (as Quercus)</t>
   </si>
   <si>
     <t>* CAPS (2019) Trichoferus campestris. Cooperative Agricultural Pest Survey pest datasheets. http://download.ceris.purdue.edu/file/3870
 * Iwata R &amp; Yamada F (1990) Notes on the biology of Hesperophanes campestris, a drywood borer in Japan. Material und Organismen 25, 305–313.
 ------- Living host, dry wood host.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>RAFFQU</t>
   </si>
   <si>