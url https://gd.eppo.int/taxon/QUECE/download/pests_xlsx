--- v0 (2025-10-14)
+++ v1 (2026-09-25)
@@ -116,60 +116,50 @@
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 615 pp.
 ------- Adult host.</t>
   </si>
   <si>
     <t>TORTPO</t>
   </si>
   <si>
     <t>Epiphyas postvittana (as Quercus)</t>
   </si>
   <si>
     <t>EUPRCH</t>
   </si>
   <si>
     <t>Euproctis chrysorrhoea (as Quercus)</t>
   </si>
   <si>
     <t>EUWAKU</t>
   </si>
   <si>
     <t>Euwallacea kuroshio (as Quercus)</t>
   </si>
   <si>
     <t>* Smith SM, Gomez DF, Beaver RA, Hulcr J, Cognato AI (2019) Reassessment of the species in the Euwallacea fornicatus (Coleoptera: Curculionidae: Scolytinae) complex after the rediscovery of the ‘lost’ type specimen. Insects 10, 261. https://doi.org/10.3390/insects10090261</t>
   </si>
   <si>
-    <t>GNMPCA</t>
-[...5 lines deleted...]
-    <t>* Lione G, Danti R, Fernandez-Conradi P, Ferreira-Cardoso JV, Lefort F, Marques G, Meyer JB, Prospero S, Radocz L, Robin C, Turchetti T, Vettraino AM, Gonthier P (2019) The emerging pathogen of chestnut Gnomoniopsis castanaeae: the challenge posed by a versatile fungus. European journal of Plant Pathology 153(3), 671-685.
-------- In Italy, endophyte (asymptomatic on leaves).</t>
-  </si>
-  <si>
     <t>LASPPR</t>
   </si>
   <si>
     <t>Grapholita prunivora (as Quercus)</t>
   </si>
   <si>
     <t>* Brown JW (2022) A review of host plants for the tortricid tribe Grapholitini, with a synopsis of host utilization by genus (Lepidoptera: Tortricidae). Insecta Mundi 0944, 1 –75.
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW, Hernández LM (2006) HOSTS – a database of the hostplants of the world’s Lepidoptera. The Natural History Museum, London. Available at https://www.nhm.ac.uk/our-science/data/hostplants/search/index.dsml</t>
   </si>
   <si>
     <t>HETEIR</t>
   </si>
   <si>
     <t>Heterobasidion irregulare (as Quercus)</t>
   </si>
   <si>
     <t>HOMLTR</t>
   </si>
   <si>
     <t>Homalodisca vitripennis (as Quercus)</t>
   </si>
   <si>
     <t>* Turner WF, Pollard HN (1959) Life histories and behavior of five insect vectors of phony peach disease. United States Department of Agriculture, Technical Bulletin 1188, 28 pp.
 -------- Feeding host.</t>
   </si>
@@ -243,50 +233,60 @@
   </si>
   <si>
     <t>PHYTRA</t>
   </si>
   <si>
     <t>Phytophthora ramorum</t>
   </si>
   <si>
     <t>* Brasier C, Denman S, Brown A &amp; Webber J (2004) Sudden oak death (Phytophthora ramorum) discovered on trees in Europe. Mycological Research 108(10), 1108-1110.</t>
   </si>
   <si>
     <t>Phytophthora ramorum (as Quercus)</t>
   </si>
   <si>
     <t>* Cave GL, Randall-Schadel B &amp; Redlin SC (2008) Risk analysis for Phytophthora ramorum Werres, de Cock &amp; Man in’t Veld, causal agent of sudden oak death, ramorum leaf blight, and ramorum dieback. US Department of Agriculture, Animal and Plant Health Inspection Service, Raleigh, NC.</t>
   </si>
   <si>
     <t>SCITCI</t>
   </si>
   <si>
     <t>Scirtothrips citri (as Quercus)</t>
   </si>
   <si>
     <t xml:space="preserve">* Tanigoshi LK and Nishio-Wong JY (1982) Citrus thrips: biology, ecology, and control. US Department of Agriculture Technical Bulletin 1668, 17 pp.
 ------- belived to be native host. </t>
+  </si>
+  <si>
+    <t>GNMPCA</t>
+  </si>
+  <si>
+    <t>Sirococcus smithogilvyi</t>
+  </si>
+  <si>
+    <t>* Lione G, Danti R, Fernandez-Conradi P, Ferreira-Cardoso JV, Lefort F, Marques G, Meyer JB, Prospero S, Radocz L, Robin C, Turchetti T, Vettraino AM, Gonthier P (2019) The emerging pathogen of chestnut Gnomoniopsis castanaeae: the challenge posed by a versatile fungus. European journal of Plant Pathology 153(3), 671-685.
+------- In Italy, endophyte (asymptomatic on leaves).</t>
   </si>
   <si>
     <t>STERHU</t>
   </si>
   <si>
     <t>Stereum hiugense (as Quercus)</t>
   </si>
   <si>
     <t>HESOCA</t>
   </si>
   <si>
     <t>Trichoferus campestris (as Quercus)</t>
   </si>
   <si>
     <t>* CAPS (2019) Trichoferus campestris. Cooperative Agricultural Pest Survey pest datasheets. http://download.ceris.purdue.edu/file/3870
 * Iwata R &amp; Yamada F (1990) Notes on the biology of Hesperophanes campestris, a drywood borer in Japan. Material und Organismen 25, 305–313.
 ------- Living host, dry wood host.</t>
   </si>
   <si>
     <t>XYLEFA</t>
   </si>
   <si>
     <t>Xylella fastidiosa</t>
   </si>
   <si>
@@ -842,216 +842,216 @@
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" t="s">
         <v>37</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>38</v>
       </c>
-      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" t="s">
         <v>44</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>45</v>
       </c>
-      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>46</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>49</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" t="s">
         <v>54</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>55</v>
       </c>
-      <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>56</v>
       </c>
       <c r="C22" t="s">
         <v>57</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" t="s">
         <v>59</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>60</v>
       </c>
-      <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
         <v>61</v>
       </c>
       <c r="C24" t="s">
         <v>62</v>
       </c>
       <c r="D24" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" t="s">
         <v>64</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C26" t="s">
         <v>67</v>
       </c>
       <c r="D26" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
         <v>69</v>
       </c>
       <c r="C27" t="s">
         <v>70</v>
       </c>
       <c r="D27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>