--- v6 (2026-03-16)
+++ v7 (2026-04-11)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Californian scale, San José scale, pernicious scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId908169b7f675d9ef1" w:history="1">
+            <w:hyperlink r:id="rId773769da850731e3f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296469b7f675d9f5e" w:history="1">
+            <w:hyperlink r:id="rId444769da850731ebd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> QUADPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12713813" name="name834769b7f675da061" descr="2990.jpg"/>
+                  <wp:docPr id="53176234" name="name755969da8507324ef" descr="2990.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2990.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId152469b7f675da05f" cstate="print"/>
+                          <a:blip r:embed="rId140169da8507324ed" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId302669b7f675da1c7" w:history="1">
+            <w:hyperlink r:id="rId917569da850732638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5101,63 +5101,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has spread to many parts of the world: from China to Egypt, the Mediterranean Basin and North America, where it was first discovered in 1873 in California. At present, it is widely distributed in the Palearctic and Nearctic regions, being recorded in more than 60 countries in North and South America, Europe, southern Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56629854" name="name554269b7f675dce45" descr="QUADPE_distribution_map.jpg"/>
+            <wp:docPr id="57339974" name="name853069da8507350c8" descr="QUADPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="QUADPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId504069b7f675dce42" cstate="print"/>
+                    <a:blip r:embed="rId927769da8507350c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6879,51 +6879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId994469b7f675ddc14" w:history="1">
+      <w:hyperlink r:id="rId522169da850735eca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5604/01.3001.0014.0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6969,51 +6969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId695769b7f675ddcac" w:history="1">
+      <w:hyperlink r:id="rId800969da850735f5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture13010131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7345,51 +7345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rychla K (2014) Monitoring of San José Scale (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaspidiotus perniciosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) occurrence and comparison of temperature models. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId438169b7f675ddf0c" w:history="1">
+      <w:hyperlink r:id="rId601669da8507361b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comstockaspis perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730769b7f675de171" w:history="1">
+      <w:hyperlink r:id="rId601369da850736418" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7962,81 +7962,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId449669b7f675de2ec" w:history="1">
+      <w:hyperlink r:id="rId523269da850736587" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32743119" name="name861869b7f675de37a" descr="eu_funding_250.png"/>
+            <wp:docPr id="34917445" name="name309469da8507365e6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId222069b7f675de379" cstate="print"/>
+                    <a:blip r:embed="rId681369da8507365e5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8134,137 +8134,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33677348">
+  <w:abstractNum w:abstractNumId="98366699">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61002889">
+    <w:lvl w:ilvl="0" w:tplc="78274048">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61002889" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78274048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61002889" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78274048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61002889" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78274048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61002889" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78274048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61002889" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78274048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61002889" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78274048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61002889" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78274048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61002889" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78274048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33677347">
+  <w:abstractNum w:abstractNumId="98366698">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98434495">
+    <w:lvl w:ilvl="0" w:tplc="13723643">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9016,55 +9016,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33677347">
-    <w:abstractNumId w:val="33677347"/>
+  <w:num w:numId="98366698">
+    <w:abstractNumId w:val="98366698"/>
   </w:num>
-  <w:num w:numId="33677348">
-    <w:abstractNumId w:val="33677348"/>
+  <w:num w:numId="98366699">
+    <w:abstractNumId w:val="98366699"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20614,51 +20614,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId599577140" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId356227301" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId908169b7f675d9ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId296469b7f675d9f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId302669b7f675da1c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId994469b7f675ddc14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId695769b7f675ddcac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId438169b7f675ddf0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId730769b7f675de171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId449669b7f675de2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId152469b7f675da05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId152469b7f675da05f.jpg"/><Relationship Id="rId504069b7f675dce42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId504069b7f675dce42.jpg"/><Relationship Id="rId222069b7f675de379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId222069b7f675de379.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId275935699" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId473326390" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId773769da850731e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId444769da850731ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId917569da850732638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId522169da850735eca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId800969da850735f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId601669da8507361b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId601369da850736418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId523269da850736587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId140169da8507324ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId140169da8507324ed.jpg"/><Relationship Id="rId927769da8507350c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId927769da8507350c5.jpg"/><Relationship Id="rId681369da8507365e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId681369da8507365e5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>