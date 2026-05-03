--- v7 (2026-04-11)
+++ v8 (2026-05-03)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Californian scale, San José scale, pernicious scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773769da850731e3f" w:history="1">
+            <w:hyperlink r:id="rId880869f70f47787b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444769da850731ebd" w:history="1">
+            <w:hyperlink r:id="rId657869f70f477881f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> QUADPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53176234" name="name755969da8507324ef" descr="2990.jpg"/>
+                  <wp:docPr id="34330812" name="name349069f70f4778ed4" descr="2990.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2990.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId140169da8507324ed" cstate="print"/>
+                          <a:blip r:embed="rId953269f70f4778ed2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId917569da850732638" w:history="1">
+            <w:hyperlink r:id="rId421369f70f4779002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5101,63 +5101,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has spread to many parts of the world: from China to Egypt, the Mediterranean Basin and North America, where it was first discovered in 1873 in California. At present, it is widely distributed in the Palearctic and Nearctic regions, being recorded in more than 60 countries in North and South America, Europe, southern Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57339974" name="name853069da8507350c8" descr="QUADPE_distribution_map.jpg"/>
+            <wp:docPr id="77117251" name="name291969f70f477bc61" descr="QUADPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="QUADPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId927769da8507350c5" cstate="print"/>
+                    <a:blip r:embed="rId715469f70f477bc5e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6879,51 +6879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522169da850735eca" w:history="1">
+      <w:hyperlink r:id="rId563069f70f477ca3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5604/01.3001.0014.0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6969,51 +6969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId800969da850735f5f" w:history="1">
+      <w:hyperlink r:id="rId307269f70f477cace" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture13010131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7345,51 +7345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rychla K (2014) Monitoring of San José Scale (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaspidiotus perniciosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) occurrence and comparison of temperature models. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId601669da8507361b9" w:history="1">
+      <w:hyperlink r:id="rId419669f70f477cd31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comstockaspis perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId601369da850736418" w:history="1">
+      <w:hyperlink r:id="rId664469f70f477cfa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7962,81 +7962,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId523269da850736587" w:history="1">
+      <w:hyperlink r:id="rId160469f70f477d130" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34917445" name="name309469da8507365e6" descr="eu_funding_250.png"/>
+            <wp:docPr id="91894935" name="name905869f70f477d18b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId681369da8507365e5" cstate="print"/>
+                    <a:blip r:embed="rId402769f70f477d18a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8134,137 +8134,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98366699">
+  <w:abstractNum w:abstractNumId="79888920">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78274048">
+    <w:lvl w:ilvl="0" w:tplc="89657633">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78274048" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89657633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78274048" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89657633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78274048" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89657633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78274048" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89657633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78274048" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89657633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78274048" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89657633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78274048" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89657633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78274048" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89657633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98366698">
+  <w:abstractNum w:abstractNumId="79888919">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13723643">
+    <w:lvl w:ilvl="0" w:tplc="56637597">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9016,55 +9016,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98366698">
-    <w:abstractNumId w:val="98366698"/>
+  <w:num w:numId="79888919">
+    <w:abstractNumId w:val="79888919"/>
   </w:num>
-  <w:num w:numId="98366699">
-    <w:abstractNumId w:val="98366699"/>
+  <w:num w:numId="79888920">
+    <w:abstractNumId w:val="79888920"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20614,51 +20614,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId275935699" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId473326390" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId773769da850731e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId444769da850731ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId917569da850732638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId522169da850735eca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId800969da850735f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId601669da8507361b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId601369da850736418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId523269da850736587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId140169da8507324ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId140169da8507324ed.jpg"/><Relationship Id="rId927769da8507350c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId927769da8507350c5.jpg"/><Relationship Id="rId681369da8507365e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId681369da8507365e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId701662285" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId734430276" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId880869f70f47787b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId657869f70f477881f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId421369f70f4779002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId563069f70f477ca3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId307269f70f477cace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId419669f70f477cd31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId664469f70f477cfa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId160469f70f477d130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId953269f70f4778ed2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId953269f70f4778ed2.jpg"/><Relationship Id="rId715469f70f477bc5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId715469f70f477bc5e.jpg"/><Relationship Id="rId402769f70f477d18a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId402769f70f477d18a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>