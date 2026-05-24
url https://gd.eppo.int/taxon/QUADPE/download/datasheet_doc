--- v8 (2026-05-03)
+++ v9 (2026-05-24)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Californian scale, San José scale, pernicious scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId880869f70f47787b3" w:history="1">
+            <w:hyperlink r:id="rId56786a131d9a0440b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657869f70f477881f" w:history="1">
+            <w:hyperlink r:id="rId79046a131d9a04477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> QUADPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34330812" name="name349069f70f4778ed4" descr="2990.jpg"/>
+                  <wp:docPr id="99233476" name="name84906a131d9a04e4d" descr="2990.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2990.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId953269f70f4778ed2" cstate="print"/>
+                          <a:blip r:embed="rId30696a131d9a04e4b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId421369f70f4779002" w:history="1">
+            <w:hyperlink r:id="rId63916a131d9a04fa3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5101,63 +5101,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has spread to many parts of the world: from China to Egypt, the Mediterranean Basin and North America, where it was first discovered in 1873 in California. At present, it is widely distributed in the Palearctic and Nearctic regions, being recorded in more than 60 countries in North and South America, Europe, southern Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77117251" name="name291969f70f477bc61" descr="QUADPE_distribution_map.jpg"/>
+            <wp:docPr id="5167263" name="name18626a131d9a07e62" descr="QUADPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="QUADPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId715469f70f477bc5e" cstate="print"/>
+                    <a:blip r:embed="rId14886a131d9a07e5d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6879,51 +6879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId563069f70f477ca3a" w:history="1">
+      <w:hyperlink r:id="rId19556a131d9a08cd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5604/01.3001.0014.0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6969,51 +6969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307269f70f477cace" w:history="1">
+      <w:hyperlink r:id="rId93756a131d9a08d6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture13010131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7345,51 +7345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rychla K (2014) Monitoring of San José Scale (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaspidiotus perniciosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) occurrence and comparison of temperature models. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId419669f70f477cd31" w:history="1">
+      <w:hyperlink r:id="rId33236a131d9a08fe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comstockaspis perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664469f70f477cfa4" w:history="1">
+      <w:hyperlink r:id="rId32666a131d9a0925b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7962,81 +7962,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId160469f70f477d130" w:history="1">
+      <w:hyperlink r:id="rId96836a131d9a093dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91894935" name="name905869f70f477d18b" descr="eu_funding_250.png"/>
+            <wp:docPr id="71095399" name="name95146a131d9a0945e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId402769f70f477d18a" cstate="print"/>
+                    <a:blip r:embed="rId59086a131d9a0945d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8134,137 +8134,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79888920">
+  <w:abstractNum w:abstractNumId="30986959">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89657633">
+    <w:lvl w:ilvl="0" w:tplc="18660422">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89657633" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18660422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89657633" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18660422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89657633" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18660422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89657633" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18660422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89657633" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18660422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89657633" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18660422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89657633" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18660422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89657633" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18660422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79888919">
+  <w:abstractNum w:abstractNumId="30986958">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56637597">
+    <w:lvl w:ilvl="0" w:tplc="53810595">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9016,55 +9016,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79888919">
-    <w:abstractNumId w:val="79888919"/>
+  <w:num w:numId="30986958">
+    <w:abstractNumId w:val="30986958"/>
   </w:num>
-  <w:num w:numId="79888920">
-    <w:abstractNumId w:val="79888920"/>
+  <w:num w:numId="30986959">
+    <w:abstractNumId w:val="30986959"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20614,51 +20614,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId701662285" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId734430276" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId880869f70f47787b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId657869f70f477881f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId421369f70f4779002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId563069f70f477ca3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId307269f70f477cace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId419669f70f477cd31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId664469f70f477cfa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId160469f70f477d130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId953269f70f4778ed2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId953269f70f4778ed2.jpg"/><Relationship Id="rId715469f70f477bc5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId715469f70f477bc5e.jpg"/><Relationship Id="rId402769f70f477d18a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId402769f70f477d18a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId104415468" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId976753810" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56786a131d9a0440b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId79046a131d9a04477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId63916a131d9a04fa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId19556a131d9a08cd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId93756a131d9a08d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId33236a131d9a08fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId32666a131d9a0925b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96836a131d9a093dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId30696a131d9a04e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30696a131d9a04e4b.jpg"/><Relationship Id="rId14886a131d9a07e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14886a131d9a07e5d.jpg"/><Relationship Id="rId59086a131d9a0945d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59086a131d9a0945d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>