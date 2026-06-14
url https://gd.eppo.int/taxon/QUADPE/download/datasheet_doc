--- v9 (2026-05-24)
+++ v10 (2026-06-14)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Californian scale, San José scale, pernicious scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56786a131d9a0440b" w:history="1">
+            <w:hyperlink r:id="rId61816a2eb02e63553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79046a131d9a04477" w:history="1">
+            <w:hyperlink r:id="rId47766a2eb02e635bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> QUADPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99233476" name="name84906a131d9a04e4d" descr="2990.jpg"/>
+                  <wp:docPr id="96312495" name="name11266a2eb02e63fa3" descr="2990.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2990.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30696a131d9a04e4b" cstate="print"/>
+                          <a:blip r:embed="rId17216a2eb02e63fa1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63916a131d9a04fa3" w:history="1">
+            <w:hyperlink r:id="rId85506a2eb02e640dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5101,63 +5101,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has spread to many parts of the world: from China to Egypt, the Mediterranean Basin and North America, where it was first discovered in 1873 in California. At present, it is widely distributed in the Palearctic and Nearctic regions, being recorded in more than 60 countries in North and South America, Europe, southern Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5167263" name="name18626a131d9a07e62" descr="QUADPE_distribution_map.jpg"/>
+            <wp:docPr id="86872008" name="name66586a2eb02e6701e" descr="QUADPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="QUADPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14886a131d9a07e5d" cstate="print"/>
+                    <a:blip r:embed="rId12296a2eb02e6701a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6879,51 +6879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19556a131d9a08cd6" w:history="1">
+      <w:hyperlink r:id="rId73616a2eb02e67dee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5604/01.3001.0014.0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6969,51 +6969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93756a131d9a08d6f" w:history="1">
+      <w:hyperlink r:id="rId50416a2eb02e67e83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture13010131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7345,51 +7345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rychla K (2014) Monitoring of San José Scale (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaspidiotus perniciosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) occurrence and comparison of temperature models. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33236a131d9a08fe6" w:history="1">
+      <w:hyperlink r:id="rId92596a2eb02e68119" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comstockaspis perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32666a131d9a0925b" w:history="1">
+      <w:hyperlink r:id="rId56186a2eb02e68386" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7962,81 +7962,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96836a131d9a093dc" w:history="1">
+      <w:hyperlink r:id="rId71266a2eb02e684fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71095399" name="name95146a131d9a0945e" descr="eu_funding_250.png"/>
+            <wp:docPr id="32040044" name="name79066a2eb02e68556" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59086a131d9a0945d" cstate="print"/>
+                    <a:blip r:embed="rId18206a2eb02e68555" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8134,137 +8134,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30986959">
+  <w:abstractNum w:abstractNumId="78822538">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18660422">
+    <w:lvl w:ilvl="0" w:tplc="70734762">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18660422" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70734762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18660422" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70734762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18660422" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70734762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18660422" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70734762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18660422" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70734762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18660422" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70734762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18660422" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70734762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18660422" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70734762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30986958">
+  <w:abstractNum w:abstractNumId="78822537">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53810595">
+    <w:lvl w:ilvl="0" w:tplc="60895301">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9016,55 +9016,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30986958">
-    <w:abstractNumId w:val="30986958"/>
+  <w:num w:numId="78822537">
+    <w:abstractNumId w:val="78822537"/>
   </w:num>
-  <w:num w:numId="30986959">
-    <w:abstractNumId w:val="30986959"/>
+  <w:num w:numId="78822538">
+    <w:abstractNumId w:val="78822538"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20614,51 +20614,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId104415468" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId976753810" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56786a131d9a0440b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId79046a131d9a04477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId63916a131d9a04fa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId19556a131d9a08cd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId93756a131d9a08d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId33236a131d9a08fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId32666a131d9a0925b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96836a131d9a093dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId30696a131d9a04e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30696a131d9a04e4b.jpg"/><Relationship Id="rId14886a131d9a07e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14886a131d9a07e5d.jpg"/><Relationship Id="rId59086a131d9a0945d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59086a131d9a0945d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId612028665" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId217145051" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61816a2eb02e63553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId47766a2eb02e635bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId85506a2eb02e640dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId73616a2eb02e67dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId50416a2eb02e67e83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId92596a2eb02e68119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId56186a2eb02e68386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71266a2eb02e684fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId17216a2eb02e63fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17216a2eb02e63fa1.jpg"/><Relationship Id="rId12296a2eb02e6701a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12296a2eb02e6701a.jpg"/><Relationship Id="rId18206a2eb02e68555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18206a2eb02e68555.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>