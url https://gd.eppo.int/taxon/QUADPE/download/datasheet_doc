--- v10 (2026-06-14)
+++ v11 (2026-07-04)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Californian scale, San José scale, pernicious scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61816a2eb02e63553" w:history="1">
+            <w:hyperlink r:id="rId40486a49675531fff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47766a2eb02e635bf" w:history="1">
+            <w:hyperlink r:id="rId17676a4967553206a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> QUADPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="96312495" name="name11266a2eb02e63fa3" descr="2990.jpg"/>
+                  <wp:docPr id="38524208" name="name75696a496755327a0" descr="2990.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2990.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17216a2eb02e63fa1" cstate="print"/>
+                          <a:blip r:embed="rId65046a4967553279f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId85506a2eb02e640dc" w:history="1">
+            <w:hyperlink r:id="rId28046a496755328d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5101,63 +5101,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has spread to many parts of the world: from China to Egypt, the Mediterranean Basin and North America, where it was first discovered in 1873 in California. At present, it is widely distributed in the Palearctic and Nearctic regions, being recorded in more than 60 countries in North and South America, Europe, southern Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86872008" name="name66586a2eb02e6701e" descr="QUADPE_distribution_map.jpg"/>
+            <wp:docPr id="81505857" name="name79596a49675535268" descr="QUADPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="QUADPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12296a2eb02e6701a" cstate="print"/>
+                    <a:blip r:embed="rId33796a49675535264" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6879,51 +6879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73616a2eb02e67dee" w:history="1">
+      <w:hyperlink r:id="rId87856a49675536086" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5604/01.3001.0014.0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6969,51 +6969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50416a2eb02e67e83" w:history="1">
+      <w:hyperlink r:id="rId74916a4967553611e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture13010131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7345,51 +7345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rychla K (2014) Monitoring of San José Scale (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaspidiotus perniciosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) occurrence and comparison of temperature models. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92596a2eb02e68119" w:history="1">
+      <w:hyperlink r:id="rId37706a4967553637d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comstockaspis perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56186a2eb02e68386" w:history="1">
+      <w:hyperlink r:id="rId43016a496755365fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7962,81 +7962,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71266a2eb02e684fc" w:history="1">
+      <w:hyperlink r:id="rId45496a49675536770" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32040044" name="name79066a2eb02e68556" descr="eu_funding_250.png"/>
+            <wp:docPr id="16298223" name="name58806a49675536809" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18206a2eb02e68555" cstate="print"/>
+                    <a:blip r:embed="rId24086a49675536808" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8134,137 +8134,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78822538">
+  <w:abstractNum w:abstractNumId="53438020">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70734762">
+    <w:lvl w:ilvl="0" w:tplc="10977715">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70734762" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10977715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70734762" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10977715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70734762" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10977715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70734762" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10977715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70734762" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10977715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70734762" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10977715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70734762" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10977715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70734762" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10977715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78822537">
+  <w:abstractNum w:abstractNumId="53438019">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60895301">
+    <w:lvl w:ilvl="0" w:tplc="85816691">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9016,55 +9016,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78822537">
-    <w:abstractNumId w:val="78822537"/>
+  <w:num w:numId="53438019">
+    <w:abstractNumId w:val="53438019"/>
   </w:num>
-  <w:num w:numId="78822538">
-    <w:abstractNumId w:val="78822538"/>
+  <w:num w:numId="53438020">
+    <w:abstractNumId w:val="53438020"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20614,51 +20614,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId612028665" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId217145051" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61816a2eb02e63553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId47766a2eb02e635bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId85506a2eb02e640dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId73616a2eb02e67dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId50416a2eb02e67e83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId92596a2eb02e68119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId56186a2eb02e68386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71266a2eb02e684fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId17216a2eb02e63fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17216a2eb02e63fa1.jpg"/><Relationship Id="rId12296a2eb02e6701a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12296a2eb02e6701a.jpg"/><Relationship Id="rId18206a2eb02e68555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18206a2eb02e68555.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId301416215" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId664104097" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40486a49675531fff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId17676a4967553206a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId28046a496755328d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId87856a49675536086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId74916a4967553611e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId37706a4967553637d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId43016a496755365fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45496a49675536770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId65046a4967553279f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65046a4967553279f.jpg"/><Relationship Id="rId33796a49675535264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33796a49675535264.jpg"/><Relationship Id="rId24086a49675536808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24086a49675536808.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>