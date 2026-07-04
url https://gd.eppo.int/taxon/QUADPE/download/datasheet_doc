--- v11 (2026-07-04)
+++ v12 (2026-07-04)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Californian scale, San José scale, pernicious scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40486a49675531fff" w:history="1">
+            <w:hyperlink r:id="rId86576a497629058c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17676a4967553206a" w:history="1">
+            <w:hyperlink r:id="rId53886a4976290592f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> QUADPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38524208" name="name75696a496755327a0" descr="2990.jpg"/>
+                  <wp:docPr id="79379421" name="name40976a49762905e77" descr="2990.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2990.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65046a4967553279f" cstate="print"/>
+                          <a:blip r:embed="rId49526a49762905e75" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28046a496755328d9" w:history="1">
+            <w:hyperlink r:id="rId30846a49762905f72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5101,63 +5101,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has spread to many parts of the world: from China to Egypt, the Mediterranean Basin and North America, where it was first discovered in 1873 in California. At present, it is widely distributed in the Palearctic and Nearctic regions, being recorded in more than 60 countries in North and South America, Europe, southern Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81505857" name="name79596a49675535268" descr="QUADPE_distribution_map.jpg"/>
+            <wp:docPr id="83239073" name="name61806a497629082c5" descr="QUADPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="QUADPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33796a49675535264" cstate="print"/>
+                    <a:blip r:embed="rId19426a497629082c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6879,51 +6879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87856a49675536086" w:history="1">
+      <w:hyperlink r:id="rId92496a497629090a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5604/01.3001.0014.0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6969,51 +6969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74916a4967553611e" w:history="1">
+      <w:hyperlink r:id="rId39676a4976290913c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture13010131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7345,51 +7345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rychla K (2014) Monitoring of San José Scale (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaspidiotus perniciosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) occurrence and comparison of temperature models. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37706a4967553637d" w:history="1">
+      <w:hyperlink r:id="rId57316a49762909398" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comstockaspis perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43016a496755365fc" w:history="1">
+      <w:hyperlink r:id="rId28526a497629095f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7962,81 +7962,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45496a49675536770" w:history="1">
+      <w:hyperlink r:id="rId65986a49762909772" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16298223" name="name58806a49675536809" descr="eu_funding_250.png"/>
+            <wp:docPr id="65129605" name="name12656a497629097cd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24086a49675536808" cstate="print"/>
+                    <a:blip r:embed="rId14786a497629097cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8134,137 +8134,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53438020">
+  <w:abstractNum w:abstractNumId="45948466">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10977715">
+    <w:lvl w:ilvl="0" w:tplc="39931491">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10977715" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39931491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10977715" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39931491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10977715" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39931491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10977715" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39931491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10977715" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39931491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10977715" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39931491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10977715" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39931491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10977715" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39931491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53438019">
+  <w:abstractNum w:abstractNumId="45948465">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85816691">
+    <w:lvl w:ilvl="0" w:tplc="23792045">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9016,55 +9016,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53438019">
-    <w:abstractNumId w:val="53438019"/>
+  <w:num w:numId="45948465">
+    <w:abstractNumId w:val="45948465"/>
   </w:num>
-  <w:num w:numId="53438020">
-    <w:abstractNumId w:val="53438020"/>
+  <w:num w:numId="45948466">
+    <w:abstractNumId w:val="45948466"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20614,51 +20614,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId301416215" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId664104097" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40486a49675531fff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId17676a4967553206a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId28046a496755328d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId87856a49675536086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId74916a4967553611e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId37706a4967553637d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId43016a496755365fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45496a49675536770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId65046a4967553279f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65046a4967553279f.jpg"/><Relationship Id="rId33796a49675535264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33796a49675535264.jpg"/><Relationship Id="rId24086a49675536808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24086a49675536808.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId813145890" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595957577" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86576a497629058c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId53886a4976290592f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId30846a49762905f72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId92496a497629090a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId39676a4976290913c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId57316a49762909398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId28526a497629095f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65986a49762909772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId49526a49762905e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49526a49762905e75.jpg"/><Relationship Id="rId19426a497629082c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19426a497629082c1.jpg"/><Relationship Id="rId14786a497629097cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14786a497629097cc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>