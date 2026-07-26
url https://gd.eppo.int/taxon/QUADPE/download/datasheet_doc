--- v12 (2026-07-04)
+++ v13 (2026-07-26)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Californian scale, San José scale, pernicious scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86576a497629058c6" w:history="1">
+            <w:hyperlink r:id="rId63146a65868b1a259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53886a4976290592f" w:history="1">
+            <w:hyperlink r:id="rId54846a65868b1a2c7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> QUADPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79379421" name="name40976a49762905e77" descr="2990.jpg"/>
+                  <wp:docPr id="54266626" name="name79686a65868b1aae4" descr="2990.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2990.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49526a49762905e75" cstate="print"/>
+                          <a:blip r:embed="rId29776a65868b1aae3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30846a49762905f72" w:history="1">
+            <w:hyperlink r:id="rId30216a65868b1ac3d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5101,63 +5101,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has spread to many parts of the world: from China to Egypt, the Mediterranean Basin and North America, where it was first discovered in 1873 in California. At present, it is widely distributed in the Palearctic and Nearctic regions, being recorded in more than 60 countries in North and South America, Europe, southern Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83239073" name="name61806a497629082c5" descr="QUADPE_distribution_map.jpg"/>
+            <wp:docPr id="55977282" name="name94096a65868b1d452" descr="QUADPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="QUADPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19426a497629082c1" cstate="print"/>
+                    <a:blip r:embed="rId32906a65868b1d44f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6879,51 +6879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92496a497629090a6" w:history="1">
+      <w:hyperlink r:id="rId79406a65868b1e24f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5604/01.3001.0014.0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6969,51 +6969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39676a4976290913c" w:history="1">
+      <w:hyperlink r:id="rId93536a65868b1e2e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture13010131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7345,51 +7345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rychla K (2014) Monitoring of San José Scale (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaspidiotus perniciosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) occurrence and comparison of temperature models. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57316a49762909398" w:history="1">
+      <w:hyperlink r:id="rId23706a65868b1e58e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comstockaspis perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28526a497629095f8" w:history="1">
+      <w:hyperlink r:id="rId84466a65868b1e800" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7962,81 +7962,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65986a49762909772" w:history="1">
+      <w:hyperlink r:id="rId39816a65868b1e981" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65129605" name="name12656a497629097cd" descr="eu_funding_250.png"/>
+            <wp:docPr id="13153008" name="name76746a65868b1ee25" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14786a497629097cc" cstate="print"/>
+                    <a:blip r:embed="rId48256a65868b1ee23" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8134,137 +8134,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45948466">
+  <w:abstractNum w:abstractNumId="15447225">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39931491">
+    <w:lvl w:ilvl="0" w:tplc="64083589">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39931491" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64083589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39931491" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64083589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39931491" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64083589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39931491" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64083589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39931491" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64083589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39931491" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64083589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39931491" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64083589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39931491" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64083589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45948465">
+  <w:abstractNum w:abstractNumId="15447224">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23792045">
+    <w:lvl w:ilvl="0" w:tplc="20128509">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9016,55 +9016,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45948465">
-    <w:abstractNumId w:val="45948465"/>
+  <w:num w:numId="15447224">
+    <w:abstractNumId w:val="15447224"/>
   </w:num>
-  <w:num w:numId="45948466">
-    <w:abstractNumId w:val="45948466"/>
+  <w:num w:numId="15447225">
+    <w:abstractNumId w:val="15447225"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20614,51 +20614,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId813145890" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595957577" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86576a497629058c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId53886a4976290592f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId30846a49762905f72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId92496a497629090a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId39676a4976290913c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId57316a49762909398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId28526a497629095f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65986a49762909772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId49526a49762905e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49526a49762905e75.jpg"/><Relationship Id="rId19426a497629082c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19426a497629082c1.jpg"/><Relationship Id="rId14786a497629097cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14786a497629097cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId737221920" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId957773866" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63146a65868b1a259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId54846a65868b1a2c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId30216a65868b1ac3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId79406a65868b1e24f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId93536a65868b1e2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId23706a65868b1e58e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId84466a65868b1e800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39816a65868b1e981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId29776a65868b1aae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29776a65868b1aae3.jpg"/><Relationship Id="rId32906a65868b1d44f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32906a65868b1d44f.jpg"/><Relationship Id="rId48256a65868b1ee23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48256a65868b1ee23.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>