--- v13 (2026-07-26)
+++ v14 (2026-08-16)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Californian scale, San José scale, pernicious scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63146a65868b1a259" w:history="1">
+            <w:hyperlink r:id="rId49676a813b5b46ee3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54846a65868b1a2c7" w:history="1">
+            <w:hyperlink r:id="rId94726a813b5b46f4d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> QUADPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54266626" name="name79686a65868b1aae4" descr="2990.jpg"/>
+                  <wp:docPr id="39943403" name="name53636a813b5b477e8" descr="2990.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2990.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29776a65868b1aae3" cstate="print"/>
+                          <a:blip r:embed="rId88266a813b5b477e6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30216a65868b1ac3d" w:history="1">
+            <w:hyperlink r:id="rId68346a813b5b47920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5101,63 +5101,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has spread to many parts of the world: from China to Egypt, the Mediterranean Basin and North America, where it was first discovered in 1873 in California. At present, it is widely distributed in the Palearctic and Nearctic regions, being recorded in more than 60 countries in North and South America, Europe, southern Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55977282" name="name94096a65868b1d452" descr="QUADPE_distribution_map.jpg"/>
+            <wp:docPr id="40326566" name="name35996a813b5b4a0d8" descr="QUADPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="QUADPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32906a65868b1d44f" cstate="print"/>
+                    <a:blip r:embed="rId64546a813b5b4a0d4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6879,51 +6879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79406a65868b1e24f" w:history="1">
+      <w:hyperlink r:id="rId92336a813b5b4af09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5604/01.3001.0014.0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6969,51 +6969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93536a65868b1e2e3" w:history="1">
+      <w:hyperlink r:id="rId62666a813b5b4afa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture13010131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7345,51 +7345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rychla K (2014) Monitoring of San José Scale (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaspidiotus perniciosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) occurrence and comparison of temperature models. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23706a65868b1e58e" w:history="1">
+      <w:hyperlink r:id="rId35826a813b5b4b20e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comstockaspis perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84466a65868b1e800" w:history="1">
+      <w:hyperlink r:id="rId32516a813b5b4b493" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7962,81 +7962,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39816a65868b1e981" w:history="1">
+      <w:hyperlink r:id="rId83186a813b5b4b60b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13153008" name="name76746a65868b1ee25" descr="eu_funding_250.png"/>
+            <wp:docPr id="71010801" name="name27866a813b5b4b66a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48256a65868b1ee23" cstate="print"/>
+                    <a:blip r:embed="rId42826a813b5b4b669" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8134,137 +8134,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15447225">
+  <w:abstractNum w:abstractNumId="33993991">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64083589">
+    <w:lvl w:ilvl="0" w:tplc="87640009">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64083589" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87640009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64083589" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87640009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64083589" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87640009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64083589" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87640009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64083589" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87640009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64083589" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87640009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64083589" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87640009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64083589" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87640009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15447224">
+  <w:abstractNum w:abstractNumId="33993990">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20128509">
+    <w:lvl w:ilvl="0" w:tplc="27188840">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9016,55 +9016,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15447224">
-    <w:abstractNumId w:val="15447224"/>
+  <w:num w:numId="33993990">
+    <w:abstractNumId w:val="33993990"/>
   </w:num>
-  <w:num w:numId="15447225">
-    <w:abstractNumId w:val="15447225"/>
+  <w:num w:numId="33993991">
+    <w:abstractNumId w:val="33993991"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20614,51 +20614,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId737221920" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId957773866" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63146a65868b1a259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId54846a65868b1a2c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId30216a65868b1ac3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId79406a65868b1e24f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId93536a65868b1e2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId23706a65868b1e58e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId84466a65868b1e800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39816a65868b1e981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId29776a65868b1aae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29776a65868b1aae3.jpg"/><Relationship Id="rId32906a65868b1d44f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32906a65868b1d44f.jpg"/><Relationship Id="rId48256a65868b1ee23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48256a65868b1ee23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId178862335" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId543645308" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49676a813b5b46ee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId94726a813b5b46f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId68346a813b5b47920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId92336a813b5b4af09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId62666a813b5b4afa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId35826a813b5b4b20e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId32516a813b5b4b493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83186a813b5b4b60b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId88266a813b5b477e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88266a813b5b477e6.jpg"/><Relationship Id="rId64546a813b5b4a0d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64546a813b5b4a0d4.jpg"/><Relationship Id="rId42826a813b5b4b669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42826a813b5b4b669.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>