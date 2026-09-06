--- v14 (2026-08-16)
+++ v15 (2026-09-06)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Californian scale, San José scale, pernicious scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49676a813b5b46ee3" w:history="1">
+            <w:hyperlink r:id="rId13586a9d75c2b861d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94726a813b5b46f4d" w:history="1">
+            <w:hyperlink r:id="rId62786a9d75c2b8689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> QUADPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39943403" name="name53636a813b5b477e8" descr="2990.jpg"/>
+                  <wp:docPr id="31120682" name="name34176a9d75c2b8d9d" descr="2990.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2990.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId88266a813b5b477e6" cstate="print"/>
+                          <a:blip r:embed="rId41996a9d75c2b8d9c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68346a813b5b47920" w:history="1">
+            <w:hyperlink r:id="rId11956a9d75c2b8ee0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5101,63 +5101,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has spread to many parts of the world: from China to Egypt, the Mediterranean Basin and North America, where it was first discovered in 1873 in California. At present, it is widely distributed in the Palearctic and Nearctic regions, being recorded in more than 60 countries in North and South America, Europe, southern Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40326566" name="name35996a813b5b4a0d8" descr="QUADPE_distribution_map.jpg"/>
+            <wp:docPr id="58336523" name="name42706a9d75c2bb89b" descr="QUADPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="QUADPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64546a813b5b4a0d4" cstate="print"/>
+                    <a:blip r:embed="rId67156a9d75c2bb896" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6879,51 +6879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92336a813b5b4af09" w:history="1">
+      <w:hyperlink r:id="rId96016a9d75c2bc843" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5604/01.3001.0014.0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6969,51 +6969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62666a813b5b4afa6" w:history="1">
+      <w:hyperlink r:id="rId12586a9d75c2bc8de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture13010131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7345,51 +7345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rychla K (2014) Monitoring of San José Scale (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaspidiotus perniciosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) occurrence and comparison of temperature models. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35826a813b5b4b20e" w:history="1">
+      <w:hyperlink r:id="rId39936a9d75c2bcb4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comstockaspis perniciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32516a813b5b4b493" w:history="1">
+      <w:hyperlink r:id="rId69866a9d75c2bcdcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7962,81 +7962,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83186a813b5b4b60b" w:history="1">
+      <w:hyperlink r:id="rId38156a9d75c2bcf45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71010801" name="name27866a813b5b4b66a" descr="eu_funding_250.png"/>
+            <wp:docPr id="87611086" name="name75146a9d75c2bcfc9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42826a813b5b4b669" cstate="print"/>
+                    <a:blip r:embed="rId52846a9d75c2bcfc8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8134,137 +8134,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33993991">
+  <w:abstractNum w:abstractNumId="56732920">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87640009">
+    <w:lvl w:ilvl="0" w:tplc="46978473">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87640009" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46978473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87640009" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46978473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87640009" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46978473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87640009" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46978473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87640009" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46978473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87640009" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46978473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87640009" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46978473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87640009" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46978473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33993990">
+  <w:abstractNum w:abstractNumId="56732919">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27188840">
+    <w:lvl w:ilvl="0" w:tplc="57652063">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9016,55 +9016,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33993990">
-    <w:abstractNumId w:val="33993990"/>
+  <w:num w:numId="56732919">
+    <w:abstractNumId w:val="56732919"/>
   </w:num>
-  <w:num w:numId="33993991">
-    <w:abstractNumId w:val="33993991"/>
+  <w:num w:numId="56732920">
+    <w:abstractNumId w:val="56732920"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20614,51 +20614,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId178862335" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId543645308" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49676a813b5b46ee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId94726a813b5b46f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId68346a813b5b47920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId92336a813b5b4af09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId62666a813b5b4afa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId35826a813b5b4b20e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId32516a813b5b4b493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83186a813b5b4b60b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId88266a813b5b477e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88266a813b5b477e6.jpg"/><Relationship Id="rId64546a813b5b4a0d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64546a813b5b4a0d4.jpg"/><Relationship Id="rId42826a813b5b4b669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42826a813b5b4b669.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId695256721" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId356955058" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13586a9d75c2b861d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/" TargetMode="External"/><Relationship Id="rId62786a9d75c2b8689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/categorization" TargetMode="External"/><Relationship Id="rId11956a9d75c2b8ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/QUADPE/photos" TargetMode="External"/><Relationship Id="rId96016a9d75c2bc843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5604/01.3001.0014.0288" TargetMode="External"/><Relationship Id="rId12586a9d75c2bc8de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture13010131" TargetMode="External"/><Relationship Id="rId39936a9d75c2bcb4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnet.mendelu.cz/mendelnet2014/articles/50_rychla_1043.pdf" TargetMode="External"/><Relationship Id="rId69866a9d75c2bcdcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38156a9d75c2bcf45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01749.x" TargetMode="External"/><Relationship Id="rId41996a9d75c2b8d9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41996a9d75c2b8d9c.jpg"/><Relationship Id="rId67156a9d75c2bb896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67156a9d75c2bb896.jpg"/><Relationship Id="rId52846a9d75c2bcfc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52846a9d75c2bcfc8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>