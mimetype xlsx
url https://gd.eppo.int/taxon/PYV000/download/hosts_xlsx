--- v0 (2025-10-18)
+++ v1 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PYV000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>SOLTU</t>
   </si>
   <si>
     <t>Solanum tuberosum</t>
   </si>
   <si>
     <t>* Fuentes S, Jayasinghe U (1993) [Potato yellowing, caused by a new bacilliform virus]. Fitopatologia 28(1), 22-37 (in Spanish).
 * Silvestre R, Fuentes S, Risco R, Berrocal A, Adams I, Fox A, Cuellar W J, Kreuze J (2020) Characterization of distinct strains of an aphid-transmitted Ilarvirus (Fam. Bromoviridae) infecting different hosts from South America. Virus Research 282, 197944. https://doi.org/10.1016/j.virusres.2020.197944</t>
   </si>
@@ -166,54 +166,58 @@
   <si>
     <t>NIODE</t>
   </si>
   <si>
     <t>Nicotiana debneyi</t>
   </si>
   <si>
     <t>NIOGT</t>
   </si>
   <si>
     <t>Nicotiana glutinosa</t>
   </si>
   <si>
     <t>NIORU</t>
   </si>
   <si>
     <t>Nicotiana rustica</t>
   </si>
   <si>
     <t>NIOTA</t>
   </si>
   <si>
     <t>Nicotiana tabacum</t>
   </si>
   <si>
-    <t>PHYFL</t>
-[...2 lines deleted...]
-    <t>Physalis floridana</t>
+    <t>PHYPU</t>
+  </si>
+  <si>
+    <t>Physalis pubescens</t>
+  </si>
+  <si>
+    <t>* Silvestre R, Fuentes S, Risco R, Berrocal A, Adams I, Fox A, Cuellar WJ, Kreuze J (2020) Characterization of distinct strains of an aphid-transmitted ilarvirus (Fam. Bromoviridae) infecting different hosts from South America. Virus research 282, 197944. https://doi.org/10.1016/j.virusres.2020.197944
+------- as Physalis floridana</t>
   </si>
   <si>
     <t>LYPES</t>
   </si>
   <si>
     <t>Solanum lycopersicum</t>
   </si>
   <si>
     <t>SOLPU</t>
   </si>
   <si>
     <t>Solanum palustre</t>
   </si>
   <si>
     <t>* Valkonen I J, Pehu E, Watanabe K (1992) Symptom expression and seed transmission of Alfalfa mosaic virus and Potato yellowing virus (SB-22) in Solanum brevidens and S. etuberosum. Potato Research 35, 403-410.
 ------- latent host, as Solanum brevidens</t>
   </si>
   <si>
     <t>LYPPI</t>
   </si>
   <si>
     <t>Solanum pimpinellifolium</t>
   </si>
 </sst>
 </file>
@@ -808,90 +812,90 @@
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18" t="s">
         <v>48</v>
       </c>
       <c r="C18" t="s">
         <v>49</v>
       </c>
       <c r="D18" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19" t="s">
         <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D22"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>