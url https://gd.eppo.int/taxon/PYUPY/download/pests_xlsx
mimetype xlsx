--- v1 (2025-12-02)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PYUPY" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>AGRLMA</t>
   </si>
   <si>
     <t>Agrilus mali (as Pyrus)</t>
   </si>
   <si>
     <t>* EPPO (2024) EPPO Technical Document No. 1093. Pest risk analysis for Agrilus mali (Coleoptera: Buprestidae). EPPO, Paris. Available at https://gd.eppo.int/taxon/AGRLMA/documents
 ------- not confirmed host.</t>
   </si>
@@ -436,50 +436,60 @@
   </si>
   <si>
     <t>* Plant-SyNZ. Landcare Research (NZ). Host plants of a herbivore -Oemona hirta. http://plant-synz.landcareresearch.co.nz/index.asp). Last accessed 2021-06.</t>
   </si>
   <si>
     <t>PRBD00</t>
   </si>
   <si>
     <t>Pear bud drop agent (as Pyrus)</t>
   </si>
   <si>
     <t>PHYSSL</t>
   </si>
   <si>
     <t>Phyllosticta solitaria (as Pyrus)</t>
   </si>
   <si>
     <t>* Farr DF, Bills GF, Chamuris GP, Rossman AY (1989) Fungi on plants and plant products in the United States, APS Press, St Paul, USA, 1252 pp.
 * Wikee S, Udayanga D, Crous PW, Chukeatirote E, McKenzie EH, Bahkali AH, Dai DQ, Hyde KD (2011). Phyllosticta—an overview of current status of species recognition. Fungal Diversity 51, 43-61.</t>
   </si>
   <si>
     <t>PHYTCC</t>
   </si>
   <si>
     <t>Phytophthora cactorum (as Pyrus)</t>
+  </si>
+  <si>
+    <t>POCZSH</t>
+  </si>
+  <si>
+    <t>Pochazia shantungensis</t>
+  </si>
+  <si>
+    <t>* Iguchi M, Kodama H (2025) Host plants of Pochazia shantungensis (Hemiptera: Ricaniidae) in Wakayama Prefecture, Japan. Ann. Kansai Plant Prot. Soc. 67, 117–120. https://doi.org/10.4165/kapps.67.117 (in Japanese)
+------- host for oviposition</t>
   </si>
   <si>
     <t>PSECCO</t>
   </si>
   <si>
     <t>Pseudococcus comstocki (as Pyrus)</t>
   </si>
   <si>
     <t>RHAGPO</t>
   </si>
   <si>
     <t>Rhagoletis pomonella</t>
   </si>
   <si>
     <t>* Yee WL, Norrbom AL (2017) Provisional List of Suitable Host Plants of the Apple Maggot Fly, Rhagoletis pomonella (Walsh) (Diptera: Tephritidae), Version 1.0, 20pp, in USDA Compendium of Fruit Fly Host Information (CoFFHI)
 Edition 2.0; https://coffhi.cphst.org/. 
 ------- confirmed host
 * Yee WL, Goughnour RB (2006)  New host records for the apple maggot, Rhagoletis pomonella (Walsh) (Diptera: Tephritidae), in Washington State.  Pan-Pacific Entomologist  82: 54–60.
 ------- host as P. serotina L.</t>
   </si>
   <si>
     <t>SCOLSH</t>
   </si>
   <si>
     <t>Scolytus schevyrewi (as Pyrus)</t>
@@ -933,51 +943,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D68"/>
+  <dimension ref="A1:D69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="452.889" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1625,278 +1635,292 @@
         <v>131</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>8</v>
       </c>
       <c r="B50" t="s">
         <v>132</v>
       </c>
       <c r="C50" t="s">
         <v>133</v>
       </c>
       <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>8</v>
       </c>
       <c r="B51" t="s">
         <v>134</v>
       </c>
       <c r="C51" t="s">
         <v>135</v>
       </c>
-      <c r="D51"/>
+      <c r="D51" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>8</v>
       </c>
       <c r="B52" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C52" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D52" t="s">
         <v>138</v>
       </c>
+      <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>8</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" t="s">
         <v>140</v>
       </c>
-      <c r="D53"/>
+      <c r="D53" t="s">
+        <v>141</v>
+      </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>8</v>
       </c>
       <c r="B54" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C54" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C55" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C56" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="D56" t="s">
         <v>147</v>
       </c>
+      <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>8</v>
       </c>
       <c r="B57" t="s">
         <v>148</v>
       </c>
       <c r="C57" t="s">
         <v>149</v>
       </c>
       <c r="D57" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>8</v>
       </c>
       <c r="B58" t="s">
         <v>151</v>
       </c>
       <c r="C58" t="s">
         <v>152</v>
       </c>
       <c r="D58" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
         <v>154</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>155</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B60" t="s">
-        <v>19</v>
+        <v>158</v>
       </c>
       <c r="C60" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D60" t="s">
-        <v>21</v>
+        <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B61" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="C61" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D61" t="s">
-        <v>160</v>
+        <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B62" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
       <c r="C62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D62" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B63" t="s">
-        <v>163</v>
+        <v>75</v>
       </c>
       <c r="C63" t="s">
         <v>164</v>
       </c>
       <c r="D63" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" t="s">
         <v>167</v>
       </c>
-      <c r="D64"/>
+      <c r="D64" t="s">
+        <v>168</v>
+      </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C65" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B66" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C66" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="D66" t="s">
         <v>172</v>
       </c>
+      <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B67" t="s">
         <v>173</v>
       </c>
       <c r="C67" t="s">
         <v>174</v>
       </c>
       <c r="D67" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
+        <v>157</v>
+      </c>
+      <c r="B68" t="s">
         <v>176</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>177</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>178</v>
       </c>
-      <c r="D68" t="s">
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" t="s">
         <v>179</v>
+      </c>
+      <c r="B69" t="s">
+        <v>180</v>
+      </c>
+      <c r="C69" t="s">
+        <v>181</v>
+      </c>
+      <c r="D69" t="s">
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">