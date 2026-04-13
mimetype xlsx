--- v2 (2026-01-08)
+++ v3 (2026-04-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PYUCO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="352">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>AGRLMA</t>
   </si>
   <si>
     <t>Agrilus mali (as Pyrus)</t>
   </si>
   <si>
     <t>* EPPO (2024) EPPO Technical Document No. 1093. Pest risk analysis for Agrilus mali (Coleoptera: Buprestidae). EPPO, Paris. Available at https://gd.eppo.int/taxon/AGRLMA/documents
 ------- not confirmed host.</t>
   </si>
@@ -340,51 +340,51 @@
   <si>
     <t>Carposina sasakii</t>
   </si>
   <si>
     <t>Carposina sasakii (as Pyrus)</t>
   </si>
   <si>
     <t>* Wang YZ, Li BY, Hoffmann AA, Cao LJ, Gong YJ, Song W, Zhu JY, Wei SJ (2017) Patterns of genetic variation among geographic and host-plant associated populations of the peach fruit moth Carposina sasakii (Lepidoptera: Carposinidae). BMC Ecology and Evolution 17, 265 (2017). https://doi.org/10.1186/s12862-017-1116-7</t>
   </si>
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* De Meyer M., Copeland RS, Lux SA, Mansell M, Quilici S, Wharton R, White IM, Zenz NJ (2002) Annotated check list of host plants for Afrotropical fruit flies (Diptera: Tephritidae) of the genus Ceratitis. Zoologische Documentatie Koninklijk Museum voor Midden Afrika 27, 1-91.</t>
   </si>
   <si>
     <t>CERTMA</t>
   </si>
   <si>
     <t>Ceratitis malgassa</t>
   </si>
   <si>
-    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2021) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 1–12. https://doi.org/10.1017/ S0007485321000511</t>
+    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2022) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 112, 1–12. https://doi.org/10.1017/S0007485321000511</t>
   </si>
   <si>
     <t>CERTQI</t>
   </si>
   <si>
     <t>Ceratitis quilicii</t>
   </si>
   <si>
     <t>* De Meyer M, Mwatawala M, Copeland RS, Virgilio M (2016) Description of new Ceratitis species (Diptera: Tephritidae) from Africa, or how morphological and DNA data are complementary in discovering unknown species and matching sexes. European Journal of Taxonomy 233, 1-23. 
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CERPCE</t>
   </si>
   <si>
     <t>Ceroplastes ceriferus</t>
   </si>
   <si>
     <t>* Karpun NN, Zhuravleva YeN, Volkovitsh МG, Procenko VYe, Musolin DL (2017) To the fauna and biology of new alien insect pest species of woody plants in humid subtropics of Russia. Izvestia Sankt-Peterburgskoj Lesotehniceskoj Akademii, 2017, is. 220, pp. 169–185 (in Russian with English summary).</t>
   </si>
   <si>
     <t>STERPU</t>
   </si>
   <si>
     <t>Chondrostereum purpureum</t>
@@ -455,50 +455,59 @@
   <si>
     <t>CRTHAR</t>
   </si>
   <si>
     <t>Corythucha arcuata</t>
   </si>
   <si>
     <t>* Csóka G, Hirka A, Mutun S, Glavendekić M, Mikó Á, Szőcs L, Paulin M, Eötvös CB, Gáspár C, Csepelényi M, Szénási Á, Franjević M, Gninenko Y, Dautbašić M, Muzejinović O, Zúbrik M, Netoiu C, Buzatu A, Bălăcenoiu F, Jurc M, Jurc D, Bernardinelli I, Streito JC, Avtzis D, Hrašovec B (2020), Spread and potential host range of the invasive oak lace bug [Corythucha arcuata (Say, 1832) – Heteroptera: Tingidae] in Eurasia. Agricultural and Forest Entomology, 22: 61-74. https://doi.org/10.1111/afe.12362
 ------- Confirmed host.
 * Torres-Miller L (1995) Additions to the West Virginia tingid fauna (Hemiptera: Heteroptera: Tingidae). Insecta Mundi 9(3-4), 281-282.</t>
   </si>
   <si>
     <t>CARPPO</t>
   </si>
   <si>
     <t>Cydia pomonella</t>
   </si>
   <si>
     <t>* Wearing CH, Hansen JD, Whyte C, Miller CE, Brown J (2001) The potential for spread of codling moth (Lepidoptera: Tortricidae) via commercial sweet cherry fruit: a critical review and risk assessment. Crop Protection 20(6), 465-488. https://doi.org/10.1016/S0261-2194(01)00023-0</t>
   </si>
   <si>
     <t>VALSMA</t>
   </si>
   <si>
     <t>Cytospora mali</t>
+  </si>
+  <si>
+    <t>DIPBBU</t>
+  </si>
+  <si>
+    <t>Diplodia bulgarica</t>
+  </si>
+  <si>
+    <t>* Hinrichs‐Berger J, Zegermacher K, Zgraja G (2021) First report of Diplodia bulgarica causing black canker on apple (Malus domestica) and pear (Pyrus communis) in Germany. New Disease Reports 43(1), e12004 https://doi.org/10.1002/ndr2.12004</t>
   </si>
   <si>
     <t>EOTELE</t>
   </si>
   <si>
     <t>Eotetranychus lewisi</t>
   </si>
   <si>
     <t>* Flechtmann CHW (1996) Rediscovery of Tetranychus abacae Baker &amp; Pritchard, additional description and notes on South American spider mites (Acari, Prostigmata, Tetranychidae). Revista Brasileira de Zoologia, 13: 569-578.</t>
   </si>
   <si>
     <t>EPIOIO</t>
   </si>
   <si>
     <t>Epichoristodes acerbella</t>
   </si>
   <si>
     <t>TORTPO</t>
   </si>
   <si>
     <t>Epiphyas postvittana</t>
   </si>
   <si>
     <t>ERWIAM</t>
   </si>
@@ -1498,51 +1507,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D136"/>
+  <dimension ref="A1:D137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="601.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2202,77 +2211,77 @@
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>21</v>
       </c>
       <c r="B50" t="s">
         <v>137</v>
       </c>
       <c r="C50" t="s">
         <v>138</v>
       </c>
       <c r="D50" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>21</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" t="s">
         <v>141</v>
       </c>
-      <c r="D51"/>
+      <c r="D51" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>21</v>
       </c>
       <c r="B52" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C52" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>21</v>
       </c>
       <c r="B53" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C53" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="D53" t="s">
         <v>146</v>
       </c>
+      <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>21</v>
       </c>
       <c r="B54" t="s">
         <v>147</v>
       </c>
       <c r="C54" t="s">
         <v>148</v>
       </c>
       <c r="D54" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>21</v>
       </c>
       <c r="B55" t="s">
         <v>150</v>
       </c>
       <c r="C55" t="s">
         <v>151</v>
       </c>
@@ -2333,132 +2342,132 @@
         <v>163</v>
       </c>
       <c r="D59" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>21</v>
       </c>
       <c r="B60" t="s">
         <v>165</v>
       </c>
       <c r="C60" t="s">
         <v>166</v>
       </c>
       <c r="D60" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>21</v>
       </c>
       <c r="B61" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C61" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="D61"/>
+        <v>169</v>
+      </c>
+      <c r="D61" t="s">
+        <v>170</v>
+      </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>21</v>
       </c>
       <c r="B62" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C62" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>21</v>
       </c>
       <c r="B63" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C63" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D63"/>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>21</v>
       </c>
       <c r="B64" t="s">
         <v>172</v>
       </c>
       <c r="C64" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D64"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>21</v>
       </c>
       <c r="B65" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C65" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="D65" t="s">
         <v>176</v>
       </c>
+      <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>21</v>
       </c>
       <c r="B66" t="s">
         <v>177</v>
       </c>
       <c r="C66" t="s">
         <v>178</v>
       </c>
-      <c r="D66"/>
+      <c r="D66" t="s">
+        <v>179</v>
+      </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>21</v>
       </c>
       <c r="B67" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C67" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="D67" t="s">
         <v>181</v>
       </c>
+      <c r="D67"/>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>21</v>
       </c>
       <c r="B68" t="s">
         <v>182</v>
       </c>
       <c r="C68" t="s">
         <v>183</v>
       </c>
       <c r="D68" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>21</v>
       </c>
       <c r="B69" t="s">
         <v>185</v>
       </c>
       <c r="C69" t="s">
         <v>186</v>
       </c>
@@ -2468,904 +2477,918 @@
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>21</v>
       </c>
       <c r="B70" t="s">
         <v>188</v>
       </c>
       <c r="C70" t="s">
         <v>189</v>
       </c>
       <c r="D70" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>21</v>
       </c>
       <c r="B71" t="s">
         <v>191</v>
       </c>
       <c r="C71" t="s">
         <v>192</v>
       </c>
-      <c r="D71"/>
+      <c r="D71" t="s">
+        <v>193</v>
+      </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>21</v>
       </c>
       <c r="B72" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C72" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D72"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>21</v>
       </c>
       <c r="B73" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C73" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="D73" t="s">
         <v>197</v>
       </c>
+      <c r="D73"/>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>21</v>
       </c>
       <c r="B74" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C74" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="D74"/>
+        <v>199</v>
+      </c>
+      <c r="D74" t="s">
+        <v>200</v>
+      </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>21</v>
       </c>
       <c r="B75" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C75" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D75"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>21</v>
       </c>
       <c r="B76" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C76" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="D76" t="s">
         <v>203</v>
       </c>
+      <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>21</v>
       </c>
       <c r="B77" t="s">
         <v>204</v>
       </c>
       <c r="C77" t="s">
         <v>205</v>
       </c>
-      <c r="D77"/>
+      <c r="D77" t="s">
+        <v>206</v>
+      </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>21</v>
       </c>
       <c r="B78" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C78" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="D78" t="s">
         <v>208</v>
       </c>
+      <c r="D78"/>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>21</v>
       </c>
       <c r="B79" t="s">
         <v>209</v>
       </c>
       <c r="C79" t="s">
         <v>210</v>
       </c>
       <c r="D79" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>21</v>
       </c>
       <c r="B80" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C80" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D80" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>21</v>
       </c>
       <c r="B81" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C81" t="s">
         <v>215</v>
       </c>
       <c r="D81" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>21</v>
       </c>
       <c r="B82" t="s">
         <v>217</v>
       </c>
       <c r="C82" t="s">
         <v>218</v>
       </c>
-      <c r="D82"/>
+      <c r="D82" t="s">
+        <v>219</v>
+      </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>21</v>
       </c>
       <c r="B83" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C83" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D83"/>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>21</v>
       </c>
       <c r="B84" t="s">
         <v>220</v>
       </c>
       <c r="C84" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="D84" t="s">
         <v>222</v>
       </c>
+      <c r="D84"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>21</v>
       </c>
       <c r="B85" t="s">
         <v>223</v>
       </c>
       <c r="C85" t="s">
         <v>224</v>
       </c>
       <c r="D85" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>21</v>
       </c>
       <c r="B86" t="s">
         <v>226</v>
       </c>
       <c r="C86" t="s">
         <v>227</v>
       </c>
       <c r="D86" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>21</v>
       </c>
       <c r="B87" t="s">
         <v>229</v>
       </c>
       <c r="C87" t="s">
         <v>230</v>
       </c>
-      <c r="D87"/>
+      <c r="D87" t="s">
+        <v>231</v>
+      </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>21</v>
       </c>
       <c r="B88" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C88" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="D88" t="s">
         <v>233</v>
       </c>
+      <c r="D88"/>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>21</v>
       </c>
       <c r="B89" t="s">
         <v>234</v>
       </c>
       <c r="C89" t="s">
         <v>235</v>
       </c>
       <c r="D89" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>21</v>
       </c>
       <c r="B90" t="s">
         <v>237</v>
       </c>
       <c r="C90" t="s">
         <v>238</v>
       </c>
-      <c r="D90"/>
+      <c r="D90" t="s">
+        <v>239</v>
+      </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>21</v>
       </c>
       <c r="B91" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C91" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D91"/>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>21</v>
       </c>
       <c r="B92" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C92" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D92"/>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>21</v>
       </c>
       <c r="B93" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C93" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="D93" t="s">
         <v>245</v>
       </c>
+      <c r="D93"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>21</v>
       </c>
       <c r="B94" t="s">
         <v>246</v>
       </c>
       <c r="C94" t="s">
         <v>247</v>
       </c>
       <c r="D94" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>21</v>
       </c>
       <c r="B95" t="s">
         <v>249</v>
       </c>
       <c r="C95" t="s">
         <v>250</v>
       </c>
       <c r="D95" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>21</v>
       </c>
       <c r="B96" t="s">
         <v>252</v>
       </c>
       <c r="C96" t="s">
         <v>253</v>
       </c>
-      <c r="D96"/>
+      <c r="D96" t="s">
+        <v>254</v>
+      </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>21</v>
       </c>
       <c r="B97" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C97" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="D97" t="s">
         <v>256</v>
       </c>
+      <c r="D97"/>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>21</v>
       </c>
       <c r="B98" t="s">
         <v>257</v>
       </c>
       <c r="C98" t="s">
         <v>258</v>
       </c>
-      <c r="D98"/>
+      <c r="D98" t="s">
+        <v>259</v>
+      </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>21</v>
       </c>
       <c r="B99" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C99" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="D99" t="s">
         <v>261</v>
       </c>
+      <c r="D99"/>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>21</v>
       </c>
       <c r="B100" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C100" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="D100"/>
+        <v>263</v>
+      </c>
+      <c r="D100" t="s">
+        <v>264</v>
+      </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>21</v>
       </c>
       <c r="B101" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C101" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="D101" t="s">
         <v>265</v>
       </c>
+      <c r="D101"/>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>21</v>
       </c>
       <c r="B102" t="s">
         <v>266</v>
       </c>
       <c r="C102" t="s">
         <v>267</v>
       </c>
       <c r="D102" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>21</v>
       </c>
       <c r="B103" t="s">
         <v>269</v>
       </c>
       <c r="C103" t="s">
         <v>270</v>
       </c>
       <c r="D103" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>21</v>
       </c>
       <c r="B104" t="s">
         <v>272</v>
       </c>
       <c r="C104" t="s">
         <v>273</v>
       </c>
-      <c r="D104"/>
+      <c r="D104" t="s">
+        <v>274</v>
+      </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>21</v>
       </c>
       <c r="B105" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C105" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="D105" t="s">
         <v>276</v>
       </c>
+      <c r="D105"/>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>21</v>
       </c>
       <c r="B106" t="s">
         <v>277</v>
       </c>
       <c r="C106" t="s">
         <v>278</v>
       </c>
       <c r="D106" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>21</v>
       </c>
       <c r="B107" t="s">
         <v>280</v>
       </c>
       <c r="C107" t="s">
         <v>281</v>
       </c>
       <c r="D107" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>21</v>
       </c>
       <c r="B108" t="s">
         <v>283</v>
       </c>
       <c r="C108" t="s">
         <v>284</v>
       </c>
-      <c r="D108"/>
+      <c r="D108" t="s">
+        <v>285</v>
+      </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>21</v>
       </c>
       <c r="B109" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C109" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="D109" t="s">
         <v>287</v>
       </c>
+      <c r="D109"/>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>21</v>
       </c>
       <c r="B110" t="s">
         <v>288</v>
       </c>
       <c r="C110" t="s">
         <v>289</v>
       </c>
-      <c r="D110"/>
+      <c r="D110" t="s">
+        <v>290</v>
+      </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>21</v>
       </c>
       <c r="B111" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C111" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="D111" t="s">
         <v>292</v>
       </c>
+      <c r="D111"/>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>21</v>
       </c>
       <c r="B112" t="s">
         <v>293</v>
       </c>
       <c r="C112" t="s">
         <v>294</v>
       </c>
-      <c r="D112"/>
+      <c r="D112" t="s">
+        <v>295</v>
+      </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>21</v>
       </c>
       <c r="B113" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C113" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D113"/>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>21</v>
       </c>
       <c r="B114" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C114" t="s">
-        <v>298</v>
-[...1 lines deleted...]
-      <c r="D114" t="s">
         <v>299</v>
       </c>
+      <c r="D114"/>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>21</v>
       </c>
       <c r="B115" t="s">
         <v>300</v>
       </c>
       <c r="C115" t="s">
         <v>301</v>
       </c>
       <c r="D115" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>21</v>
       </c>
       <c r="B116" t="s">
         <v>303</v>
       </c>
       <c r="C116" t="s">
         <v>304</v>
       </c>
       <c r="D116" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>21</v>
       </c>
       <c r="B117" t="s">
         <v>306</v>
       </c>
       <c r="C117" t="s">
         <v>307</v>
       </c>
       <c r="D117" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
+        <v>21</v>
+      </c>
+      <c r="B118" t="s">
         <v>309</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
         <v>310</v>
       </c>
-      <c r="C118" t="s">
+      <c r="D118" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B119" t="s">
         <v>313</v>
       </c>
       <c r="C119" t="s">
         <v>314</v>
       </c>
       <c r="D119" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B120" t="s">
         <v>316</v>
       </c>
       <c r="C120" t="s">
         <v>317</v>
       </c>
       <c r="D120" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B121" t="s">
         <v>319</v>
       </c>
       <c r="C121" t="s">
         <v>320</v>
       </c>
-      <c r="D121"/>
+      <c r="D121" t="s">
+        <v>321</v>
+      </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B122" t="s">
-        <v>52</v>
+        <v>322</v>
       </c>
       <c r="C122" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="D122"/>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B123" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="C123" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D123" t="s">
-        <v>92</v>
+        <v>325</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B124" t="s">
-        <v>324</v>
+        <v>58</v>
       </c>
       <c r="C124" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="D124"/>
+        <v>326</v>
+      </c>
+      <c r="D124" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B125" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C125" t="s">
-        <v>327</v>
-[...1 lines deleted...]
-      <c r="D125" t="s">
         <v>328</v>
       </c>
+      <c r="D125"/>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B126" t="s">
         <v>329</v>
       </c>
       <c r="C126" t="s">
         <v>330</v>
       </c>
-      <c r="D126"/>
+      <c r="D126" t="s">
+        <v>331</v>
+      </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B127" t="s">
-        <v>144</v>
+        <v>332</v>
       </c>
       <c r="C127" t="s">
-        <v>331</v>
-[...3 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="D127"/>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B128" t="s">
-        <v>333</v>
+        <v>147</v>
       </c>
       <c r="C128" t="s">
         <v>334</v>
       </c>
-      <c r="D128"/>
+      <c r="D128" t="s">
+        <v>335</v>
+      </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B129" t="s">
-        <v>191</v>
+        <v>336</v>
       </c>
       <c r="C129" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D129"/>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B130" t="s">
-        <v>336</v>
+        <v>194</v>
       </c>
       <c r="C130" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D130"/>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B131" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C131" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D131"/>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B132" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C132" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D132"/>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B133" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C133" t="s">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="D133" t="s">
         <v>344</v>
       </c>
+      <c r="D133"/>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B134" t="s">
-        <v>241</v>
+        <v>345</v>
       </c>
       <c r="C134" t="s">
-        <v>345</v>
-[...1 lines deleted...]
-      <c r="D134"/>
+        <v>346</v>
+      </c>
+      <c r="D134" t="s">
+        <v>347</v>
+      </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B135" t="s">
-        <v>346</v>
+        <v>244</v>
       </c>
       <c r="C135" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D135"/>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>348</v>
+        <v>312</v>
       </c>
       <c r="B136" t="s">
         <v>349</v>
       </c>
       <c r="C136" t="s">
         <v>350</v>
       </c>
-      <c r="D136" t="s">
+      <c r="D136"/>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137" t="s">
         <v>351</v>
+      </c>
+      <c r="B137" t="s">
+        <v>352</v>
+      </c>
+      <c r="C137" t="s">
+        <v>353</v>
+      </c>
+      <c r="D137" t="s">
+        <v>354</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">