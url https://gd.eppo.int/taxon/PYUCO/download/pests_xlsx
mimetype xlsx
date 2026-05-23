--- v3 (2026-04-13)
+++ v4 (2026-05-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PYUCO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>AGRLMA</t>
   </si>
   <si>
     <t>Agrilus mali (as Pyrus)</t>
   </si>
   <si>
     <t>* EPPO (2024) EPPO Technical Document No. 1093. Pest risk analysis for Agrilus mali (Coleoptera: Buprestidae). EPPO, Paris. Available at https://gd.eppo.int/taxon/AGRLMA/documents
 ------- not confirmed host.</t>
   </si>
@@ -234,50 +234,60 @@
     <t>DACUDO</t>
   </si>
   <si>
     <t>Bactrocera dorsalis</t>
   </si>
   <si>
     <t>* Han P, Wang X, Niu CY, Dong YC, Zhu JQ, Desneux N (2011) Population dynamics, phenology, and overwintering of Bactrocera dorsalis (Diptera: Tephritidae) in Hubei Province, China. Journal of Pest Science 84, 289-295.</t>
   </si>
   <si>
     <t>DACUTR</t>
   </si>
   <si>
     <t>Bactrocera tryoni</t>
   </si>
   <si>
     <t>* Hancock D, Hamacek EL, Lloyd AC, Elson-Harris MM (2000) The distribution and host plants of fruit flies (Diptera: Tephritidae) in Australia. Queensland Department of Primary Industries, 75 pp.</t>
   </si>
   <si>
     <t>DACUZO</t>
   </si>
   <si>
     <t>Bactrocera zonata</t>
   </si>
   <si>
     <t>* Kapoor VC (1993) Indian fruit flies (Insecta: Diptera: Tephritidae). Oxford &amp; IBH Publishing, 228 pp,</t>
+  </si>
+  <si>
+    <t>BISCRO</t>
+  </si>
+  <si>
+    <t>Biscogniauxia rosacearum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Raimondo ML, Lops F, Carlucci A (2016) Charcoal canker of pear, plum, and quince trees caused by Biscogniauxia rosacearum sp. nov. in southern Italy. Plant Disease 100(9), 1813-1822 https://doi.org/10.1094/PDIS-09-15-1037-RE 
+----found in field grown trees and confirmed as hosts by pathogenicity tests </t>
   </si>
   <si>
     <t>PHYOPI</t>
   </si>
   <si>
     <t>Botryosphaeria kuwatsukai</t>
   </si>
   <si>
     <t>* Xu C, Wang CS, Ju LL, Zhang R, Biggs AR, Tanaka E, Li BZ, Sun GY (2015) Multiple locus genealogies and phenotypic characters reappraise the causal agent of apple ring rot in China. Fungal Diversity 71, 215-231.
 ------ Confirmed host.</t>
   </si>
   <si>
     <t>TORTPR</t>
   </si>
   <si>
     <t>Cacoecimorpha pronubana</t>
   </si>
   <si>
     <t>CCPSCH</t>
   </si>
   <si>
     <t>Cacopsylla chinensis</t>
   </si>
   <si>
     <t>* Wei M, Chi H, Guo Y, Li X, Zhao L, Ma R (2022) Demography of Cacopsylla chinensis (Hemiptera: Psyllidae) reared on four cultivars of Pyrus bretschneideri (Rosales: Rosaceae) and P. communis pears with estimations of confidence intervals of specific life table statistics. Journal of Economic Entomology 113(5), 2343–2353, https://doi.org/10.1093/jee/toaa149
@@ -847,50 +857,60 @@
 * Wikee S, Udayanga D, Crous PW, Chukeatirote E, McKenzie EH, Bahkali AH, Dai DQ, Hyde KD (2011). Phyllosticta—an overview of current status of species recognition. Fungal Diversity 51, 43-61.</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>PHYTCC</t>
   </si>
   <si>
     <t>Phytophthora cactorum (as Pyrus)</t>
   </si>
   <si>
     <t>PLAAST</t>
   </si>
   <si>
     <t>Platynota stultana</t>
   </si>
   <si>
     <t>* Varela L, Elkins RB, van Steenwyk RA (2012) Agriculture. Pear Pest Management Guidelines. Omnivorous leafroller, Platynota stultana. UC ANR Publication 3455. https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/</t>
+  </si>
+  <si>
+    <t>POCZSH</t>
+  </si>
+  <si>
+    <t>Pochazia shantungensis</t>
+  </si>
+  <si>
+    <t>* Iguchi M, Kodama H (2025) Host plants of Pochazia shantungensis (Hemiptera: Ricaniidae) in Wakayama Prefecture, Japan. Ann. Kansai Plant Prot. Soc. 67, 117–120. https://doi.org/10.4165/kapps.67.117 (in Japanese)
+------- host for oviposition</t>
   </si>
   <si>
     <t>PSECGA</t>
   </si>
   <si>
     <t>Pseudococcus calceolariae</t>
   </si>
   <si>
     <t>PSECCO</t>
   </si>
   <si>
     <t>Pseudococcus comstocki</t>
   </si>
   <si>
     <t>* Pellizzari G, Duso C, Rainato A, Pozzebon A, Zanini G (2012) Phenology, ethology and distribution of Pseudococcus comstocki, an invasive pest in northeastern Italy. Bulletin of Insectology.65(2), 209-215.</t>
   </si>
   <si>
     <t>Pseudococcus comstocki (as Pyrus)</t>
   </si>
   <si>
     <t>RHAGPO</t>
   </si>
   <si>
     <t>Rhagoletis pomonella</t>
   </si>
@@ -1507,51 +1527,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D137"/>
+  <dimension ref="A1:D139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="601.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1869,91 +1889,91 @@
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>21</v>
       </c>
       <c r="B25" t="s">
         <v>69</v>
       </c>
       <c r="C25" t="s">
         <v>70</v>
       </c>
       <c r="D25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>21</v>
       </c>
       <c r="B26" t="s">
         <v>72</v>
       </c>
       <c r="C26" t="s">
         <v>73</v>
       </c>
-      <c r="D26"/>
+      <c r="D26" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>21</v>
       </c>
       <c r="B27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C27" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="D27" t="s">
         <v>76</v>
       </c>
+      <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>21</v>
       </c>
       <c r="B28" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C28" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D28"/>
+        <v>78</v>
+      </c>
+      <c r="D28" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>21</v>
       </c>
       <c r="B29" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C29" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="D29" t="s">
         <v>80</v>
       </c>
+      <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>21</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" t="s">
         <v>82</v>
       </c>
       <c r="D30" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>21</v>
       </c>
       <c r="B31" t="s">
         <v>84</v>
       </c>
       <c r="C31" t="s">
         <v>85</v>
       </c>
@@ -1977,72 +1997,72 @@
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>21</v>
       </c>
       <c r="B33" t="s">
         <v>90</v>
       </c>
       <c r="C33" t="s">
         <v>91</v>
       </c>
       <c r="D33" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>21</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" t="s">
         <v>94</v>
       </c>
-      <c r="D34"/>
+      <c r="D34" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>21</v>
       </c>
       <c r="B35" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C35" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>21</v>
       </c>
       <c r="B36" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C36" t="s">
         <v>98</v>
       </c>
       <c r="D36" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>21</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" t="s">
         <v>101</v>
       </c>
       <c r="D37" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>21</v>
@@ -2116,65 +2136,65 @@
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>21</v>
       </c>
       <c r="B43" t="s">
         <v>118</v>
       </c>
       <c r="C43" t="s">
         <v>119</v>
       </c>
       <c r="D43" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>21</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" t="s">
         <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>92</v>
+        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>21</v>
       </c>
       <c r="B45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C45" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>125</v>
+        <v>95</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>21</v>
       </c>
       <c r="B46" t="s">
         <v>126</v>
       </c>
       <c r="C46" t="s">
         <v>127</v>
       </c>
       <c r="D46" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>21</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" t="s">
         <v>130</v>
@@ -2185,117 +2205,117 @@
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>21</v>
       </c>
       <c r="B48" t="s">
         <v>132</v>
       </c>
       <c r="C48" t="s">
         <v>133</v>
       </c>
       <c r="D48" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>21</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" t="s">
         <v>136</v>
       </c>
-      <c r="D49"/>
+      <c r="D49" t="s">
+        <v>137</v>
+      </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>21</v>
       </c>
       <c r="B50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C50" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="D50" t="s">
         <v>139</v>
       </c>
+      <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>21</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" t="s">
         <v>141</v>
       </c>
       <c r="D51" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>21</v>
       </c>
       <c r="B52" t="s">
         <v>143</v>
       </c>
       <c r="C52" t="s">
         <v>144</v>
       </c>
-      <c r="D52"/>
+      <c r="D52" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>21</v>
       </c>
       <c r="B53" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C53" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>21</v>
       </c>
       <c r="B54" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C54" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="D54" t="s">
         <v>149</v>
       </c>
+      <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>21</v>
       </c>
       <c r="B55" t="s">
         <v>150</v>
       </c>
       <c r="C55" t="s">
         <v>151</v>
       </c>
       <c r="D55" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>21</v>
       </c>
       <c r="B56" t="s">
         <v>153</v>
       </c>
       <c r="C56" t="s">
         <v>154</v>
       </c>
@@ -2356,132 +2376,132 @@
         <v>166</v>
       </c>
       <c r="D60" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>21</v>
       </c>
       <c r="B61" t="s">
         <v>168</v>
       </c>
       <c r="C61" t="s">
         <v>169</v>
       </c>
       <c r="D61" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>21</v>
       </c>
       <c r="B62" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C62" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="D62"/>
+        <v>172</v>
+      </c>
+      <c r="D62" t="s">
+        <v>173</v>
+      </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>21</v>
       </c>
       <c r="B63" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C63" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D63"/>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>21</v>
       </c>
       <c r="B64" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C64" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D64"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>21</v>
       </c>
       <c r="B65" t="s">
         <v>175</v>
       </c>
       <c r="C65" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>21</v>
       </c>
       <c r="B66" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C66" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="D66" t="s">
         <v>179</v>
       </c>
+      <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>21</v>
       </c>
       <c r="B67" t="s">
         <v>180</v>
       </c>
       <c r="C67" t="s">
         <v>181</v>
       </c>
-      <c r="D67"/>
+      <c r="D67" t="s">
+        <v>182</v>
+      </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>21</v>
       </c>
       <c r="B68" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C68" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="D68" t="s">
         <v>184</v>
       </c>
+      <c r="D68"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>21</v>
       </c>
       <c r="B69" t="s">
         <v>185</v>
       </c>
       <c r="C69" t="s">
         <v>186</v>
       </c>
       <c r="D69" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>21</v>
       </c>
       <c r="B70" t="s">
         <v>188</v>
       </c>
       <c r="C70" t="s">
         <v>189</v>
       </c>
@@ -2491,904 +2511,932 @@
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>21</v>
       </c>
       <c r="B71" t="s">
         <v>191</v>
       </c>
       <c r="C71" t="s">
         <v>192</v>
       </c>
       <c r="D71" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>21</v>
       </c>
       <c r="B72" t="s">
         <v>194</v>
       </c>
       <c r="C72" t="s">
         <v>195</v>
       </c>
-      <c r="D72"/>
+      <c r="D72" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>21</v>
       </c>
       <c r="B73" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C73" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D73"/>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>21</v>
       </c>
       <c r="B74" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C74" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="D74" t="s">
         <v>200</v>
       </c>
+      <c r="D74"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>21</v>
       </c>
       <c r="B75" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C75" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="D75"/>
+        <v>202</v>
+      </c>
+      <c r="D75" t="s">
+        <v>203</v>
+      </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>21</v>
       </c>
       <c r="B76" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C76" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>21</v>
       </c>
       <c r="B77" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C77" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="D77" t="s">
         <v>206</v>
       </c>
+      <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>21</v>
       </c>
       <c r="B78" t="s">
         <v>207</v>
       </c>
       <c r="C78" t="s">
         <v>208</v>
       </c>
-      <c r="D78"/>
+      <c r="D78" t="s">
+        <v>209</v>
+      </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>21</v>
       </c>
       <c r="B79" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C79" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="D79" t="s">
         <v>211</v>
       </c>
+      <c r="D79"/>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>21</v>
       </c>
       <c r="B80" t="s">
         <v>212</v>
       </c>
       <c r="C80" t="s">
         <v>213</v>
       </c>
       <c r="D80" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>21</v>
       </c>
       <c r="B81" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C81" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D81" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>21</v>
       </c>
       <c r="B82" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C82" t="s">
         <v>218</v>
       </c>
       <c r="D82" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>21</v>
       </c>
       <c r="B83" t="s">
         <v>220</v>
       </c>
       <c r="C83" t="s">
         <v>221</v>
       </c>
-      <c r="D83"/>
+      <c r="D83" t="s">
+        <v>222</v>
+      </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>21</v>
       </c>
       <c r="B84" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C84" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D84"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>21</v>
       </c>
       <c r="B85" t="s">
         <v>223</v>
       </c>
       <c r="C85" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="D85" t="s">
         <v>225</v>
       </c>
+      <c r="D85"/>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>21</v>
       </c>
       <c r="B86" t="s">
         <v>226</v>
       </c>
       <c r="C86" t="s">
         <v>227</v>
       </c>
       <c r="D86" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>21</v>
       </c>
       <c r="B87" t="s">
         <v>229</v>
       </c>
       <c r="C87" t="s">
         <v>230</v>
       </c>
       <c r="D87" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>21</v>
       </c>
       <c r="B88" t="s">
         <v>232</v>
       </c>
       <c r="C88" t="s">
         <v>233</v>
       </c>
-      <c r="D88"/>
+      <c r="D88" t="s">
+        <v>234</v>
+      </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>21</v>
       </c>
       <c r="B89" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C89" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="D89" t="s">
         <v>236</v>
       </c>
+      <c r="D89"/>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>21</v>
       </c>
       <c r="B90" t="s">
         <v>237</v>
       </c>
       <c r="C90" t="s">
         <v>238</v>
       </c>
       <c r="D90" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>21</v>
       </c>
       <c r="B91" t="s">
         <v>240</v>
       </c>
       <c r="C91" t="s">
         <v>241</v>
       </c>
-      <c r="D91"/>
+      <c r="D91" t="s">
+        <v>242</v>
+      </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>21</v>
       </c>
       <c r="B92" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C92" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D92"/>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>21</v>
       </c>
       <c r="B93" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C93" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D93"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>21</v>
       </c>
       <c r="B94" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C94" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="D94" t="s">
         <v>248</v>
       </c>
+      <c r="D94"/>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>21</v>
       </c>
       <c r="B95" t="s">
         <v>249</v>
       </c>
       <c r="C95" t="s">
         <v>250</v>
       </c>
       <c r="D95" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>21</v>
       </c>
       <c r="B96" t="s">
         <v>252</v>
       </c>
       <c r="C96" t="s">
         <v>253</v>
       </c>
       <c r="D96" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>21</v>
       </c>
       <c r="B97" t="s">
         <v>255</v>
       </c>
       <c r="C97" t="s">
         <v>256</v>
       </c>
-      <c r="D97"/>
+      <c r="D97" t="s">
+        <v>257</v>
+      </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>21</v>
       </c>
       <c r="B98" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C98" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="D98" t="s">
         <v>259</v>
       </c>
+      <c r="D98"/>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>21</v>
       </c>
       <c r="B99" t="s">
         <v>260</v>
       </c>
       <c r="C99" t="s">
         <v>261</v>
       </c>
-      <c r="D99"/>
+      <c r="D99" t="s">
+        <v>262</v>
+      </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>21</v>
       </c>
       <c r="B100" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C100" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D100" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>21</v>
       </c>
       <c r="B101" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C101" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D101"/>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>21</v>
       </c>
       <c r="B102" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C102" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D102" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>21</v>
       </c>
       <c r="B103" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C103" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="D103" t="s">
         <v>271</v>
       </c>
+      <c r="D103"/>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>21</v>
       </c>
       <c r="B104" t="s">
         <v>272</v>
       </c>
       <c r="C104" t="s">
         <v>273</v>
       </c>
       <c r="D104" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>21</v>
       </c>
       <c r="B105" t="s">
         <v>275</v>
       </c>
       <c r="C105" t="s">
         <v>276</v>
       </c>
-      <c r="D105"/>
+      <c r="D105" t="s">
+        <v>277</v>
+      </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>21</v>
       </c>
       <c r="B106" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C106" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D106" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>21</v>
       </c>
       <c r="B107" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C107" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="D107" t="s">
         <v>282</v>
       </c>
+      <c r="D107"/>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>21</v>
       </c>
       <c r="B108" t="s">
         <v>283</v>
       </c>
       <c r="C108" t="s">
         <v>284</v>
       </c>
       <c r="D108" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>21</v>
       </c>
       <c r="B109" t="s">
         <v>286</v>
       </c>
       <c r="C109" t="s">
         <v>287</v>
       </c>
-      <c r="D109"/>
+      <c r="D109" t="s">
+        <v>288</v>
+      </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>21</v>
       </c>
       <c r="B110" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C110" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D110" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>21</v>
       </c>
       <c r="B111" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C111" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D111"/>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>21</v>
       </c>
       <c r="B112" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C112" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D112" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>21</v>
       </c>
       <c r="B113" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C113" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D113"/>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>21</v>
       </c>
       <c r="B114" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C114" t="s">
-        <v>299</v>
-[...1 lines deleted...]
-      <c r="D114"/>
+        <v>300</v>
+      </c>
+      <c r="D114" t="s">
+        <v>301</v>
+      </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>21</v>
       </c>
       <c r="B115" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C115" t="s">
-        <v>301</v>
-[...3 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="D115"/>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>21</v>
       </c>
       <c r="B116" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C116" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="D116" t="s">
         <v>305</v>
       </c>
+      <c r="D116"/>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>21</v>
       </c>
       <c r="B117" t="s">
         <v>306</v>
       </c>
       <c r="C117" t="s">
         <v>307</v>
       </c>
       <c r="D117" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>21</v>
       </c>
       <c r="B118" t="s">
         <v>309</v>
       </c>
       <c r="C118" t="s">
         <v>310</v>
       </c>
       <c r="D118" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
+        <v>21</v>
+      </c>
+      <c r="B119" t="s">
         <v>312</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" t="s">
         <v>313</v>
       </c>
-      <c r="C119" t="s">
+      <c r="D119" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>312</v>
+        <v>21</v>
       </c>
       <c r="B120" t="s">
+        <v>315</v>
+      </c>
+      <c r="C120" t="s">
         <v>316</v>
       </c>
-      <c r="C120" t="s">
+      <c r="D120" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B121" t="s">
         <v>319</v>
       </c>
       <c r="C121" t="s">
         <v>320</v>
       </c>
       <c r="D121" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B122" t="s">
         <v>322</v>
       </c>
       <c r="C122" t="s">
         <v>323</v>
       </c>
-      <c r="D122"/>
+      <c r="D122" t="s">
+        <v>324</v>
+      </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B123" t="s">
-        <v>52</v>
+        <v>325</v>
       </c>
       <c r="C123" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="D123" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B124" t="s">
-        <v>58</v>
+        <v>328</v>
       </c>
       <c r="C124" t="s">
-        <v>326</v>
-[...3 lines deleted...]
-      </c>
+        <v>329</v>
+      </c>
+      <c r="D124"/>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B125" t="s">
-        <v>327</v>
+        <v>52</v>
       </c>
       <c r="C125" t="s">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="D125"/>
+        <v>330</v>
+      </c>
+      <c r="D125" t="s">
+        <v>331</v>
+      </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B126" t="s">
-        <v>329</v>
+        <v>58</v>
       </c>
       <c r="C126" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D126" t="s">
-        <v>331</v>
+        <v>95</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B127" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C127" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D127"/>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B128" t="s">
-        <v>147</v>
+        <v>335</v>
       </c>
       <c r="C128" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D128" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B129" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C129" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="D129"/>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B130" t="s">
-        <v>194</v>
+        <v>150</v>
       </c>
       <c r="C130" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="D130"/>
+        <v>340</v>
+      </c>
+      <c r="D130" t="s">
+        <v>341</v>
+      </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B131" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C131" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="D131"/>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B132" t="s">
-        <v>341</v>
+        <v>197</v>
       </c>
       <c r="C132" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D132"/>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B133" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C133" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D133"/>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B134" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C134" t="s">
-        <v>346</v>
-[...3 lines deleted...]
-      </c>
+        <v>348</v>
+      </c>
+      <c r="D134"/>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B135" t="s">
-        <v>244</v>
+        <v>349</v>
       </c>
       <c r="C135" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D135"/>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B136" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C136" t="s">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="D136"/>
+        <v>352</v>
+      </c>
+      <c r="D136" t="s">
+        <v>353</v>
+      </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>351</v>
+        <v>318</v>
       </c>
       <c r="B137" t="s">
-        <v>352</v>
+        <v>247</v>
       </c>
       <c r="C137" t="s">
-        <v>353</v>
-[...1 lines deleted...]
-      <c r="D137" t="s">
         <v>354</v>
+      </c>
+      <c r="D137"/>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138" t="s">
+        <v>318</v>
+      </c>
+      <c r="B138" t="s">
+        <v>355</v>
+      </c>
+      <c r="C138" t="s">
+        <v>356</v>
+      </c>
+      <c r="D138"/>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139" t="s">
+        <v>357</v>
+      </c>
+      <c r="B139" t="s">
+        <v>358</v>
+      </c>
+      <c r="C139" t="s">
+        <v>359</v>
+      </c>
+      <c r="D139" t="s">
+        <v>360</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">