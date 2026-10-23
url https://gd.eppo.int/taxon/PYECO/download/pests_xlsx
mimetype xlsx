--- v1 (2026-02-20)
+++ v2 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PYECO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CHRBMA</t>
   </si>
   <si>
     <t>Chrysobothris mali</t>
   </si>
   <si>
     <t>* Burke HE (1929) The Pacific Flathead Borer. Technical Bulletin - United States Department of Agriculture, Washington D.C., (83).
 * EPPO (2021) EPPO Technical Document No. 1083. Pest risk analysis for Chrysobothris femorata and C. mali. EPPO, Paris. Available at https://gd.eppo.int/taxon/CHRBMA/documents
 ------- very uncertain host. Record relates only to the presence of adults, or the life stages are not indicated.</t>
@@ -177,50 +177,60 @@
   <si>
     <t>Orgyia leucostigma (as Pyracantha)</t>
   </si>
   <si>
     <t>* Wallner WE &amp; McManus KA (1989) Proceedings, Lymantriidae: a comparison of features of New and Old World tussock moths; 1988 June 26-July 1; New Haven, CT. Gen. Tech. Rep. NE-123. Broomall, PA: U.S. Department of Agriculture, Forest Service, Northeastern Forest Experiment Station. 554 p. https://doi.org/10.2737/NE-GTR-123
 * Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp</t>
   </si>
   <si>
     <t>POCZSH</t>
   </si>
   <si>
     <t>Pochazia shantungensis</t>
   </si>
   <si>
     <t>* Çetin G, Göksel PH, Ak K, Hızal E (2025) Determining host preferences, population density, and geographical distribution of Pochazia shantungensis (Chu &amp; Lu, 1977)(Hemiptera: Ricaniidae) in the Eastern Marmara Region. Plant Protection Bulletin 65(4), 57-68.
 * Hızal E, Öztemiz S, Gjonov I (2023) Phenology and host preferences of the invasive Pochazia shantungensis (Chou &amp; Lu, 1977) (Hemiptera: Ricaniidae), a risk for agriculture and forest areas in the West-Palaearctic Region. Acta Zoologica Bulgarica 75(2), 251-258. https://www.acta-zoologica-bulgarica.eu/2023/002673</t>
   </si>
   <si>
     <t>PSECCO</t>
   </si>
   <si>
     <t>Pseudococcus comstocki</t>
   </si>
   <si>
     <t>* Pellizzari G, Duso C, Rainato A, Pozzebon A, Zanini G (2012) Phenology, ethology and distribution of Pseudococcus comstocki, an invasive pest in northeastern Italy. Bulletin of Insectology.65(2), 209-215.</t>
+  </si>
+  <si>
+    <t>RHAGPO</t>
+  </si>
+  <si>
+    <t>Rhagoletis pomonella</t>
+  </si>
+  <si>
+    <t>* Yee WL, Milnes JM, Norrbom AL (2026) Comprehensive lists of suitable host plants of apple maggot, Rhagoletis pomonella (Walsh, 1867)(Diptera: Tephritidae), including new host records. The Pan-Pacific Entomologist. 102(3), 155-190. https://doi.org/10.3956/2025-102.3.155
+-----reported as a suitable host from literature in Canada and USA, where at least one confirmed infestation has happened under natural field conditions</t>
   </si>
   <si>
     <t>XYLEFA</t>
   </si>
   <si>
     <t>Xylella fastidiosa</t>
   </si>
   <si>
     <t>* EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Subspecies unknown.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>Orgyia leucostigma</t>
   </si>
   <si>
     <t>* Kimball CP (1965) The Lepidoptera of Florida: an annotated checklist. Arthropods of Florida and Neighboring Land Areas volume 1. Division of Plant Industry, State of Florida Department of Agriculture, Florida, Gainesville, Florida, 1-363
 * Barnard EL &amp; Dixon WN (1983) Insects and diseases: Important problems of Florida’s forest and shade tree resources. Florida Forest Service Bulletin No. 196-A. 102 pp.
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
   </si>
 </sst>
 </file>
 
@@ -545,51 +555,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D19"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -809,60 +819,74 @@
         <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>11</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">